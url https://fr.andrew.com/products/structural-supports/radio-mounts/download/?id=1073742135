--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -43,246 +43,246 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PM-RU3</t>
+  </si>
+  <si>
+    <t>Variant of RRU-MOUNTS</t>
+  </si>
+  <si>
+    <t>Universal RRU Tower Mount Kit for Straight Legs</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>RR-B2B-AR</t>
+  </si>
+  <si>
+    <t>Low Profile Access Ready RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 3-1/2" OD</t>
+  </si>
+  <si>
+    <t>RR-FA3</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Triple Bracket Mount Kit with 3 sets of brackets for Back-to-Back Mounting of RRUs plus additional equipment to Round, Straight or Tapered legs</t>
+  </si>
+  <si>
+    <t>RR-B2B-LP-LD</t>
+  </si>
+  <si>
+    <t>Low Profile Light Duty RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to  to Round Members 2-3/8" to 4-1/2" OD</t>
+  </si>
+  <si>
+    <t>RR-APEX4</t>
+  </si>
+  <si>
+    <t>APEX RRU MOUNT</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount for up to 4 Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
+  </si>
+  <si>
+    <t>DC-EMBT</t>
+  </si>
+  <si>
+    <t>Misc Equipment Box Mounting Bracket Kit for Round Members 1" to 4" OD</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>XP-PM-D</t>
+  </si>
+  <si>
+    <t>XP-PM Dual RRU Mount Bracket Kit for Back-to-Back Mounting of (2) RRUs to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
+  </si>
+  <si>
+    <t>MTC4128</t>
+  </si>
+  <si>
+    <t>Miscellaneous mount for site equipment</t>
+  </si>
+  <si>
+    <t>Misc Equipment Mounting Bracket for Round Members 2-3/8" to 3-1/2" OD</t>
+  </si>
+  <si>
+    <t>RR-FA4</t>
+  </si>
+  <si>
+    <t>RRU Mount Kit for Back-to-Back Mounting of (2) RRUs on up to 5.6" Round, 6" 60 degree or 4.5" 90 Degree Angle</t>
+  </si>
+  <si>
+    <t>860677769-001</t>
+  </si>
+  <si>
+    <t>Radio Mount interface plate to enable Ericsson 8843/4449/4490/4890/ERS radios to attach to standard radio mounts</t>
+  </si>
+  <si>
+    <t>RR-FA2-A</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members. With interface plate</t>
+  </si>
+  <si>
+    <t>MC-PK-278-DSHKIT</t>
+  </si>
+  <si>
+    <t>RRU Pipe Mount Kit for Monopole Platforms, Mounts to 3-1/2" Face Pipe and 2-3/8" Top Rail, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
+  </si>
+  <si>
+    <t>RR-APEX4-A</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount with "860677769-001" Interface plates for up to 4 Radios - Mounts to 3-1/2" OD Extended Spine on G2RHDX Series Mounts</t>
+  </si>
+  <si>
+    <t>RR-APEX4-E</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount for up to 4 Ericsson Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
+  </si>
+  <si>
+    <t>MTC9909</t>
+  </si>
+  <si>
+    <t>Pipe Column Mast 72" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
+  </si>
+  <si>
+    <t>CSMAST-RRU-003</t>
+  </si>
+  <si>
+    <t>Pipe Column Mast 36" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
+  </si>
+  <si>
+    <t>RR-FA4-AMK-001</t>
+  </si>
+  <si>
+    <t>RRU Mount Upgrade Kit for Mounting of (2) additional RRUs on RR-FA4 or RR-APEX4-E RRU Mounts</t>
+  </si>
+  <si>
     <t>RRU-MOUNTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Remote Radio Mount Kits</t>
   </si>
   <si>
-    <t>Remote radio head unit mount</t>
-[...113 lines deleted...]
-    <t>RRU Mount Upgrade Kit for Mounting of (2) additional RRUs on RR-FA4 or RR-APEX4-E RRU Mounts</t>
+    <t>PM-RU3T</t>
+  </si>
+  <si>
+    <t>Universal RRU Tower Mount Kit for Straight or Tapered legs</t>
+  </si>
+  <si>
+    <t>RR-B2B-LP</t>
+  </si>
+  <si>
+    <t>Low Profile RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 4-1/2" OD</t>
+  </si>
+  <si>
+    <t>RR-FA2</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members</t>
+  </si>
+  <si>
+    <t>RR-FA2-EXT</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit with Extension for Back-to-Back Mounting of (2) RRUs to Round, Straight or Tapered legs</t>
+  </si>
+  <si>
+    <t>MTC4113</t>
+  </si>
+  <si>
+    <t>CORE RRU MOUNT</t>
+  </si>
+  <si>
+    <t>Core RRU Mount with 24" Stand-off - Mounts to Spine on G2 Series Mounts</t>
+  </si>
+  <si>
+    <t>SF-PK-278-DSHKIT</t>
+  </si>
+  <si>
+    <t>RRU Pipe Mount Kit for Sector Frames, Mounts to  2-3/8" Face Pipes, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
+  </si>
+  <si>
+    <t>CSMAST-RRU-006</t>
   </si>
   <si>
     <t>RRU-AM-1</t>
   </si>
   <si>
     <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 1.88 to 3.5in OD pipes to back of 90 degree angles 1.5in to 3in - Pipe not incl)</t>
   </si>
   <si>
     <t>Mounting kit</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>RRU-AM-2</t>
   </si>
   <si>
     <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 2.88in OD pipes to front of 90 degree angles 2in to 3in - Pipe not incl)</t>
   </si>
   <si>
     <t>MTC4112</t>
   </si>
   <si>
-    <t>CORE RRU MOUNT</t>
-[...1 lines deleted...]
-  <si>
     <t>Core RRU Mount with 12" Stand-off - Mounts to Spine on G2 Series Mounts</t>
   </si>
   <si>
-    <t>MTC4113</t>
-[...4 lines deleted...]
-  <si>
     <t>XP-PM-S</t>
   </si>
   <si>
     <t>XP-PM RRU Mount Bracket Kit for Mounting of (1) RRU to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
-  </si>
-[...31 lines deleted...]
-    <t>Fast Access RRU Mount Kit with Extension for Back-to-Back Mounting of (2) RRUs to Round, Straight or Tapered legs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -401,51 +401,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
   <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -463,528 +463,528 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="12.75">
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="J20" t="s">
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="H27" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="J27" t="s">
         <v>69</v>
       </c>
-      <c r="H27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>68</v>
+      </c>
+      <c r="J28" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
       <c r="C29" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RRU-MOUNTS"/>
-[...34 lines deleted...]
-    <hyperlink ref="A20" r:id="rId36" display="RRU-AM-1"/>
+    <hyperlink ref="A2" r:id="rId1" display="PM-RU3"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId3" display="RR-B2B-AR"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A4" r:id="rId5" display="RR-FA3"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A5" r:id="rId7" display="RR-B2B-LP-LD"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId9" display="RR-APEX4"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId11" display="DC-EMBT"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId13" display="XP-PM-D"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId15" display="MTC4128"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId17" display="RR-FA4"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId19" display="860677769-001"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId21" display="RR-FA2-A"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A13" r:id="rId23" display="MC-PK-278-DSHKIT"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A14" r:id="rId25" display="RR-APEX4-A"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A15" r:id="rId27" display="RR-APEX4-E"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A16" r:id="rId29" display="MTC9909"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A17" r:id="rId31" display="CSMAST-RRU-003"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId33" display="RR-FA4-AMK-001"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId35" display="RRU-MOUNTS"/>
+    <hyperlink ref="A20" r:id="rId36" display="PM-RU3T"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A21" r:id="rId38" display="RRU-AM-2"/>
+    <hyperlink ref="A21" r:id="rId38" display="RR-B2B-LP"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A22" r:id="rId40" display="MTC4112"/>
+    <hyperlink ref="A22" r:id="rId40" display="RR-FA2"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="MTC4113"/>
+    <hyperlink ref="A23" r:id="rId42" display="RR-FA2-EXT"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="XP-PM-S"/>
+    <hyperlink ref="A24" r:id="rId44" display="MTC4113"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A25" r:id="rId46" display="SF-PK-278-DSHKIT"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A26" r:id="rId48" display="CSMAST-RRU-006"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="PM-RU3T"/>
+    <hyperlink ref="A27" r:id="rId50" display="RRU-AM-1"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="RR-B2B-LP"/>
+    <hyperlink ref="A28" r:id="rId52" display="RRU-AM-2"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="RR-FA2"/>
+    <hyperlink ref="A29" r:id="rId54" display="MTC4112"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="RR-FA2-EXT"/>
+    <hyperlink ref="A30" r:id="rId56" display="XP-PM-S"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of RRU-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId58"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>