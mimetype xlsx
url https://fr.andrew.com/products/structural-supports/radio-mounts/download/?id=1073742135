--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -43,246 +43,246 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>RR-B2B-AR</t>
+  </si>
+  <si>
+    <t>Variant of RRU-MOUNTS</t>
+  </si>
+  <si>
+    <t>Low Profile Access Ready RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 3-1/2" OD</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>RR-FA3</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Triple Bracket Mount Kit with 3 sets of brackets for Back-to-Back Mounting of RRUs plus additional equipment to Round, Straight or Tapered legs</t>
+  </si>
+  <si>
+    <t>RR-B2B-LP-LD</t>
+  </si>
+  <si>
+    <t>Low Profile Light Duty RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to  to Round Members 2-3/8" to 4-1/2" OD</t>
+  </si>
+  <si>
     <t>PM-RU3</t>
   </si>
   <si>
-    <t>Variant of RRU-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>Universal RRU Tower Mount Kit for Straight Legs</t>
   </si>
   <si>
-    <t>Remote radio head unit mount</t>
-[...17 lines deleted...]
-    <t>Low Profile Light Duty RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to  to Round Members 2-3/8" to 4-1/2" OD</t>
+    <t>RRU-MOUNTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Remote Radio Mount Kits</t>
+  </si>
+  <si>
+    <t>MTC4128</t>
+  </si>
+  <si>
+    <t>Miscellaneous mount for site equipment</t>
+  </si>
+  <si>
+    <t>Misc Equipment Mounting Bracket for Round Members 2-3/8" to 3-1/2" OD</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>RR-FA4</t>
+  </si>
+  <si>
+    <t>RRU Mount Kit for Back-to-Back Mounting of (2) RRUs on up to 5.6" Round, 6" 60 degree or 4.5" 90 Degree Angle</t>
+  </si>
+  <si>
+    <t>DC-EMBT</t>
+  </si>
+  <si>
+    <t>Misc Equipment Box Mounting Bracket Kit for Round Members 1" to 4" OD</t>
+  </si>
+  <si>
+    <t>860677769-001</t>
+  </si>
+  <si>
+    <t>Radio Mount interface plate to enable Ericsson 8843/4449/4490/4890/ERS radios to attach to standard radio mounts</t>
+  </si>
+  <si>
+    <t>RR-FA2-A</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members. With interface plate</t>
+  </si>
+  <si>
+    <t>MC-PK-278-DSHKIT</t>
+  </si>
+  <si>
+    <t>RRU Pipe Mount Kit for Monopole Platforms, Mounts to 3-1/2" Face Pipe and 2-3/8" Top Rail, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
+  </si>
+  <si>
+    <t>RR-APEX4-A</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount with "860677769-001" Interface plates for up to 4 Radios - Mounts to 3-1/2" OD Extended Spine on G2RHDX Series Mounts</t>
+  </si>
+  <si>
+    <t>RR-APEX4-E</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount for up to 4 Ericsson Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
+  </si>
+  <si>
+    <t>MTC9909</t>
+  </si>
+  <si>
+    <t>Pipe Column Mast 72" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
+  </si>
+  <si>
+    <t>CSMAST-RRU-003</t>
+  </si>
+  <si>
+    <t>Pipe Column Mast 36" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
+  </si>
+  <si>
+    <t>RR-FA4-AMK-001</t>
+  </si>
+  <si>
+    <t>RRU Mount Upgrade Kit for Mounting of (2) additional RRUs on RR-FA4 or RR-APEX4-E RRU Mounts</t>
   </si>
   <si>
     <t>RR-APEX4</t>
   </si>
   <si>
     <t>APEX RRU MOUNT</t>
   </si>
   <si>
     <t>Apex RRU Mount for up to 4 Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
   </si>
   <si>
-    <t>DC-EMBT</t>
-[...7 lines deleted...]
-  <si>
     <t>XP-PM-D</t>
   </si>
   <si>
     <t>XP-PM Dual RRU Mount Bracket Kit for Back-to-Back Mounting of (2) RRUs to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
   </si>
   <si>
-    <t>MTC4128</t>
-[...70 lines deleted...]
-  <si>
     <t>PM-RU3T</t>
   </si>
   <si>
     <t>Universal RRU Tower Mount Kit for Straight or Tapered legs</t>
   </si>
   <si>
+    <t>XP-PM-S</t>
+  </si>
+  <si>
+    <t>XP-PM RRU Mount Bracket Kit for Mounting of (1) RRU to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
+  </si>
+  <si>
     <t>RR-B2B-LP</t>
   </si>
   <si>
     <t>Low Profile RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 4-1/2" OD</t>
   </si>
   <si>
     <t>RR-FA2</t>
   </si>
   <si>
     <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members</t>
   </si>
   <si>
     <t>RR-FA2-EXT</t>
   </si>
   <si>
     <t>Fast Access RRU Mount Kit with Extension for Back-to-Back Mounting of (2) RRUs to Round, Straight or Tapered legs</t>
   </si>
   <si>
+    <t>RRU-AM-1</t>
+  </si>
+  <si>
+    <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 1.88 to 3.5in OD pipes to back of 90 degree angles 1.5in to 3in - Pipe not incl)</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>RRU-AM-2</t>
+  </si>
+  <si>
+    <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 2.88in OD pipes to front of 90 degree angles 2in to 3in - Pipe not incl)</t>
+  </si>
+  <si>
+    <t>SF-PK-278-DSHKIT</t>
+  </si>
+  <si>
+    <t>RRU Pipe Mount Kit for Sector Frames, Mounts to  2-3/8" Face Pipes, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
+  </si>
+  <si>
+    <t>CSMAST-RRU-006</t>
+  </si>
+  <si>
+    <t>MTC4112</t>
+  </si>
+  <si>
+    <t>CORE RRU MOUNT</t>
+  </si>
+  <si>
+    <t>Core RRU Mount with 12" Stand-off - Mounts to Spine on G2 Series Mounts</t>
+  </si>
+  <si>
     <t>MTC4113</t>
   </si>
   <si>
-    <t>CORE RRU MOUNT</t>
-[...1 lines deleted...]
-  <si>
     <t>Core RRU Mount with 24" Stand-off - Mounts to Spine on G2 Series Mounts</t>
-  </si>
-[...37 lines deleted...]
-    <t>XP-PM RRU Mount Bracket Kit for Mounting of (1) RRU to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -401,51 +401,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
   <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -519,106 +519,103 @@
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
@@ -693,66 +690,69 @@
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
+      <c r="B18" t="s">
+        <v>48</v>
+      </c>
       <c r="C18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C19" t="s">
         <v>50</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>54</v>
@@ -777,214 +777,214 @@
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H24" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>64</v>
       </c>
-      <c r="H25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+      <c r="J25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" t="s">
+        <v>64</v>
+      </c>
+      <c r="J26" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="H28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
+      <c r="B30" t="s">
+        <v>72</v>
+      </c>
       <c r="C30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PM-RU3"/>
+    <hyperlink ref="A2" r:id="rId1" display="RR-B2B-AR"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A3" r:id="rId3" display="RR-B2B-AR"/>
+    <hyperlink ref="A3" r:id="rId3" display="RR-FA3"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A4" r:id="rId5" display="RR-FA3"/>
+    <hyperlink ref="A4" r:id="rId5" display="RR-B2B-LP-LD"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A5" r:id="rId7" display="RR-B2B-LP-LD"/>
+    <hyperlink ref="A5" r:id="rId7" display="PM-RU3"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A6" r:id="rId9" display="RR-APEX4"/>
-[...25 lines deleted...]
-    <hyperlink ref="A19" r:id="rId35" display="RRU-MOUNTS"/>
+    <hyperlink ref="A6" r:id="rId9" display="RRU-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId10" display="MTC4128"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId12" display="RR-FA4"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId14" display="DC-EMBT"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId16" display="860677769-001"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId18" display="RR-FA2-A"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId20" display="MC-PK-278-DSHKIT"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A13" r:id="rId22" display="RR-APEX4-A"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A14" r:id="rId24" display="RR-APEX4-E"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A15" r:id="rId26" display="MTC9909"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A16" r:id="rId28" display="CSMAST-RRU-003"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A17" r:id="rId30" display="RR-FA4-AMK-001"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A18" r:id="rId32" display="RR-APEX4"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A19" r:id="rId34" display="XP-PM-D"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A20" r:id="rId36" display="PM-RU3T"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A21" r:id="rId38" display="RR-B2B-LP"/>
+    <hyperlink ref="A21" r:id="rId38" display="XP-PM-S"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A22" r:id="rId40" display="RR-FA2"/>
+    <hyperlink ref="A22" r:id="rId40" display="RR-B2B-LP"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="RR-FA2-EXT"/>
+    <hyperlink ref="A23" r:id="rId42" display="RR-FA2"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="MTC4113"/>
+    <hyperlink ref="A24" r:id="rId44" display="RR-FA2-EXT"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A25" r:id="rId46" display="SF-PK-278-DSHKIT"/>
+    <hyperlink ref="A25" r:id="rId46" display="RRU-AM-1"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="CSMAST-RRU-006"/>
+    <hyperlink ref="A26" r:id="rId48" display="RRU-AM-2"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A27" r:id="rId50" display="RRU-AM-1"/>
+    <hyperlink ref="A27" r:id="rId50" display="SF-PK-278-DSHKIT"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A28" r:id="rId52" display="RRU-AM-2"/>
+    <hyperlink ref="A28" r:id="rId52" display="CSMAST-RRU-006"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A29" r:id="rId54" display="MTC4112"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="XP-PM-S"/>
+    <hyperlink ref="A30" r:id="rId56" display="MTC4113"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of RRU-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId58"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>