--- v2 (2026-09-12)
+++ v3 (2026-10-28)
@@ -43,246 +43,246 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PM-RU3</t>
+  </si>
+  <si>
+    <t>Variant of RRU-MOUNTS</t>
+  </si>
+  <si>
+    <t>Universal RRU Tower Mount Kit for Straight Legs</t>
+  </si>
+  <si>
+    <t>Remote radio head unit mount</t>
+  </si>
+  <si>
     <t>RR-B2B-AR</t>
   </si>
   <si>
-    <t>Variant of RRU-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>Low Profile Access Ready RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 3-1/2" OD</t>
   </si>
   <si>
-    <t>Remote radio head unit mount</t>
-[...1 lines deleted...]
-  <si>
     <t>RR-FA3</t>
   </si>
   <si>
     <t>Fast Access RRU Triple Bracket Mount Kit with 3 sets of brackets for Back-to-Back Mounting of RRUs plus additional equipment to Round, Straight or Tapered legs</t>
   </si>
   <si>
     <t>RR-B2B-LP-LD</t>
   </si>
   <si>
     <t>Low Profile Light Duty RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to  to Round Members 2-3/8" to 4-1/2" OD</t>
   </si>
   <si>
-    <t>PM-RU3</t>
-[...2 lines deleted...]
-    <t>Universal RRU Tower Mount Kit for Straight Legs</t>
+    <t>RR-APEX4</t>
+  </si>
+  <si>
+    <t>APEX RRU MOUNT</t>
+  </si>
+  <si>
+    <t>Apex RRU Mount for up to 4 Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
+  </si>
+  <si>
+    <t>XP-PM-D</t>
+  </si>
+  <si>
+    <t>XP-PM Dual RRU Mount Bracket Kit for Back-to-Back Mounting of (2) RRUs to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
+  </si>
+  <si>
+    <t>MTC4128</t>
+  </si>
+  <si>
+    <t>Miscellaneous mount for site equipment</t>
+  </si>
+  <si>
+    <t>Misc Equipment Mounting Bracket for Round Members 2-3/8" to 3-1/2" OD</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>RR-FA4</t>
+  </si>
+  <si>
+    <t>RRU Mount Kit for Back-to-Back Mounting of (2) RRUs on up to 5.6" Round, 6" 60 degree or 4.5" 90 Degree Angle</t>
+  </si>
+  <si>
+    <t>DC-EMBT</t>
+  </si>
+  <si>
+    <t>Misc Equipment Box Mounting Bracket Kit for Round Members 1" to 4" OD</t>
   </si>
   <si>
     <t>RRU-MOUNTS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Remote Radio Mount Kits</t>
   </si>
   <si>
-    <t>MTC4128</t>
-[...22 lines deleted...]
-  <si>
     <t>860677769-001</t>
   </si>
   <si>
     <t>Radio Mount interface plate to enable Ericsson 8843/4449/4490/4890/ERS radios to attach to standard radio mounts</t>
   </si>
   <si>
     <t>RR-FA2-A</t>
   </si>
   <si>
     <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members. With interface plate</t>
   </si>
   <si>
     <t>MC-PK-278-DSHKIT</t>
   </si>
   <si>
     <t>RRU Pipe Mount Kit for Monopole Platforms, Mounts to 3-1/2" Face Pipe and 2-3/8" Top Rail, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
   </si>
   <si>
     <t>RR-APEX4-A</t>
   </si>
   <si>
     <t>Apex RRU Mount with "860677769-001" Interface plates for up to 4 Radios - Mounts to 3-1/2" OD Extended Spine on G2RHDX Series Mounts</t>
   </si>
   <si>
     <t>RR-APEX4-E</t>
   </si>
   <si>
     <t>Apex RRU Mount for up to 4 Ericsson Radios - Mounts to Extended Spine on G2RHDX &amp; RHDXL Series Mounts</t>
   </si>
   <si>
     <t>MTC9909</t>
   </si>
   <si>
     <t>Pipe Column Mast 72" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
   </si>
   <si>
     <t>CSMAST-RRU-003</t>
   </si>
   <si>
     <t>Pipe Column Mast 36" Tall - Mounts on up to 3.5" Round or 4" Square Stand Off Arm</t>
   </si>
   <si>
     <t>RR-FA4-AMK-001</t>
   </si>
   <si>
     <t>RRU Mount Upgrade Kit for Mounting of (2) additional RRUs on RR-FA4 or RR-APEX4-E RRU Mounts</t>
   </si>
   <si>
-    <t>RR-APEX4</t>
-[...13 lines deleted...]
-  <si>
     <t>PM-RU3T</t>
   </si>
   <si>
     <t>Universal RRU Tower Mount Kit for Straight or Tapered legs</t>
   </si>
   <si>
+    <t>RR-B2B-LP</t>
+  </si>
+  <si>
+    <t>Low Profile RRU Mount Kit for Back-to-Back Mounting of (2) RRUs to Round Members 2-3/8" to 4-1/2" OD</t>
+  </si>
+  <si>
+    <t>RR-FA2</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit for Back-to-Back (B2B) Mounting of (2) RRUs to Round, Straight or Tapered members</t>
+  </si>
+  <si>
+    <t>RR-FA2-EXT</t>
+  </si>
+  <si>
+    <t>Fast Access RRU Mount Kit with Extension for Back-to-Back Mounting of (2) RRUs to Round, Straight or Tapered legs</t>
+  </si>
+  <si>
+    <t>MTC4112</t>
+  </si>
+  <si>
+    <t>CORE RRU MOUNT</t>
+  </si>
+  <si>
+    <t>Core RRU Mount with 12" Stand-off - Mounts to Spine on G2 Series Mounts</t>
+  </si>
+  <si>
+    <t>MTC4113</t>
+  </si>
+  <si>
+    <t>Core RRU Mount with 24" Stand-off - Mounts to Spine on G2 Series Mounts</t>
+  </si>
+  <si>
     <t>XP-PM-S</t>
   </si>
   <si>
     <t>XP-PM RRU Mount Bracket Kit for Mounting of (1) RRU to 3.5-4.5" Square or 3-6" Rectanglar Tube. 2-3/8" to 3-1/2" OD Mount Pipes ordered separately.</t>
   </si>
   <si>
-    <t>RR-B2B-LP</t>
-[...14 lines deleted...]
-    <t>Fast Access RRU Mount Kit with Extension for Back-to-Back Mounting of (2) RRUs to Round, Straight or Tapered legs</t>
+    <t>SF-PK-278-DSHKIT</t>
+  </si>
+  <si>
+    <t>RRU Pipe Mount Kit for Sector Frames, Mounts to  2-3/8" Face Pipes, Includes (1) 2-7/8" x 96" Mounting Pipe</t>
+  </si>
+  <si>
+    <t>CSMAST-RRU-006</t>
   </si>
   <si>
     <t>RRU-AM-1</t>
   </si>
   <si>
     <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 1.88 to 3.5in OD pipes to back of 90 degree angles 1.5in to 3in - Pipe not incl)</t>
   </si>
   <si>
     <t>Mounting kit</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>RRU-AM-2</t>
   </si>
   <si>
     <t>RRU Angle Mount Kit for Angle Sector Frame Members (mounts 2.88in OD pipes to front of 90 degree angles 2in to 3in - Pipe not incl)</t>
-  </si>
-[...22 lines deleted...]
-    <t>Core RRU Mount with 24" Stand-off - Mounts to Spine on G2 Series Mounts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -401,51 +401,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
   <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-ar" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa3" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp-ld" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-d" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4128" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemdc-embt" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/item860677769-001" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmc-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-a" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-apex4-e" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc9909" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-003" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa4-amk-001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itempm-ru3t" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-b2b-lp" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrr-fa2-ext" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4112" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemmtc4113" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemxp-pm-s" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemsf-pk-278-dshkit" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemcsmast-rru-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/itemrru-am-2" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/radio-mounts/rru-mounts" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -519,222 +519,222 @@
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B6" t="s">
         <v>21</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="1" t="s">
-        <v>11</v>
+      <c r="C11" t="s">
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
@@ -777,214 +777,214 @@
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
       <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" t="s">
         <v>61</v>
       </c>
-      <c r="H24" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="J25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>66</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>71</v>
       </c>
-      <c r="B29" t="s">
+      <c r="H29" t="s">
         <v>72</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="J29" t="s">
         <v>73</v>
       </c>
-      <c r="H29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>72</v>
+      </c>
+      <c r="J30" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RR-B2B-AR"/>
+    <hyperlink ref="A2" r:id="rId1" display="PM-RU3"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A3" r:id="rId3" display="RR-FA3"/>
+    <hyperlink ref="A3" r:id="rId3" display="RR-B2B-AR"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A4" r:id="rId5" display="RR-B2B-LP-LD"/>
+    <hyperlink ref="A4" r:id="rId5" display="RR-FA3"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A5" r:id="rId7" display="PM-RU3"/>
+    <hyperlink ref="A5" r:id="rId7" display="RR-B2B-LP-LD"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A6" r:id="rId9" display="RRU-MOUNTS"/>
-[...10 lines deleted...]
-    <hyperlink ref="A12" r:id="rId20" display="MC-PK-278-DSHKIT"/>
+    <hyperlink ref="A6" r:id="rId9" display="RR-APEX4"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A7" r:id="rId11" display="XP-PM-D"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A8" r:id="rId13" display="MTC4128"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A9" r:id="rId15" display="RR-FA4"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId17" display="DC-EMBT"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of RRU-MOUNTS"/>
+    <hyperlink ref="A11" r:id="rId19" display="RRU-MOUNTS"/>
+    <hyperlink ref="A12" r:id="rId20" display="860677769-001"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A13" r:id="rId22" display="RR-APEX4-A"/>
+    <hyperlink ref="A13" r:id="rId22" display="RR-FA2-A"/>
     <hyperlink ref="C13" r:id="rId23" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A14" r:id="rId24" display="RR-APEX4-E"/>
+    <hyperlink ref="A14" r:id="rId24" display="MC-PK-278-DSHKIT"/>
     <hyperlink ref="C14" r:id="rId25" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A15" r:id="rId26" display="MTC9909"/>
+    <hyperlink ref="A15" r:id="rId26" display="RR-APEX4-A"/>
     <hyperlink ref="C15" r:id="rId27" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A16" r:id="rId28" display="CSMAST-RRU-003"/>
+    <hyperlink ref="A16" r:id="rId28" display="RR-APEX4-E"/>
     <hyperlink ref="C16" r:id="rId29" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A17" r:id="rId30" display="RR-FA4-AMK-001"/>
+    <hyperlink ref="A17" r:id="rId30" display="MTC9909"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A18" r:id="rId32" display="RR-APEX4"/>
+    <hyperlink ref="A18" r:id="rId32" display="CSMAST-RRU-003"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A19" r:id="rId34" display="XP-PM-D"/>
+    <hyperlink ref="A19" r:id="rId34" display="RR-FA4-AMK-001"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A20" r:id="rId36" display="PM-RU3T"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A21" r:id="rId38" display="XP-PM-S"/>
+    <hyperlink ref="A21" r:id="rId38" display="RR-B2B-LP"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A22" r:id="rId40" display="RR-B2B-LP"/>
+    <hyperlink ref="A22" r:id="rId40" display="RR-FA2"/>
     <hyperlink ref="C22" r:id="rId41" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A23" r:id="rId42" display="RR-FA2"/>
+    <hyperlink ref="A23" r:id="rId42" display="RR-FA2-EXT"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A24" r:id="rId44" display="RR-FA2-EXT"/>
+    <hyperlink ref="A24" r:id="rId44" display="MTC4112"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A25" r:id="rId46" display="RRU-AM-1"/>
+    <hyperlink ref="A25" r:id="rId46" display="MTC4113"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A26" r:id="rId48" display="RRU-AM-2"/>
+    <hyperlink ref="A26" r:id="rId48" display="XP-PM-S"/>
     <hyperlink ref="C26" r:id="rId49" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A27" r:id="rId50" display="SF-PK-278-DSHKIT"/>
     <hyperlink ref="C27" r:id="rId51" display="Variant of RRU-MOUNTS"/>
     <hyperlink ref="A28" r:id="rId52" display="CSMAST-RRU-006"/>
     <hyperlink ref="C28" r:id="rId53" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A29" r:id="rId54" display="MTC4112"/>
+    <hyperlink ref="A29" r:id="rId54" display="RRU-AM-1"/>
     <hyperlink ref="C29" r:id="rId55" display="Variant of RRU-MOUNTS"/>
-    <hyperlink ref="A30" r:id="rId56" display="MTC4113"/>
+    <hyperlink ref="A30" r:id="rId56" display="RRU-AM-2"/>
     <hyperlink ref="C30" r:id="rId57" display="Variant of RRU-MOUNTS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId58"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>