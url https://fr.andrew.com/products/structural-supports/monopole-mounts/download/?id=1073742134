--- v2 (2026-08-11)
+++ v3 (2026-09-27)
@@ -43,197 +43,1124 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MUK-PLK2</t>
+  </si>
+  <si>
+    <t>PLATFORM SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Kit for monopole platforms - attaches to 2-7/8” Horizontal</t>
+  </si>
+  <si>
+    <t>Support rail kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK9</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT STANDOFF ADAPTER</t>
+  </si>
+  <si>
+    <t>Collar/Ring Mount Standoff Adapter; Attaches to MUK-PLK7 or MUK-PLK7Q collar- not included</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK9</t>
+  </si>
+  <si>
+    <t>CM-R78</t>
+  </si>
+  <si>
+    <t>Round Chimney Mount, 7–8 ft OD</t>
+  </si>
+  <si>
+    <t>Chimney mount</t>
+  </si>
+  <si>
+    <t>760258156-001</t>
+  </si>
+  <si>
+    <t>Chimney Mount Sector Frame Mounting Bracket</t>
+  </si>
+  <si>
+    <t>MC-CG-SERIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>MC-CG Series 3-Sector Cage Mount Monopole Platforms</t>
+  </si>
+  <si>
+    <t>Co-location platform</t>
+  </si>
+  <si>
+    <t>MC-PK-SERIES</t>
+  </si>
+  <si>
+    <t>MC-PK Series Light Capacity Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>Monopole platform kit</t>
+  </si>
+  <si>
+    <t>PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard Series High Capacity Monopole and Tower Sector Frames</t>
+  </si>
+  <si>
+    <t>PIM-guard</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>PIM-guard mount</t>
+  </si>
+  <si>
+    <t>G23-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G23 Series High Capacity Monopole Frames</t>
+  </si>
+  <si>
+    <t>High capacity Tower sector frame</t>
+  </si>
+  <si>
+    <t>MC-CP12M-12-96</t>
+  </si>
+  <si>
+    <t>Variant of MC-CP-SERIES</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 12 ft 6 in face, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-CP14M-12-126</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 14 ft 6 in face, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>MC-CP12S-12-126</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 10 in to 30 in OD, 12 ft 6 in face, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>MC-CGA10M-B</t>
+  </si>
+  <si>
+    <t>Variant of MC-CG-SERIES</t>
+  </si>
+  <si>
+    <t>3-Sector Cage Mount Monopole Platform Base Kit w/ Equip Rig Point, 12 in to 50 in OD, 10 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-DPM2-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Dual Pipe Mount Kit, 4 ft 9 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>Co-location dual pipe mount kit</t>
+  </si>
+  <si>
+    <t>MC-CGA12M-B</t>
+  </si>
+  <si>
+    <t>3-Sector Cage Mount Monopole Platform Base Kit w/ Equip Rig Point, 12 in to 50 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-DPM2-84</t>
+  </si>
+  <si>
+    <t>MC-CP14S-12-126</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 10 in to 30 in OD, 14 ft 6 in face, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>MC-CP12S-B</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Base Kit, 10 in to 30 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-CP14S-12-96</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 10 in to 30 in OD, 14 ft 6 in face, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-DPM35M-6-72</t>
+  </si>
+  <si>
+    <t>GroundSmart® Monopole Co-location Dual Pipe Mount Kit, 12 in to 50 in OD, 4 ft 9 in face, includes pipes</t>
+  </si>
+  <si>
+    <t>MC-HP14M-12-96</t>
+  </si>
+  <si>
+    <t>Variant of MC-HP-SERIES</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 14 ft 6 in face, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-DPM2-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Dual Pipe Mount Base Kit, 4 ft 9 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-CP14S-B</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Base Kit, 10 in to 30 in OD, 14 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-CP14L-12-96</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 30 in to 60 in OD, 14 ft 6 in face, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-DPM3-B</t>
+  </si>
+  <si>
+    <t>GroundSmart® Monopole Co-location Dual Pipe Mount Base Kit, 4 ft 9 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-DPM35M-6-96</t>
+  </si>
+  <si>
+    <t>MC-DPM2M-6-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Dual Pipe Mount Kit, 12 in to 50 in OD, 4 ft 9 in face, includes pipes</t>
+  </si>
+  <si>
+    <t>MC-K10S-12-72</t>
+  </si>
+  <si>
+    <t>Variant of MC-K-SERIES</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 10 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>Monopole T-frame kit</t>
+  </si>
+  <si>
+    <t>MC-K10L-9-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 10 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K10S-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM35-84</t>
+  </si>
+  <si>
+    <t>GroundSmart® Monopole Co-location Dual Pipe Mount Kit, 4 ft 9 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>MCG22-10M-12-126</t>
+  </si>
+  <si>
+    <t>Variant of G22-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 10 ft 6 in face, includes twelve 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>High capacity monopole sector frame</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M-9-96</t>
+  </si>
+  <si>
+    <t>Variant of G23-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 14.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-14M-9-126</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 14 ft 6 in face, includes nine 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG21HD-10M-9-96</t>
+  </si>
+  <si>
+    <t>Variant of G21-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 10.5 ft  2 7/8 in OD face pipes, includes nine 96 in x 2.3/8 in OD antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M-9-96</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 10.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M-9-126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M-12-96</t>
+  </si>
+  <si>
+    <t>G23HD High Capacity 3-Sector Monopole Frame, 14.5 ft  2.88 in OD face pipes, includes twelve 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M-12126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 14.5 ft  2.88 in OD face pipes, includes twelve 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MT-195-10U</t>
+  </si>
+  <si>
+    <t>Variant of MOUNT-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for co-location platforms, 10 ft face with XA-U Universal Cross-over</t>
+  </si>
+  <si>
+    <t>MT-195-12</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for co-location platforms, 12 ft face</t>
+  </si>
+  <si>
+    <t>MT-195-12U</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for co-location platforms, 12 ft face with XA-U Universal Cross-over</t>
+  </si>
+  <si>
+    <t>MT-195-14</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for co-location platforms, 14 ft face</t>
+  </si>
+  <si>
+    <t>MT-196</t>
+  </si>
+  <si>
+    <t>Variant of MC-PK-SERIES</t>
+  </si>
+  <si>
+    <t>Low Profile Co-location Base Platform, 12 ft face. Ring Mount &amp; Antenna Pipes Sold Separately.</t>
+  </si>
+  <si>
+    <t>MT-196-14</t>
+  </si>
+  <si>
+    <t>Low Profile Co-location Base Platform, 14 ft face. Ring Mount &amp; Antenna Pipes Sold Separately.</t>
+  </si>
+  <si>
+    <t>MTC3752M3</t>
+  </si>
+  <si>
+    <t>G2 Series High Capacity 3-Sector Monopole Frame, 12 ft 6 in face, includes twelve 96 in antenna pipes plus six 96 in RRU pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MTC3752M3HD</t>
+  </si>
+  <si>
+    <t>G2 Series High Capacity 3-Sector Monopole Frame, 12 ft 6 in 2.88 in OD face pipes, includes twelve 96 in antenna pipes plus six 96 in RRU pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MTC3984</t>
+  </si>
+  <si>
+    <t>6-Sector Monopole Platform kit, 12 in to 50 in OD, (3) 8 ft faces, (3) 6 ft faces, includes (18) 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>RK-36-3M</t>
+  </si>
+  <si>
+    <t>Variant of MOUNT-REINFORCEMENT-KITS</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 15" to 50" OD, 36" Kicker</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>RK-36-4L</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 4 Sector, 30" to 60" OD, 36" Kicker</t>
+  </si>
+  <si>
+    <t>RK-60-3L</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 30" to 60" OD, 60" Kicker</t>
+  </si>
+  <si>
+    <t>RK-60-3S</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 10" to 30" OD, 60" Kicker</t>
+  </si>
+  <si>
+    <t>MC-K12S-9-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 12 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K12M-9-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 12 ft 6 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K14M-12-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 14 ft 6 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K14L-12-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 14 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-PK12M-12-126</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 12 ft face, 12 in to 50 in OD, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>MC-K14S-6-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 14 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-PK12M-12-96</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 12 ft face, 12 in to 50 in OD, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-K14L-12-96</t>
+  </si>
+  <si>
+    <t>MC-K14S-6-96</t>
+  </si>
+  <si>
+    <t>MC-PK12M-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Base Kit, 12 ft face, 12 in to 50 in OD, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-PK14M-12-96</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 12 in to 50 in OD, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-PK14L-12-126</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 30 in to 60 in OD, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K14S-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 14 ft face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-PK14S-12-126</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 10 in to 30 in OD, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K6M-6-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 6 ft 6 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-PK14L-9-126</t>
+  </si>
+  <si>
+    <t>MUK-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK7Q</t>
+  </si>
+  <si>
+    <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
+    <t>MTC4074M6996</t>
+  </si>
+  <si>
+    <t>Three-Sector Double T-Arm Monopole Mount, Includes (2) Ring Mounts for 15"-50" OD Monopole, 6 ft x 3-1/2" OD face pipes, (9) 2-3/8" OD x 96” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG21HD-10M-B</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 10.5 ft x 2 7/8 in OD face pipes. No antenna pipes included.</t>
+  </si>
+  <si>
+    <t>MCG21HD-12M-B</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 12.5 ft x 2 7/8 in OD face pipes. No antenna pipes included.</t>
+  </si>
+  <si>
+    <t>MCG22HDX-12M-B</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>TF-MSS-3</t>
+  </si>
+  <si>
+    <t>Tower Face Mount Stiff Arm Strut Support</t>
+  </si>
+  <si>
+    <t>Tower face mount</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-96</t>
+  </si>
+  <si>
+    <t>Variant of MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M12126</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-MOUNTS</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10MB</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Base Frame with 10.5 ft x 2.88 in OD face pipes. Antenna Pipes/pipe mounts not included.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M1296</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M9120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M996</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M1296</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M12120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M1596</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12MB</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Base Frame with 12.5 ft x 2.88 in OD face pipes. Antenna Pipes/pipe mounts not included.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14MB</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Base Frame with 14.5 ft x 2.88 in OD face pipes. Antenna Pipes/pipe mounts not included.</t>
+  </si>
+  <si>
+    <t>MC-PK10-C</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 10.5 ft face for 12 in to 50 in OD Monopoles, includes (12) 2 3/8" OD x 96" Antenna Pipes &amp; Top Support Rail Kit</t>
+  </si>
+  <si>
+    <t>MCG22HDX12-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes twelve 2 7/8in OD x 120in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX14-15-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes fifteen 2 7/8in OD x 120in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX12-15-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes fifteen 2 7/8in OD x 120in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-KD12M-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount Base Kit, Includes (2) Ring Mounts for 15"-50" OD Monopole, 12.5 ft x 3-1/2" OD face pipes. Antenna Pipes not included.</t>
+  </si>
+  <si>
+    <t>MC-RM1050-4</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, 4-sector, 10 in to 50 in OD</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-11MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-KD14M-12-H10</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount, Includes (2) Ring Mounts for 15"-50" OD Monopole, 14.5 ft x 3-1/2" OD face pipes, (12) 2-7/8" OD x 120” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-KD14M-15-WLL</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount, Includes (2) Ring Mounts for 15"-50" OD Monopole, 14.5 ft x 3-1/2" OD face pipes, (15) 2-7/8" OD x 120” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>PVS-050B-U</t>
+  </si>
+  <si>
+    <t>Top Rail Reinforcement Kit for Monopole Platforms</t>
+  </si>
+  <si>
+    <t>ATLAS</t>
+  </si>
+  <si>
+    <t>MCG22HDX-12M12-126</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes twelve 2 7/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>MTC9076M69M96</t>
+  </si>
+  <si>
+    <t>T-Arm Monopole Mount, Includes Ring Mount for 15"-50" OD Monopole, 6.5 ft face plus (9) 2-7/8" OD x 96” Antenna Pipes and Corner Tiebacks</t>
+  </si>
+  <si>
+    <t>MC-K6MHDX-9-96</t>
+  </si>
+  <si>
+    <t>Monopole High Capacity T-Frame kit, 12in to 50in OD, 6.5ft x 3.5in OD face, includes (9) 2-7/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-PK12L4-12-96</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 30 in to 60 in OD, 12 ft 6 in face, with (12) 96in x 2-3/8OD Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-PM10M-12C-H10</t>
+  </si>
+  <si>
+    <t>Variant of ATLAS</t>
+  </si>
+  <si>
+    <t>ATLAS 10 ft Monopole Platform with (12) 2.88" OD x 120" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM12M-12C-H10</t>
+  </si>
+  <si>
+    <t>ATLAS 12 ft Monopole Platform with (12) 2.88" OD x 120" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM12M-15C-WLL</t>
+  </si>
+  <si>
+    <t>ATLAS 12 ft Monopole Platform with (15) 2.88" OD x 120" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PK10-DSH</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit for 15in to 50in OD Monopoles, 10 ft face, (9) 2-7/8" OD x 96" Pipes, with Support Rail Kit</t>
+  </si>
+  <si>
+    <t>MUK-MSK8</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
+  </si>
+  <si>
+    <t>Universal Corner Bracket Support Kit, One Corner; Mounts to Pipe up to 4-1/2”, Pipe - No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK7</t>
+  </si>
+  <si>
+    <t>Collar / Ring Mount for 12” to 45” OD Monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>MUK-PLK8</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Angle), One Sector Only. Attaches up to 3-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M15120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes fifteeen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-15M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>SKA-TBK</t>
+  </si>
+  <si>
+    <t>PIM-GUARD MONOPOLE PLATFORM SKEW FIGHTER TIE-BACK</t>
+  </si>
+  <si>
+    <t>Tie-Back Kit for PIM-Guard Skew Fighter (860678540)</t>
+  </si>
+  <si>
+    <t>Support kit</t>
+  </si>
+  <si>
+    <t>SA-B-001</t>
+  </si>
+  <si>
+    <t>Tower Mount Bracket for Stiff Arm /Tieback for 2-3/8 in OD pipe - Pipe not included</t>
+  </si>
+  <si>
+    <t>Stiff arm mount</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-11-9-120</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 11 ft x 2.88 in OD face pipes. Includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-KD8M-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount Base Kit, Includes (2) Ring Mounts for 15"-50" OD Monopole, 8 ft x 3-1/2" OD face pipes. Antenna Pipes not included.</t>
+  </si>
+  <si>
+    <t>MTC4092-1000</t>
+  </si>
+  <si>
+    <t>Sector Frame Reinforcement Kit for G22 Series</t>
+  </si>
+  <si>
+    <t>RM-DM-4</t>
+  </si>
+  <si>
+    <t>Dual Ring Mount kit for 4 ft Microwave Antenna</t>
+  </si>
+  <si>
+    <t>MC-KD8M-9-96</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount Kit, Includes (2) Ring Mounts for 15"-50" OD Monopole, 8 ft x 3-1/2" OD face pipes, and (9) 96" x 2-7/8" OD Antenna Pipes.</t>
+  </si>
+  <si>
+    <t>SF-MONO-AMK-001</t>
+  </si>
+  <si>
+    <t>Mount Conversion Kit - enables mounting of  (3) SFG2x Tower Sector Frames to MC-RM1550-3D Dual Ring Mount (Includes Ring Mounts - Sector Frames ordered separately)</t>
+  </si>
+  <si>
+    <t>Ring mount</t>
+  </si>
+  <si>
+    <t>MC-DPM-B</t>
+  </si>
+  <si>
+    <t>Monopole dual pipe mount kit</t>
+  </si>
+  <si>
+    <t>MC-SA24-B</t>
+  </si>
+  <si>
+    <t>Stand-off Arm -24 in with U-bolts for 2-3/8" Pipe</t>
+  </si>
+  <si>
+    <t>Support arms for ring mount</t>
+  </si>
+  <si>
+    <t>MC-SA40-B</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 40 in</t>
+  </si>
+  <si>
+    <t>MC-TR4-12</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 12 ft 6 in face</t>
+  </si>
+  <si>
+    <t>MC-TR4-14</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 14 ft 6 in face</t>
+  </si>
+  <si>
+    <t>MC-SA12-B</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 12 in</t>
+  </si>
+  <si>
+    <t>RM-SS-L</t>
+  </si>
+  <si>
+    <t>Ring Mount Tie Back Support Kit</t>
+  </si>
+  <si>
+    <t>RM-SS-L2</t>
+  </si>
+  <si>
+    <t>RM-SS-M</t>
+  </si>
+  <si>
+    <t>RM-SS-M2</t>
+  </si>
+  <si>
+    <t>MC-HR25X-10-12</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-7/8 in OD x 10 ft 6 in face with (12) 2-7/8" Pipe Mounts included</t>
+  </si>
+  <si>
+    <t>MC-HR25X-12-12</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-7/8 in OD x 12 ft 6 in face with (12) 2-7/8" Pipe Mounts included</t>
+  </si>
+  <si>
+    <t>MC-K6M-UK-3</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 6' Face, 3- Sector,  2-3/8” OD x 84”, with Hardware for mounting to (9) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K12M-UK-3</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 12' Face, 3- Sector,  2-3/8” OD x 150”, with Hardware for mounting to (12) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K10M-UK</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 10' Face, Single Sector Only, 2-3/8” OD x 126”, with Hardware for mounting to (3) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K12M-UK</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 12' Face, Single Sector Only, 2-3/8” OD x 150”, with Hardware for mounting to (4) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCHD-TR4-12</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, Heavy Duty 2-7/8" x 12 ft 6 in face with HW for (12) 2-7/8" Pipes</t>
+  </si>
+  <si>
+    <t>MC-HR25X-8-9</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-7/8 in OD x 8 ft 6 in face with (9) 2-7/8" Pipe Mounts included</t>
+  </si>
+  <si>
+    <t>MC4-HR25X-10-B</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 2-7/8 in OD x 10 ft 6 in face - No Pipe Mounts included.</t>
+  </si>
+  <si>
     <t>MC4-HR25X-10-16</t>
   </si>
   <si>
-    <t>Variant of MOUNT-ACCESSORIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Four Sector Top Rail Kit, 2-7/8 in OD x 10 ft 6 in face -(16) 2-7/8" Pipe Mounts included.</t>
   </si>
   <si>
-    <t>Co-location platform</t>
-[...1 lines deleted...]
-  <si>
     <t>MC4-HR25X-12-16</t>
   </si>
   <si>
     <t>Four Sector Top Rail Kit, 2-7/8 in OD x 12 ft 6 in face -(16) 2-7/8" Pipe Mounts included.</t>
   </si>
   <si>
     <t>860678540-03</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-MOUNTS</t>
-[...1 lines deleted...]
-  <si>
     <t>Fixed Distance Skew Fighter - Three Inch Standoff</t>
   </si>
   <si>
-    <t>PIM-guard</t>
-[...4 lines deleted...]
-  <si>
     <t>860678540-09</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Nine Inch Standoff</t>
   </si>
   <si>
     <t>860678540-18</t>
   </si>
   <si>
     <t>Fixed Distance Skew Fighter - Eighteen Inch Standoff</t>
   </si>
   <si>
     <t>MCHD-PK12S4-B</t>
   </si>
   <si>
-    <t>Variant of MC-PK-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>4-Sector Monopole Co-location Platform kit, 10 in to 30 in OD, 3.5in OD x 12 ft 6 in face, 2.88in OD Top Rail, Antenna Pipes ordered separately</t>
   </si>
   <si>
-    <t>Monopole platform kit</t>
-[...1 lines deleted...]
-  <si>
     <t>SF-MONO-AMK4-001</t>
   </si>
   <si>
     <t>Mount Conversion Kit - enables mounting of  (4) SFG2x Tower Sector Frames to MC-RM1030-4 Ring Mounts (Includes Ring Mounts - Sector Frames ordered separately)</t>
   </si>
   <si>
-    <t>G2</t>
-[...4 lines deleted...]
-  <si>
     <t>SF-MONO-AMK-002</t>
   </si>
   <si>
     <t>Mount Conversion Kit - enables mounting of  (3) SFG2x Tower Sector Frames to MC-RM1550-3D Dual Ring Mount - Taper Bracket no pipe (Includes Ring Mounts - Sector Frames ordered separately)</t>
   </si>
   <si>
     <t>SF-MTI-AMK-001</t>
   </si>
   <si>
     <t>Mount to Tower Interaction Stress Relief Bracket Kit for existing SFG2xRHDX Series Sector Frames with extended 10' Spine</t>
   </si>
   <si>
-    <t>Bracket kit</t>
-[...1 lines deleted...]
-  <si>
     <t>MTC3946HD</t>
   </si>
   <si>
-    <t>Variant of MC-HP-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>4-Sector Monopole Co-location Platform Kit, 10 in to 30 in OD, 12 ft 6 in face, includes sixteen 96" x 2-3/8" OD pipes</t>
   </si>
   <si>
     <t>MTC4074M101296</t>
   </si>
   <si>
-    <t>Variant of MC-K-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Three-Sector Double T-Arm Monopole Mount, Includes (2) Ring Mounts for 15"-50" OD Monopole, 10.5 ft x 3-1/2" OD face pipes, (12) 2-3/8" OD x 96” Antenna Pipes</t>
   </si>
   <si>
-    <t>Monopole T-frame kit</t>
-[...1 lines deleted...]
-  <si>
     <t>MTC4107S3</t>
   </si>
   <si>
     <t>Custom Three-Sector Double T-Arm Monopole Mount, Includes (2) FOUR-SECTOR Ring Mounts for 10"-30" OD Monopole, 6 ft x 3-1/2" OD face pipes, (9) 2-3/8" OD x 96” Antenna Pipes</t>
   </si>
   <si>
     <t>MP-PP15M-12C-120</t>
   </si>
   <si>
-    <t>Variant of MP-PP-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
   </si>
   <si>
     <t>CM-60T-96</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Chain Mount Kit, 16 ft chain, includes pipe</t>
   </si>
   <si>
     <t>Chain mount kit</t>
   </si>
   <si>
     <t>CM-30D-96</t>
   </si>
   <si>
     <t>Chain Mount Kit, 8 ft chain, inlcudes pipe</t>
   </si>
   <si>
     <t>CM-SH30</t>
   </si>
   <si>
     <t>Heavy Duty Stiff Arm Mount, two 8 ft chains</t>
   </si>
   <si>
-    <t>Stiff arm mount</t>
-[...1 lines deleted...]
-  <si>
     <t>CM-30D-B</t>
   </si>
   <si>
     <t>Chain Mount Base Kit, 8 ft chain</t>
   </si>
   <si>
     <t>CM-606-B</t>
   </si>
   <si>
     <t>Chain Mount Base Kit, 14 in stand-off 16 ft chain</t>
   </si>
   <si>
     <t>CM-SH60</t>
   </si>
   <si>
     <t>Heavy Duty Stiff Arm Mount, two 16 ft chains</t>
   </si>
   <si>
     <t>CM-H30-B</t>
   </si>
   <si>
     <t>Heavy Duty Chain Mount Kit, 8 ft chain</t>
   </si>
   <si>
     <t>CM-SL30</t>
@@ -241,1578 +1168,2202 @@
   <si>
     <t>Light Duty Stiff Arm Mount, one 8 ft chain</t>
   </si>
   <si>
     <t>CM-60D-96</t>
   </si>
   <si>
     <t>CM-SL60</t>
   </si>
   <si>
     <t>Light Duty Stiff Arm Mount, one 16 ft chain</t>
   </si>
   <si>
     <t>CM-30S-96</t>
   </si>
   <si>
     <t>Chain Mount Kit, 8 ft chain, includes pipe</t>
   </si>
   <si>
     <t>CM-60D-B</t>
   </si>
   <si>
     <t>Chain Mount Base Kit, 16 ft chain</t>
   </si>
   <si>
-    <t>MCG23HDX-12M1296</t>
-[...32 lines deleted...]
-    <t>Low-Profile Co-location Platform Kit, 10.5 ft face for 12 in to 50 in OD Monopoles, includes (12) 2 3/8" OD x 96" Antenna Pipes &amp; Top Support Rail Kit</t>
+    <t>CM-L30-B</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Base Kit, 8 ft chain</t>
+  </si>
+  <si>
+    <t>CM-L60-B</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Base Kit, 16 ft chain</t>
+  </si>
+  <si>
+    <t>CM-30T-96</t>
+  </si>
+  <si>
+    <t>CM-60S-B</t>
+  </si>
+  <si>
+    <t>CML-L60-B</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Base Kit, 14 in stand-off, 16 ft chain (8" to 60" OD), Pipe ordered Separately.</t>
+  </si>
+  <si>
+    <t>CML-H60-63</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Kit with Stand-off, 16 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>CM-H60-63</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Kit with 16 ft chain, includes 4.5" OD x 63"  pipe</t>
+  </si>
+  <si>
+    <t>CML-30S-96</t>
+  </si>
+  <si>
+    <t>Chain Mount Base Kit, 14 in stand-off, 8 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>MCG22HD-14M-12-126</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes twelve 2 3/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-14M-12-96</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes twelve 2 3/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M12126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>TF-ST</t>
+  </si>
+  <si>
+    <t>Tower Face Mount Stand-off Kit</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-10M-9-96</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face. Includes nine 2 3/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-PM14M-12C-96</t>
+  </si>
+  <si>
+    <t>ATLAS 14 ft Monopole Platform with (12) 2.88" OD x 96" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM12M-BC</t>
+  </si>
+  <si>
+    <t>ATLAS 12 ft Monopole Platform with Top Rail Kit. Antenna Pipe Sold Separately.</t>
+  </si>
+  <si>
+    <t>MC-PM10M-12C-96</t>
+  </si>
+  <si>
+    <t>ATLAS 10 ft Monopole Platform with (12) 2.88" OD x 96" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM10M-12C-126</t>
+  </si>
+  <si>
+    <t>ATLAS 10 ft Monopole Platform with (12) 2.88" OD x 126" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>SA-B278</t>
+  </si>
+  <si>
+    <t>Stiff Arm /Tieback Brackets for 2-7/8 in OD pipe - Pipe not included</t>
+  </si>
+  <si>
+    <t>MTC3397U</t>
+  </si>
+  <si>
+    <t>Full Grating Co-location Platform Kit, 12.5 ft face, 10 in to 30 in OD, includes six 2-3/8 in OD x96 in pipes</t>
+  </si>
+  <si>
+    <t>MTC3792U</t>
+  </si>
+  <si>
+    <t>Full Grating Monopole Co-location Platform Kit with Gates and Top Rail Kit, 10 in to 30 in OD, 12 ft 6 in face, includes twelve 2-3/8in OD x  96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-S10M-12-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Square Tube T-Frame kit for 15 in to 50 in OD Monopoles, 10 ft face, includes (12) 2-3/8" x 96" pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>TF-MSS-4</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>SM-U2016HDG23</t>
+  </si>
+  <si>
+    <t>Heavy Duty Large Tower Leg Mounting Kit for SFG23 and SFG22 Sector Frame Series. For Tower legs 8" to 16"</t>
+  </si>
+  <si>
+    <t>Saddle mount</t>
+  </si>
+  <si>
+    <t>MC-PM10M4-16-126</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 10 ft 6 in face &amp; (16) 2-7/8 in OD x 126 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM12M4-16-96</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 12 ft 6 in face &amp; (16) 2-7/8 in OD x 96 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>MCHD-PK12L4-12-96</t>
+  </si>
+  <si>
+    <t>Four-sector HD  Platform for 30" to 60" Monopoles, 12ft x 3.5" OD face pipes, 2.88" OD Top Rail, includes (12) 2.88" OD x 96" antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL14M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15M1596</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M15126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (15) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M9126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-PM10M4-16-120</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 10 ft 6 in face &amp; (16) 2-7/8 in OD x 120 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM12M4-16-120</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 12 ft 6 in face &amp; (16) 2-7/8 in OD x 120 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM14M4-16-120</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 14 ft 6 in face &amp; (16) 2-7/8 in OD x 120 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MC-PM12M-12-126</t>
+  </si>
+  <si>
+    <t>Atlas 12' Monopole Platform, w/ Ant Pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX14-4-126</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes twelve 2 7/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-RMHD-1245-3</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, Heavy Duty 3-sector, 12 in to 45 in OD</t>
+  </si>
+  <si>
+    <t>MT-195-12UHD</t>
+  </si>
+  <si>
+    <t>Universal Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 12 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>MT-195-10HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 10 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>MC-DPM3M-6-126</t>
+  </si>
+  <si>
+    <t>MC-K10S-6-72</t>
+  </si>
+  <si>
+    <t>MC-K12L-6-96</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 12 ft face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K10L-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 10 ft face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-HP12S-12-96</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 10 in to 30 in OD, 12 ft 6 in face, includes twelve 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-DPM35-96</t>
+  </si>
+  <si>
+    <t>MC-K10L-12-72</t>
+  </si>
+  <si>
+    <t>MC-K12L-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 12 ft face</t>
+  </si>
+  <si>
+    <t>MC-HP14L-12-126</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 30 in to 60 in OD, 14 ft 6 in face, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>MC-PK12S-9-72</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 12 ft face, 10 in to 30 in OD, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-PK14L-9-72</t>
+  </si>
+  <si>
+    <t>MC-PK12S-9-96</t>
+  </si>
+  <si>
+    <t>MC-PK8-C</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 8 ft face, 12 in to 38 in OD, (9) 2-3/8" OD x 72" Pipes, with Support Rail Kit</t>
+  </si>
+  <si>
+    <t>MC-PK12S-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 12 ft face, 10 in to 30 in  OD, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-PK14S-9-72</t>
+  </si>
+  <si>
+    <t>MCG21HD-12M-12-126</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes twelve 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-12M-9-126</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 12 ft 6 in face, includes nine 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-PK14S-9-96</t>
+  </si>
+  <si>
+    <t>MC-RM1550-3</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, 15 in to 50 in OD</t>
+  </si>
+  <si>
+    <t>MC-PK14L4-B</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 30 in to 60 in OD, 14 ft 6 in face,pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MCG21HD-12M-12-96</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes twelve 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-RM3060-3</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, 30 in to 60 in OD</t>
+  </si>
+  <si>
+    <t>MCG22-14M-12-126</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 14 ft 6 in face, includes twelve 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG21HD-10M-12-126</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 10.5 ft x 2 7/8 in OD face pipes, includes twelve 126 in x 2 3/8 in OD antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-RM3060-4</t>
+  </si>
+  <si>
+    <t>MCG21HD-12M-9-96</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes nine 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M-12-96</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 10.5 ft 2.88 in OD face pipes, includes twelve 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-DPM2M-6-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Dual Pipe Mount Base Kit, 12 in to 50 in OD, 4 ft 9 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K12L-9-72</t>
+  </si>
+  <si>
+    <t>MC-DPM3M-6-72</t>
+  </si>
+  <si>
+    <t>MC-HP12S-B</t>
+  </si>
+  <si>
+    <t>MC-K10S-9-72</t>
+  </si>
+  <si>
+    <t>MC-DPM3M-6-84</t>
+  </si>
+  <si>
+    <t>MC-K10L-12-96</t>
+  </si>
+  <si>
+    <t>MC-K10M-6-72</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 10 ft 6 in face, includes pipe</t>
+  </si>
+  <si>
+    <t>MC-K12M-12-72</t>
+  </si>
+  <si>
+    <t>MC-K10S-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 10 ft face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K10M-6-96</t>
+  </si>
+  <si>
+    <t>MC-K12L-12-72</t>
+  </si>
+  <si>
+    <t>MC-K12M-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM3M-6-B</t>
+  </si>
+  <si>
+    <t>GroundSmart® Monopole Co-location Dual Pipe Mount Base Kit, 12 in to 50 in OD, 4 ft 9 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-HP14L-B</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Base Kit, 30 in to 60 in OD, 14 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K10L-6-96</t>
+  </si>
+  <si>
+    <t>MC-K14M-9-96</t>
+  </si>
+  <si>
+    <t>MC-K12L-6-72</t>
+  </si>
+  <si>
+    <t>MC-K12S-9-72</t>
+  </si>
+  <si>
+    <t>MC-K14L-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 30 in to 60 in OD, 14 ft face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K10M-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 10 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>RR-RM1560</t>
+  </si>
+  <si>
+    <t>Six Sector Ring Mount Kit</t>
+  </si>
+  <si>
+    <t>SA-B10</t>
+  </si>
+  <si>
+    <t>Stiff Arm / Tieback Bracket, includes 126" pipe</t>
+  </si>
+  <si>
+    <t>SA-B12</t>
+  </si>
+  <si>
+    <t>Stiff Arm / Tieback Bracket, includes 150" pipe</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 14ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MC-HP14M-12-96-HD</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 14 ft 6 in face, includes twelve 2-7/8" x 96 in pipes</t>
   </si>
   <si>
     <t>MC-PK10-B</t>
   </si>
   <si>
     <t>Low-Profile Co-location Platform Base Kit, 10.5 ft face, for 12in to 50in OD Monopoles, No Pipes or Support Rail</t>
   </si>
   <si>
-    <t>MCG22HD-10M-9-96</t>
-[...964 lines deleted...]
-  <si>
     <t>MC-PM12-B</t>
   </si>
   <si>
-    <t>Variant of ATLAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Atlas 12' Monopole Platform</t>
   </si>
   <si>
     <t>MC-PM12M-12-96</t>
   </si>
   <si>
-    <t>Atlas 12' Monopole Platform, w/ Ant Pipes</t>
-[...170 lines deleted...]
-    <t>Universal Ring Mount, Heavy Duty 3-sector, 12 in to 45 in OD</t>
+    <t>MP-PP15M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M4-20C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 15ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (20) 2-7/8in OD x 120in Antenna Pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-14M12120</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-14M1596</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 96 in antenna pipes</t>
   </si>
   <si>
     <t>MCG23RHDX-14M15120</t>
   </si>
   <si>
     <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>MC-KD14M-15-WLL</t>
-[...286 lines deleted...]
-  <si>
     <t>MCG22RHDX-15MB</t>
   </si>
   <si>
     <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
   </si>
   <si>
     <t>MCG22RHDX-11M9120</t>
   </si>
   <si>
     <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 11 ft x 2.88 in OD face pipes. includes nine 2.88 OD x 120 in antenna pipes</t>
   </si>
   <si>
-    <t>MCG22RHDX-15M15120</t>
-[...14 lines deleted...]
-    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+    <t>MCG23RHDX-10M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M15120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M9126</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 126 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M996</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MC-RM1550-3D</t>
+  </si>
+  <si>
+    <t>Dual Universal Ring Mount, 15 in to 50 in OD (Kit of 2 MC-RM1550-3)</t>
+  </si>
+  <si>
+    <t>MC-PM10M-BC</t>
+  </si>
+  <si>
+    <t>ATLAS 10 ft Monopole Platform with Top Rail Kit. Antenna Pipe Sold Separately.</t>
+  </si>
+  <si>
+    <t>MC-PM14M-12-126</t>
+  </si>
+  <si>
+    <t>Atlas 14' Monopole Platform, w/ Ant Pipes</t>
+  </si>
+  <si>
+    <t>MC-PM14M-BC</t>
+  </si>
+  <si>
+    <t>ATLAS 14 ft Monopole Platform with Top Rail Kit. Antenna Pipe Sold Separately.</t>
+  </si>
+  <si>
+    <t>MC-PM14M-12C-126</t>
+  </si>
+  <si>
+    <t>ATLAS 14 ft Monopole Platform with (12) 2.88" OD x 126" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM12M-12C-96</t>
+  </si>
+  <si>
+    <t>ATLAS 12 ft Monopole Platform with (12) 2.88" OD x 96" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM12M-12C-126</t>
+  </si>
+  <si>
+    <t>ATLAS 12 ft Monopole Platform with (12) 2.88" OD x 126" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>VSRC-MM-1550</t>
+  </si>
+  <si>
+    <t>Interlocking Channel V-Stabilizer™ for a Monopole - Adjustable from 34.5” to 57.5” Plus Vertical &amp; Horizontal Adjustments</t>
+  </si>
+  <si>
+    <t>MC-PM10M4-B</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 10 ft 6 in face. Top rail &amp; antenna pipe/mounts ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM12M4-B</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 12 ft 6 in face. Top rail &amp; antenna pipe/mounts ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM10M4-16-96</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 10 ft 6 in face &amp; (16) 2-7/8 in OD x 96 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM12M4-16-126</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 12 ft 6 in face &amp; (16) 2-7/8 in OD x 126 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM14M4-16-96</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 14 ft 6 in face &amp; (16) 2-7/8 in OD x 96 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MC-PM14M4-16-126</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 14 ft 6 in face &amp; (16) 2-7/8 in OD x 126 in antenna pipes. Top rail ordered separately.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M15120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 14.5 ft x 2.88 in OD face pipes, includes fifteen 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MCHD-PK14L4-12-96</t>
+  </si>
+  <si>
+    <t>Four-sector HD  Platform for 30" to 60" Monopoles, 14ft x 3.5" OD face pipes, 2.88" OD Top Rail, includes (12) 2.88" OD x 96" antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL12M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-13M1296</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL13M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 13ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL15M12126</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face with (12) 2-7/8in OD x 126in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11M996</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-11MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 11ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-12MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 12ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MCG23RHDXL-15MB</t>
+  </si>
+  <si>
+    <t>G23RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 15ft face. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>MTC3619</t>
+  </si>
+  <si>
+    <t>Monopole T-Frame kit with VSR Reinforcement and Work Platforms, 15 in to 50 in OD, 12 ft 6 in face, includes (12) 2-3/8in x 96in pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MT-195-10UHD</t>
+  </si>
+  <si>
+    <t>Universal Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 10 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>MT-195-14UHD</t>
+  </si>
+  <si>
+    <t>Universal Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 14 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>MT-195-14HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 14 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>MT-195-12HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Upper Support Rail Kit for 3-sector monopole platforms, 2-7/8" x 12 ft  face with  (12) XA-U Universal Cross-overs for 2 - 3.5" OD pipes</t>
+  </si>
+  <si>
+    <t>Atlas High Capacity Monopole Platforms</t>
+  </si>
+  <si>
+    <t>G21-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G21 Series Light Capacity Monopole Frames</t>
+  </si>
+  <si>
+    <t>MC-CP-SERIES</t>
+  </si>
+  <si>
+    <t>MC-CP Series 3-Sector Medium Capacity Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>MC-HP-SERIES</t>
+  </si>
+  <si>
+    <t>MC-HP Series High Capacity Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>MC-K-SERIES</t>
+  </si>
+  <si>
+    <t>MC-K Series Monopole T-Frame/T-Arm Kits</t>
+  </si>
+  <si>
+    <t>MOUNT-REINFORCEMENT-KITS</t>
+  </si>
+  <si>
+    <t>Mount Reinforcement Kits</t>
+  </si>
+  <si>
+    <t>RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Ring Mounts</t>
+  </si>
+  <si>
+    <t>MOUNT-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Mount Accessories for Tower &amp; Monopole Mounts</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>MP-PP-SERIES</t>
+  </si>
+  <si>
+    <t>MP-PP Series 3-Sector PIM-Guard Monopole Platform Kits</t>
+  </si>
+  <si>
+    <t>G22-SERIES-MONOPOLE</t>
+  </si>
+  <si>
+    <t>G22 Series Medium Capacity Monopole Frames</t>
+  </si>
+  <si>
+    <t>MC-CGB12M-B</t>
+  </si>
+  <si>
+    <t>MC-CGC12M-B</t>
+  </si>
+  <si>
+    <t>MC-CP12M-12-126</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 12 ft 6 in face, includes twelve 126 in pipes</t>
+  </si>
+  <si>
+    <t>MC-CP14L-B</t>
+  </si>
+  <si>
+    <t>MC-CP12M-B</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Base Kit, 12 in to 50 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-CP14M-12-96</t>
+  </si>
+  <si>
+    <t>MC-CP14M-B</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Base Kit, 12 in to 50 in OD, 14 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-CP12S-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM3-72</t>
+  </si>
+  <si>
+    <t>MC-CGB10M-B</t>
+  </si>
+  <si>
+    <t>MC-DPM2-96</t>
+  </si>
+  <si>
+    <t>MC-DPM3-84</t>
+  </si>
+  <si>
+    <t>MC-HP12M-12-126</t>
+  </si>
+  <si>
+    <t>MC-CP14L-12-126</t>
+  </si>
+  <si>
+    <t>MC-DPM3-96</t>
+  </si>
+  <si>
+    <t>MC-DPM35M-6-84</t>
+  </si>
+  <si>
+    <t>MC-HP14M-B</t>
+  </si>
+  <si>
+    <t>MC-HP12M-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM2M-6-126</t>
+  </si>
+  <si>
+    <t>MC-HP14S-12-126</t>
+  </si>
+  <si>
+    <t>MC-K10L-9-72</t>
+  </si>
+  <si>
+    <t>MC-DPM35-126</t>
+  </si>
+  <si>
+    <t>MC-HP12M-B</t>
+  </si>
+  <si>
+    <t>MC-DPM35-72</t>
+  </si>
+  <si>
+    <t>MC-DPM35M-6-B</t>
+  </si>
+  <si>
+    <t>MC-HP14S-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM2M-6-84</t>
+  </si>
+  <si>
+    <t>MC-DPM2-126</t>
+  </si>
+  <si>
+    <t>MC-HP12S-12-126</t>
+  </si>
+  <si>
+    <t>MC-HP14S-B</t>
+  </si>
+  <si>
+    <t>MC-RM1030-4</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, 4-sector, 10 in to 30 in OD</t>
+  </si>
+  <si>
+    <t>MCG22-12M-9-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 12 ft 6 in face, includes nine 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-PK14S-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 10 in to 30 in OD, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-PK14M-12-126</t>
+  </si>
+  <si>
+    <t>MCG21HD-12M-9-126</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes nine 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-PK14S4-B</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 10 in to 30 in OD, 14 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MCG22-14M-12-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 14 ft 6 in face, includes twelve 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M-9-126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 14.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG21HD-10M-12-96</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with10.5 ft x 2 7/8 in OD face pipes, includes twelve 96 in x 2 3/8 in OD antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-RR1050-3</t>
+  </si>
+  <si>
+    <t>Three Sector Dual Radio Ring Mount</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M-12126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 10.5 ft  2.88 in OD face pipes, includes twelve 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG21HD-10M-9-126</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 10.5 ft x  2 7/8 in OD face pipes, includes nine 126 in x 2 3/8in OD antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22-10M-12-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame,  10 ft 6 in face, includes twelve 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-14M-9-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 14 ft 6 in face, includes nine 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-10M-9-126</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 10 ft 6 in face, includes nine 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M-9-126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 10.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-DPM2M-6-96</t>
+  </si>
+  <si>
+    <t>MC-HPM1250-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location Dual Pipe Mount Base Kit, 12 in to 50 in OD, 5 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K10S-6-96</t>
+  </si>
+  <si>
+    <t>MC-K10M-12-72</t>
+  </si>
+  <si>
+    <t>MC-DPM35-B</t>
+  </si>
+  <si>
+    <t>MC-DPM3-126</t>
+  </si>
+  <si>
+    <t>MC-K12L-9-96</t>
+  </si>
+  <si>
+    <t>MC-K10M-12-96</t>
+  </si>
+  <si>
+    <t>MC-DPM35M-6-126</t>
+  </si>
+  <si>
+    <t>MC-K12M-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MTC3914M3</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame with Work Platform, 10 ft 6 in face, includes twelve 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-DPM3M-6-96</t>
+  </si>
+  <si>
+    <t>RK-60-4L</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 4 Sector, 30" to 60" OD, 60" Kicker</t>
+  </si>
+  <si>
+    <t>RK-60-4S</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 4 Sector, 10" to 30" OD, 60" Kicker</t>
+  </si>
+  <si>
+    <t>RK-36-3L</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 30" to 60" OD, 36" Kicker</t>
+  </si>
+  <si>
+    <t>RK-36-3S</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 10" to 30" OD, 36" Kicker</t>
+  </si>
+  <si>
+    <t>RK-36-4S</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 4 Sector, 10" to 30" OD, 36" Kicker</t>
+  </si>
+  <si>
+    <t>RK-60-3M</t>
+  </si>
+  <si>
+    <t>Monopole Load Distribution Reinforcement Kit, 3 Sector, 15" to 50" OD, 60" Kicker</t>
+  </si>
+  <si>
+    <t>MC-K12S-6-72</t>
+  </si>
+  <si>
+    <t>MC-K14L-9-72</t>
+  </si>
+  <si>
+    <t>SA-BL</t>
+  </si>
+  <si>
+    <t>Stiff Arm Bracket for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>SA-BU</t>
+  </si>
+  <si>
+    <t>Stiff Arm Bracket for 1-1/4 in to 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>SA-B</t>
+  </si>
+  <si>
+    <t>Stiff Arm /Tieback Brackets for 2-3/8 in OD pipe - Pipe not included</t>
+  </si>
+  <si>
+    <t>MC-PK14S-12-96</t>
+  </si>
+  <si>
+    <t>MC-PK14S-9-126</t>
+  </si>
+  <si>
+    <t>MC-PK14L-9-96</t>
+  </si>
+  <si>
+    <t>MC-PK12L4-B</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 30 in to 60 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-RM1030-3</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, 10 in to 30 in OD</t>
+  </si>
+  <si>
+    <t>MC-PK14L-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 30 in to 60 in OD, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MCG22-10M-9-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame,  10 ft 6 in face, includes nine 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-12M-12-126</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 12 ft 6 in face, includes twelve 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M-12-96</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes twelve 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG22-12M-12-96</t>
+  </si>
+  <si>
+    <t>G22 High Capacity 3-Sector Monopole Frame, 12 ft 6 in face, includes twelve 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M-12126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes twelve 2.88 OD 126 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M-9-96</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Frame, 12.5 ft  2.88 in OD face pipes, includes nine 2.88 OD 96 in pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MT-195-14U</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for co-location platforms, 14 ft face with XA-U Universal Cross-over</t>
+  </si>
+  <si>
+    <t>MT-196-14L</t>
+  </si>
+  <si>
+    <t>Low Profile Co-location Large Base Platform, 14 ft face. Ring Mount &amp; Antenna Pipes Sold Separately.</t>
+  </si>
+  <si>
+    <t>MTC38523</t>
+  </si>
+  <si>
+    <t>Field Adjustable Monopole Load Distribution Reinforcement Kit, 3 Sector, 10" to 30" OD, 10' Adustable Kicker</t>
+  </si>
+  <si>
+    <t>MTC38523L</t>
+  </si>
+  <si>
+    <t>Field Adjustable Monopole Load Distribution Reinforcement Kit, 3 Sector, 30" to 60" OD, 10' Adustable Kicker</t>
+  </si>
+  <si>
+    <t>MC-K10S-9-96</t>
+  </si>
+  <si>
+    <t>MTC3752M3HDX</t>
+  </si>
+  <si>
+    <t>G2 Series High Capacity 3-Sector Monopole Frame, 12 ft 6 in 2.88 in OD face pipes, includes twelve 96 in 2.88 in OD antenna pipes plus six 96 in RRU pipes; For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>MC-K12S-12-72</t>
+  </si>
+  <si>
+    <t>MC-K14L-6-72</t>
+  </si>
+  <si>
+    <t>MC-HP14L-12-96</t>
+  </si>
+  <si>
+    <t>MC-K10L-6-72</t>
+  </si>
+  <si>
+    <t>MC-K12S-12-96</t>
+  </si>
+  <si>
+    <t>MC-K14L-6-96</t>
+  </si>
+  <si>
+    <t>MC-K10M-9-72</t>
+  </si>
+  <si>
+    <t>MC-K12L-12-96</t>
+  </si>
+  <si>
+    <t>MC-K12M-6-72</t>
+  </si>
+  <si>
+    <t>MC-DPMM-B</t>
+  </si>
+  <si>
+    <t>MC-K12S-6-96</t>
+  </si>
+  <si>
+    <t>MC-K14L-9-96</t>
+  </si>
+  <si>
+    <t>MC-HP14M-12-126</t>
+  </si>
+  <si>
+    <t>MC-K10M-9-96</t>
+  </si>
+  <si>
+    <t>MC-K12M-6-96</t>
+  </si>
+  <si>
+    <t>MC-K6M-6-96</t>
+  </si>
+  <si>
+    <t>MC-K14M-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 14 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K12M-9-72</t>
+  </si>
+  <si>
+    <t>MC-K14M-12-72</t>
+  </si>
+  <si>
+    <t>MC-K14S-12-72</t>
+  </si>
+  <si>
+    <t>MC-K6M-9-72</t>
+  </si>
+  <si>
+    <t>MC-K12S-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame Kit, 10 in to 30 in OD, 12 ft face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K14S-12-96</t>
+  </si>
+  <si>
+    <t>MC-K6M-9-96</t>
+  </si>
+  <si>
+    <t>MC-K14M-6-72</t>
+  </si>
+  <si>
+    <t>MC-K6M-B</t>
+  </si>
+  <si>
+    <t>Monopole Co-location T-Frame kit, 12 in to 50 in OD, 6 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K14M-6-96</t>
+  </si>
+  <si>
+    <t>MC-K14M-9-72</t>
+  </si>
+  <si>
+    <t>MC-PK12S4-B</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 10 in to 30 in OD, 12 ft 6 in face, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-K14S-9-72</t>
+  </si>
+  <si>
+    <t>MC-PK12S-12-126</t>
+  </si>
+  <si>
+    <t>MC-PK12S-12-72</t>
+  </si>
+  <si>
+    <t>MC-K14S-9-96</t>
+  </si>
+  <si>
+    <t>MC-PK14M-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit, 14 ft face, 12 in to 50 in OD, pipe ordered separately</t>
+  </si>
+  <si>
+    <t>MC-PK14L-12-72</t>
+  </si>
+  <si>
+    <t>MC-PK12S-12-96</t>
+  </si>
+  <si>
+    <t>MC-PK14L-12-96</t>
+  </si>
+  <si>
+    <t>MC-PK12S-9-126</t>
+  </si>
+  <si>
+    <t>MC-PK14S-12-72</t>
+  </si>
+  <si>
+    <t>MC-PK8-B</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Base Face Kit, 8 ft face, 15 in to 38 in OD, No Pipes or Support Rail</t>
+  </si>
+  <si>
+    <t>TF-MSS-2</t>
+  </si>
+  <si>
+    <t>VSR-MS-B</t>
+  </si>
+  <si>
+    <t>V-Stabilizer™ for a Monopole - Pipe not Included</t>
+  </si>
+  <si>
+    <t>VSRA-MM-B3</t>
+  </si>
+  <si>
+    <t>Adjustable Monopole V-Stabilizer Kit 3- Sector with Ring mount - pipe not included</t>
+  </si>
+  <si>
+    <t>MTC3924</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount Extension Kit - Increases MC-RM3060-3 Monopole mounting range up to 70" OD. Ring Mount not included.</t>
+  </si>
+  <si>
+    <t>MC-HP12M-12-96-HD</t>
+  </si>
+  <si>
+    <t>With 2-7/8" antenna pipes</t>
+  </si>
+  <si>
+    <t>3-Sector Monopole Co-location Platform Kit, 12 in to 50 in OD, 12 ft 6 in face, includes twelve 2-7/8" x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK11</t>
+  </si>
+  <si>
+    <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M12120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-12M12120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MC-PM14-B</t>
+  </si>
+  <si>
+    <t>Atlas 14' Monopole Platform</t>
+  </si>
+  <si>
+    <t>MC-PM10M-12-96</t>
+  </si>
+  <si>
+    <t>Atlas 10' Monopole Platform, w/ Ant Pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX14-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes twelve 2 7/8in OD x 120in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-KD10M-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount Base Kit, Includes (2) Ring Mounts for 15"-50" OD Monopole, 10.5 ft x 3-1/2" OD face pipes. Antenna Pipes not included.</t>
+  </si>
+  <si>
+    <t>MC-RMHD-1545-4</t>
+  </si>
+  <si>
+    <t>Universal Ring Mount, Heavy Duty 4-sector, 12 in to 45 in OD</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-12M12120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 12.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-14M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M9120</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-13MB</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-13M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK10</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7Q</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7S</t>
+  </si>
+  <si>
+    <t>MTC4078HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Stiff Arm / Tieback, includes 2-7/8" OD x 198" pipe</t>
+  </si>
+  <si>
+    <t>MTC4107S</t>
+  </si>
+  <si>
+    <t>Four-Sector Double T-Arm Monopole Mount, Includes (2) Ring Mounts for 10"-30" OD Monopole, 6 ft x 3-1/2" OD face pipes, (12) 2-3/8" OD x 96” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-10M-B</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face - Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-12M-B</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face - Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-14M-B</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face - Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-10M-B</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>MCG22HDX-14M-B</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Base Kit Only. No antenna pipes.</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M12126</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 126 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M1296</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-WKA</t>
+  </si>
+  <si>
+    <t>Walkway/Work Surface kit for monopole platforms - 3-Sector Kit</t>
+  </si>
+  <si>
+    <t>Upgrade kit</t>
+  </si>
+  <si>
+    <t>MP-PP15M-B</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform Base Kit with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail -No Antenna Pipes Included</t>
+  </si>
+  <si>
+    <t>MP-PP15M-12C-96</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 96in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-12C-126</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 126in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-PK8-DSH</t>
+  </si>
+  <si>
+    <t>Low-Profile Co-location Platform Kit for 12in to 38in OD Monopoles, 8 ft face, (9) 2-7/8" OD x 96" Pipes, with Support Rail Kit</t>
+  </si>
+  <si>
+    <t>MCG23HDX-10M9120</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 120 in pipes</t>
+  </si>
+  <si>
+    <t>MCG23HDX-14M1296</t>
+  </si>
+  <si>
+    <t>G23HDX High Capacity 3-Sector Monopole Sector Frame, 14.5 ft x 2.88 in OD face pipes, includes twelve 2.88 OD x 96 in pipes</t>
+  </si>
+  <si>
+    <t>MCHD-PK12S4-12-96</t>
+  </si>
+  <si>
+    <t>Four-sector HD  Platform for 10" to 30" Monopoles, 12ft x 3.5" OD Face pipes, 2.88" OD Top Rail, includes (12) 2.88" OD x 96" antenna pipes</t>
+  </si>
+  <si>
+    <t>MCHD-PK14S4-12-96</t>
+  </si>
+  <si>
+    <t>Four-sector HD  Platform for 10" to 30" Monopoles, 14ft x 3.5" OD face pipes, 2.88" OD Top Rail, includes (12) 2.88" OD x 96" antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-PM10M-12-126</t>
+  </si>
+  <si>
+    <t>MC-PM14M-12-96</t>
+  </si>
+  <si>
+    <t>MCG22HD-10M-9-126</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face. Includes nine 2 3/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-12M-12-126</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes twelve 2 3/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HD-12M-12-96</t>
+  </si>
+  <si>
+    <t>G22HD High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes twelve 2 3/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX12-4-96</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 12.5ft face. Includes twelve 2 7/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX12-4-126</t>
+  </si>
+  <si>
+    <t>MCG22HDX14-4-96</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 14.5ft face. Includes twelve 2 7/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MTC40231255</t>
+  </si>
+  <si>
+    <t>Dual Universal Ring Mount (MC-RM1550-3D), 15 in to 50 in OD with (3) 4-1/2"OD x 63" Pipes</t>
+  </si>
+  <si>
+    <t>SM-UMPTB</t>
+  </si>
+  <si>
+    <t>Mount Conversion Kit - enables mounting of SFG23RHDX and RHDXL Tower Sector Frames to MC-RM1550-3D Dual Ring Mount (Sector Frame &amp; Ring Mount sold separately)</t>
+  </si>
+  <si>
+    <t>SM-U2016HDG22</t>
+  </si>
+  <si>
+    <t>Heavy Duty Large Tower Leg Mounting Kit for SFG21 Sector Frame Series. For Tower legs 8" to 16"</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-16C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (16) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M4-12C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable 4-Sector Monopole Platform with 13ft Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-13MB</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-FM4-24-278</t>
+  </si>
+  <si>
+    <t>4-sector Monopole 24" Stand-off  Mount kit, 10 in to 30 in OD, includes (4) 2-7/8" OD x 96" pipe</t>
+  </si>
+  <si>
+    <t>MCG23RHDX-10M996</t>
+  </si>
+  <si>
+    <t>G23RHDX Monopole Sector Frame with spine extension for RRU Mounting, 10.5 ft x 2.88 in OD face pipes, includes nine 2.88 OD x 96 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-12M-12-96</t>
+  </si>
+  <si>
+    <t>MCG22HDX-14M-12-96</t>
+  </si>
+  <si>
+    <t>MCG22HDX-14M12-126</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK8</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
+  </si>
+  <si>
+    <t>MC-PM14M-12C-H10</t>
+  </si>
+  <si>
+    <t>ATLAS 14 ft Monopole Platform with (12) 2.88" OD x 120" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>MC-PM14M-15C-WLL</t>
+  </si>
+  <si>
+    <t>ATLAS 14 ft Monopole Platform with (15) 2.88" OD x 120" Antenna Pipes. Includes Top Rail Kit.</t>
+  </si>
+  <si>
+    <t>SFG2393-LLHK</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Mounting Kit for SFG2x Sector Frame Series. For Tower legs 8" to 16"</t>
+  </si>
+  <si>
+    <t>MCG22HDX-10M-9-96</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face. Includes nine 2 7/8in OD x 96in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-10M-9-126</t>
+  </si>
+  <si>
+    <t>G22HDX High Capacity 3-Sector Monopole Frame with 2 7/8in OD x 10.5ft face. Includes nine 2 7/8in OD x 126in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-FM3-24-278</t>
+  </si>
+  <si>
+    <t>Monopole Co-location 24" Stand-off  Mount kit, 12 in to 50 in OD, includes  2-7/8" OD x 96" pipe</t>
+  </si>
+  <si>
+    <t>MC-PM14M4-B</t>
+  </si>
+  <si>
+    <t>Atlas 4-Sector Monopole Platform Base kit, 15 in to 45 in OD, 2-7/8 in OD x 14 ft 6 in face. Top rail &amp; antenna pipe/mounts ordered separately.</t>
+  </si>
+  <si>
+    <t>RMPP-2001</t>
+  </si>
+  <si>
+    <t>Ring Mount Pressure Plate Bracket</t>
+  </si>
+  <si>
+    <t>MUK-PLK5</t>
+  </si>
+  <si>
+    <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK6</t>
+  </si>
+  <si>
+    <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
+  </si>
+  <si>
+    <t>MCG22RHDX-15M12120</t>
+  </si>
+  <si>
+    <t>G22RHDX Monopole Sector Frame with spine extension for RRU Mounting, 15 ft x 2.88 in OD face pipes. includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX-13M-B</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Base Kit Only. No antenna pipes</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540</t>
+  </si>
+  <si>
+    <t>860678540</t>
+  </si>
+  <si>
+    <t>PIM-GUARD SKEW FIGHTER</t>
+  </si>
+  <si>
+    <t>PIM-Guard Skew Fighter for Monopole Platforms to enable up to 20 degrees of Skew Correction</t>
+  </si>
+  <si>
+    <t>MC-RM-EXT</t>
+  </si>
+  <si>
+    <t>Ring Mount Extension Kit for 3-Sector or 4-sector Ring Mounts. Ring Mount not included.</t>
+  </si>
+  <si>
+    <t>MCG22HDX13-12-H10</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 13 ft x 2.88 in OD face pipes. Includes twelve 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MCG22HDX15-15-WLL</t>
+  </si>
+  <si>
+    <t>G22HDX Monopole Sector Frame with extended face, 15 ft x 2.88 in OD face pipes. Includes fifteen 2.88 OD x 120 in antenna pipes</t>
+  </si>
+  <si>
+    <t>MC-KD14M-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Double T-Arm Monopole Mount Base Kit, Includes (2) Ring Mounts for 15"-50" OD Monopole, 14.5 ft x 3-1/2" OD face pipes. Antenna Pipes not included.</t>
+  </si>
+  <si>
+    <t>MCG22RHDXL9M996</t>
+  </si>
+  <si>
+    <t>G22RHDXL PIM OPTIMIZED SPACING High Capacity Monopole platform with extended 10' Spine for RRU Mounting &amp; extended frame for sites requiring increased sector to sector antenna spacing. 2 7/8in OD x 9ft face with (9) 2-7/8in OD x 96in Antenna pipes</t>
+  </si>
+  <si>
+    <t>RM-DM-6</t>
+  </si>
+  <si>
+    <t>Dual Ring Mount kit for 6 ft Microwave Antenna</t>
+  </si>
+  <si>
+    <t>MC-SA18-B</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 18 in</t>
+  </si>
+  <si>
+    <t>MT-195-8</t>
+  </si>
+  <si>
+    <t>Top Rail Kit for MC-PK8-B, 8ft  face</t>
+  </si>
+  <si>
+    <t>RM-SS-S</t>
+  </si>
+  <si>
+    <t>RM-SS-S2</t>
+  </si>
+  <si>
+    <t>MC4-HR25X-14-B</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 2-7/8 in OD x 14 ft 6 in face - No Pipe Mounts included.</t>
+  </si>
+  <si>
+    <t>MC-HR25X-14-12</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-7/8 in OD x 14 ft 6 in face with (12) 2-7/8" Pipe Mounts included</t>
+  </si>
+  <si>
+    <t>MC-K10M-UK-3</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 10' Face, 3- Sector,  2-3/8” OD x 126”, with Hardware for mounting to (9) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K14M-UK-3</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 14' Face, 3- Sector,  2-3/8” OD x 174”, with Hardware for mounting to (12) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K6M-UK</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 6' Face, Single Sector Only,  2-3/8” OD x 84”, with Hardware for mounting to (3) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-K14M-UK</t>
+  </si>
+  <si>
+    <t>T-Arm Upgrade/Reinforcement Kit for 14' Face, Single Sector Only, 2-3/8” OD x 174”, with Hardware for mounting to (4) 2-3/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MC-SA24-B-HD</t>
+  </si>
+  <si>
+    <t>Stand-off Arm -24 in - Heavy Duty with U-bolts for 2-78" and 3-1/2" Pipe</t>
+  </si>
+  <si>
+    <t>MC4-HR25X-12-B</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 2-7/8 in OD x 12 ft 6 in face - No Pipe Mounts included.</t>
+  </si>
+  <si>
+    <t>HRK-12-12-01</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-3/8 in OD x 12 ft 6 in face. Pipe Mounts not included.</t>
+  </si>
+  <si>
+    <t>HRK-14-12-01</t>
+  </si>
+  <si>
+    <t>Three Sector Top Rail Kit, 2-3/8 in OD x 14 ft 6 in face. Pipe Mounts not included.</t>
+  </si>
+  <si>
+    <t>MC4-HR25X-14-16</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, 2-7/8 in OD x 14 ft 6 in face -(16) 2-7/8" Pipe Mounts included.</t>
+  </si>
+  <si>
+    <t>MCHD-TR4-14</t>
+  </si>
+  <si>
+    <t>Four Sector Top Rail Kit, Heavy Duty 2-7/8" x 14 ft 6 in face with HW for (12) 2-7/8" Pipes</t>
+  </si>
+  <si>
+    <t>860678540-06</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Six Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-12</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Twelve Inch Standoff</t>
+  </si>
+  <si>
+    <t>860678540-24</t>
+  </si>
+  <si>
+    <t>Fixed Distance Skew Fighter - Twenty-four Inch Standoff</t>
+  </si>
+  <si>
+    <t>MC-PK12S4-12-96</t>
+  </si>
+  <si>
+    <t>4-Sector Monopole Co-location Platform kit, 10 in to 30 in OD, 12 ft 6 in face, with (12) 96in x 2-3/8 OD Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MTC3792UL</t>
+  </si>
+  <si>
+    <t>Full Grating Monopole Co-location Platform Kit with Gates and Top Rail Kit, 30 in to 60 in OD, 12 ft 6 in face, includes twelve 2-3/8in OD x  96 in pipes</t>
+  </si>
+  <si>
+    <t>SF-MTI-AMK-005</t>
+  </si>
+  <si>
+    <t>Mount to Tower Interaction Stress Relief Bracket Kit for Sector Frames without an extended Spine</t>
+  </si>
+  <si>
+    <t>MT-195-10</t>
+  </si>
+  <si>
+    <t>Upper Support Rail Kit for 3-sector monopole platforms, 2-3/8" x 10 ft  face with  (12) Std Cross-overs for 2- 3/8" OD pipes</t>
+  </si>
+  <si>
+    <t>MCG21HD-8M-9-96</t>
+  </si>
+  <si>
+    <t>G21HD High Capacity 3-Sector Monopole Frame with 8 ft x 2 7/8 in OD face pipes, includes nine 96 in x 2.3/8 in OD antenna pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-12C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (12) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP13M-9C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 13ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (9) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MP-PP15M-15C-120</t>
+  </si>
+  <si>
+    <t>PIM Optimized Adjustable Monopole Platform with 15ft  Face - 2-7/8in OD Face Pipes &amp; Top Rail - Includes (15) 2-7/8in OD x 120in Antenna Pipes</t>
+  </si>
+  <si>
+    <t>RR-CM130</t>
+  </si>
+  <si>
+    <t>Single Sector Chain Mount kit, 8 ft chain</t>
+  </si>
+  <si>
+    <t>CM-30T-B</t>
+  </si>
+  <si>
+    <t>CM-60T-B</t>
+  </si>
+  <si>
+    <t>CM-606-96</t>
+  </si>
+  <si>
+    <t>CM-H30-63</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Kit, 8 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>CM-H60-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Base Kit, 16 ft chain</t>
+  </si>
+  <si>
+    <t>CM-30S-B</t>
+  </si>
+  <si>
+    <t>Chain Mount Base Kit, 14 in stand-off,  8 ft chain</t>
+  </si>
+  <si>
+    <t>CM-60S-96</t>
+  </si>
+  <si>
+    <t>CML-H60-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Base Kit with Stand-off, 16 ft chain</t>
+  </si>
+  <si>
+    <t>CML-L30-63</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Kit, 14 in stand-off, 8 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>CML-L30-B</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Base Kit, 14 in stand-off, 8 ft chain (8" to 30" OD), Pipe ordered Separately.</t>
+  </si>
+  <si>
+    <t>CML-L60-63</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Kit, 14 in stand-off, 16 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>CML-30S-B</t>
+  </si>
+  <si>
+    <t>Chain Mount Base Kit, 14 in stand-off, 8 ft chain</t>
+  </si>
+  <si>
+    <t>CML-60S-B</t>
+  </si>
+  <si>
+    <t>Chain Mount Base Kit, 14 in stand-off, 16 ft chain</t>
+  </si>
+  <si>
+    <t>CML-H30-B</t>
+  </si>
+  <si>
+    <t>Heavy Duty Chain Mount Kit, with Stand-off 8 ft chain</t>
+  </si>
+  <si>
+    <t>CML-60S-96</t>
+  </si>
+  <si>
+    <t>Chain Mount Base Kit, 14 in stand-off, 16 ft chain, includes pipe</t>
+  </si>
+  <si>
+    <t>CM-L30-63</t>
+  </si>
+  <si>
+    <t>Light Duty Chain Mount Kit, 14 in stand-ff, 8 ft chain, includes pipe</t>
   </si>
   <si>
     <t>VZWSMART-PLK1</t>
   </si>
   <si>
     <t>SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK2</t>
   </si>
   <si>
     <t>VZWSMART-PLK3</t>
   </si>
   <si>
     <t>SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>MUK-PLK1</t>
   </si>
   <si>
     <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
   </si>
   <si>
     <t>MUK-PLK3</t>
   </si>
@@ -1826,1601 +3377,50 @@
     <t>4-SIDED SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
   </si>
   <si>
     <t>MUK-PLK4</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
   </si>
   <si>
     <t>VZWSMART-PLK1Q</t>
   </si>
   <si>
     <t>VZWSMART-PLK4</t>
   </si>
   <si>
     <t>CM-R56</t>
   </si>
   <si>
     <t>Round Chimney Mount, 5–6 ft OD</t>
-  </si>
-[...1549 lines deleted...]
-    <t>Ring Mount Extension Kit for 3-Sector or 4-sector Ring Mounts. Ring Mount not included.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3539,51 +3539,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J597" totalsRowShown="0">
   <autoFilter ref="A1:J597"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-10-16" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-12-16" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12s4-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk4-001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk-002" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mti-amk-001" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3946hd" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4074m101296" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4107s3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-120" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60t-96" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30d-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sh30" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30d-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-606-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sh60" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h30-b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sl30" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60d-96" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sl60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30s-96" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60d-b" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m1296" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m12120" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m1596" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14mb" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-c" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-9-96" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-4-126" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12uhd" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10hd" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b278" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-12-h10" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m12-126" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3397u" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3792u" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-s10m-12-96" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-12-96" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-12-126" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-12-126" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cga10m-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-72" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cga12m-b" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-84" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-12-126" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-12-96" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-72" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-96" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-12-96" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-72" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-12-72" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-9-96" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-12-96" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-84" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-126" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-6-72" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-6-96" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-12-96" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-96" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-9-72" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-72" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-9-72" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-12-72" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-84" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-12-126" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-12-96" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-6-72" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-12-72" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-b" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-6-96" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-12-72" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-12-96" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-6-96" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-9-96" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-6-72" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-9-72" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-9-96" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-9-96" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-12-96" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-12-72" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-12-126" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-6-72" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-12-96" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-12-96" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-6-96" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-12-96" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-126" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-126" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-6-72" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-126" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-72" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-72" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-96" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-c" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-72" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-12-126" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-9-126" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b-001" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd8m-b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4092-1000" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-dm-4" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd8m-9-96" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk-001" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm-b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa24-b" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa40-b" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-tr4-12" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-tr4-14" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa12-b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-l2" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-m" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-m2" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-10-12" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-12-12" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-uk-3" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-uk-3" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-uk" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-uk" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-tr4-12" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-8-9" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-10-b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l30-b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l60-b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30t-96" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60s-b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l60-b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h60-63" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h60-63" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-30s-96" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-96" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1550-3" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l4-b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-12-96" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm3060-3" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-12-126" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-12-126" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm3060-4" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-9-96" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-12-96" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-12-126" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-9-96" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-9-126" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-9-96" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-9-96" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-9-126" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-12-96" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-12126" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10u" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12u" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196-14" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3hd" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3984" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3m" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-4l" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3l" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3s" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrr-rm1560" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b10" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b12" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-3" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-4" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-st" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12-b" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12-96" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12-126" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-96" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-bc" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-96" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-126" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10mb" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m1296" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m9120" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m996" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4074m6996" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-b" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m-b" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-12-126" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-12-96" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12mb" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-12-h10" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-15-wll" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-15-wll" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd12m-b" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1050-4" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rmhd-1245-3" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-15-wll" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itempvs-050b-u" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc9076m69m96" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6mhdx-9-96" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12l4-12-96" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-h10" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-h10" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-15c-wll" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-dsh" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-u2016hdg23" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-126" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-96" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12l4-12-96" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-96-hd" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-120" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-120" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-120" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-6-96" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-b" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-9-72" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-12-72" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-12-72" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-9-72" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-b" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-12-96" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-9-96" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-6-72" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-6-96" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-9-72" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s4-b" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-9-72" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-126" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-72" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-9-96" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-b" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-72" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-96" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-96" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-126" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-72" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-b" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-96" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-126" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-96" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12l4-b" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1030-3" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1030-4" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-9-96" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-b" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-12-126" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-9-126" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s4-b" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-12-96" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-9-126" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-12-96" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rr1050-3" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-12126" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-9-126" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-12-96" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-9-96" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-9-126" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-9-126" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-9-96" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-12-126" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-12-96" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-12-96" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-12126" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-9-96" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14u" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196-14l" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc38523" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc38523l" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3914m3" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3hdx" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-4l" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-4s" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3l" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3s" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-4s" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3m" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-bl" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-bu" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-2" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsr-ms-b" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsra-mm-b3" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-bc" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14-b" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12-96" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12-126" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12-96" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12-126" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-bc" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-126" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-96" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-126" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsrc-mm-1550" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-dsh" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m996" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m9120" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m12120" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m12120" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-b" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-b" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-b" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-b" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m-b" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m12126" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-12-h10" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd10m-b" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rmhd-1545-4" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10uhd" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-12-96" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-4-96" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-4-126" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-4-96" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m-12-96" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m-12-96" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m12-126" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-h10" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-15c-wll" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsfg2393-llhk" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-9-96" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-9-126" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-fm3-24-278" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-b" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrmpp-2001" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4078hd" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4107s" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3924" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-96-hd" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-b" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-b" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-96" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-126" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-96" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-126" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1550-3d" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12s4-12-96" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk14s4-12-96" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk14l4-12-96" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3619" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc40231255" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-umptb" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-u2016hdg22" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-fm4-24-278" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgb12m-b" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgc12m-b" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-12-126" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-b" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-b" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-12-96" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-b" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-12-96" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-72" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgb10m-b" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-96" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-84" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-126" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-12-126" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-96" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-84" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-b" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-96" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-126" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-12-126" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-9-72" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-126" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-b" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-72" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-b" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-12-96" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-84" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-126" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-12-126" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-b" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-96" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hpm1250-b" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-6-96" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-12-72" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-b" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-126" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-9-96" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-12-96" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-126" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-b" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-9-96" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-96" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-12-72" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-6-72" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-12-96" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-6-72" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-12-96" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-6-96" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-6-72" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-9-72" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-9-72" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-12-96" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-6-72" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpmm-b" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-6-96" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-9-96" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-126" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-9-96" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-6-96" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-tr4-14" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s4-12-96" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3792ul" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mti-amk-005" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-8m-9-96" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-120" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-9c-120" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-120" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrr-cm130" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30t-b" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60t-b" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-606-96" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h30-63" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h60-b" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-b" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-dm-6" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa18-b" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-8" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-s" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-s2" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-14-b" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-14-12" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-uk-3" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-uk-3" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-uk" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-uk" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa24-b-hd" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-12-b" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemhrk-12-12-01" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemhrk-14-12-01" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-14-16" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30s-b" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60s-96" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h60-b" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l30-63" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l30-b" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l60-63" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-30s-b" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-60s-b" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h30-b" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-60s-96" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l30-63" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m1296" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m15120" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-9-126" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-12-126" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14uhd" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14hd" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12hd" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-wka" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm-ext" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-12-96" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-12-126" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-12-126" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cga10m-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-72" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cga12m-b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-84" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-12-126" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-12-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-72" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-96" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14s-b" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-12-96" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-96" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-72" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-12-72" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-9-96" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-12-96" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-84" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-12-126" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-9-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-9-126" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-9-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-9-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-9-126" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-12-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-12126" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10u" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12u" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196-14" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3hd" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3984" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3m" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-4l" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3l" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3s" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-9-96" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-9-96" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-12-96" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-12-72" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-12-126" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-6-72" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-12-96" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-12-96" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-6-96" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12m-b" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-12-96" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-126" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-126" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-6-72" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-126" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4074m6996" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m-b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-3" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-96" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-126" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m12126" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m996" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m12126" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10mb" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m1296" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m9120" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m996" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m1296" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m12120" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m1596" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12mb" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14mb" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-c" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-12-h10" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-15-wll" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-15-wll" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd12m-b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1050-4" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-11mb" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-12-h10" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-15-wll" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itempvs-050b-u" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m12-126" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc9076m69m96" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6mhdx-9-96" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12l4-12-96" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-h10" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-h10" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-15c-wll" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-dsh" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15m15120" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-11m-b" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-15m-b" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemska-tbk" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b-001" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx15-12-h10" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-11-9-120" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd8m-b" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4092-1000" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-dm-4" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd8m-9-96" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk-001" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm-b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa24-b" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa40-b" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-tr4-12" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-tr4-14" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa12-b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-l" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-l2" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-m" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-m2" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-10-12" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-12-12" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-uk-3" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-uk-3" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-uk" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-uk" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-tr4-12" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-8-9" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-10-b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-10-16" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-12-16" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-03" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-09" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-18" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12s4-b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk4-001" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mono-amk-002" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mti-amk-001" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3946hd" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4074m101296" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4107s3" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-120" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60t-96" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30d-96" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sh30" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30d-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-606-b" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sh60" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h30-b" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sl30" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60d-96" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-sl60" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30s-96" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60d-b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l30-b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l60-b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30t-96" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60s-b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l60-b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h60-63" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h60-63" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-30s-96" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-12-126" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-12-96" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m12120" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m12126" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-st" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m996" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-9-96" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-96" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-bc" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-96" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12c-126" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b278" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3397u" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3792u" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-s10m-12-96" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-4" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10mb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-u2016hdg23" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-126" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-96" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12l4-12-96" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-96" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl14m12126" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-14m1296" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15m1296" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15m1596" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl15m15126" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11m9126" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-120" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-120" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-120" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-b" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-b" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12-126" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-4-126" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-15mb" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rmhd-1245-3" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12uhd" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10hd" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-126" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-6-72" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-6-96" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-12-96" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-96" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-12-72" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-b" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-12-126" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-72" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-72" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-96" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-c" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-b" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-72" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-12-126" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-9-126" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-96" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1550-3" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l4-b" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-12-96" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm3060-3" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-12-126" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-12-126" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm3060-4" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-9-96" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-12-96" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-b" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-9-72" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-72" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-b" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-9-72" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-84" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-12-96" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-6-72" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-12-72" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-b" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-6-96" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-12-72" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-12-96" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-b" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-b" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-6-96" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-9-96" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-6-72" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-9-72" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-b" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-b" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrr-rm1560" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b10" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b12" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-13mb" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-14mb" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-96-hd" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk10-b" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12-b" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12-96" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-16c-120" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m4-20c-120" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m12120" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m1596" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m15120" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15mb" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-11m9120" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m9126" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12mb" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14mb" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m15120" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m9126" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m9126" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m996" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1550-3d" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-bc" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12-126" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-bc" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-126" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-96" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m-12c-126" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsrc-mm-1550" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-b" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m4-16-96" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm12m4-16-126" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-96" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-16-126" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m15120" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk14l4-12-96" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl12m12126" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-12m1296" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-13m1296" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl13m12126" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl15m12126" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11m996" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-11mb" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-12mb" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdxl-15mb" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3619" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m1296" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10uhd" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14uhd" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14hd" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-12hd" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgb12m-b" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgc12m-b" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-12-126" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-b" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12m-b" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-12-96" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14m-b" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp12s-12-96" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-72" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cgb10m-b" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cg-series" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-96" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-84" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-126" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-cp14l-12-126" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-96" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-84" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-b" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-96" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-126" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-12-126" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-9-72" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-126" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-b" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-72" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-b" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-12-96" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-84" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2-126" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12s-12-126" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14s-b" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1030-4" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-9-96" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-b" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-12-126" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-12m-9-126" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s4-b" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-12-96" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m-9-126" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-12-96" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rr1050-3" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-12126" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-10m-9-126" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-12-96" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-14m-9-96" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-9-126" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m-9-126" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm2m-6-96" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hpm1250-b" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-6-96" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-12-72" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35-b" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3-126" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-9-96" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-12-96" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm35m-6-126" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-b" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3914m3" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpm3m-6-96" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-4l" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-4s" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3l" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-3s" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-36-4s" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrk-60-3m" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-6-72" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-9-72" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-bl" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-bu" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsa-b" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-96" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-9-126" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-9-96" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12l4-b" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm1030-3" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-b" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-10m-9-96" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-12-126" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-12-96" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22-12m-12-96" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-12126" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m-9-96" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-14u" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-196-14l" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc38523" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc38523l" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10s-9-96" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3752m3hdx" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-12-72" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-6-72" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14l-12-96" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10l-6-72" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-12-96" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-6-96" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-9-72" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12l-12-96" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-6-72" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-dpmm-b" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-6-96" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14l-9-96" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp14m-12-126" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-9-96" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-6-96" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-6-96" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-b" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12m-9-72" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-12-72" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-12-72" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-9-72" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k12s-b" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-12-96" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-9-96" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-6-72" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-b" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-6-96" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-9-72" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s4-b" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-9-72" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-126" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-72" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14s-9-96" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14m-b" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-72" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-12-96" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14l-12-96" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s-9-126" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk14s-12-72" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-b" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemtf-mss-2" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsr-ms-b" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvsra-mm-b3" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3924" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hp12m-12-96-hd" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-hp-series" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m12120" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-12m12120" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14-b" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12-96" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-12-h10" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd10m-b" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rmhd-1545-4" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-12m12120" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-14m1296" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m9120" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-13mb" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-13m12120" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4078hd" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc4107s" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-b" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-b" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-14m-b" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-b" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m-b" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m12126" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m1296" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-wka" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-b" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-96" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-126" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-12c-126" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk8-dsh" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-10m9120" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23hdx-14m1296" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g23-series-monopole" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk12s4-12-96" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-pk14s4-12-96" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm10m-12-126" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12-96" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-10m-9-126" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-12-126" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hd-12m-12-96" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-4-96" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx12-4-126" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx14-4-96" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc40231255" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-umptb" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsm-u2016hdg22" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-16c-120" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m4-12c-120" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-13mb" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-fm4-24-278" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg23rhdx-10m996" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-12m-12-96" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m-12-96" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-14m12-126" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-12c-h10" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m-15c-wll" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsfg2393-llhk" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-9-96" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-10m-9-126" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g22-series-monopole" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-fm3-24-278" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pm14m4-b" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/atlas" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrmpp-2001" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdx-15m12120" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx-13m-b" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-rm-ext" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx13-12-h10" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22hdx15-15-wll" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-kd14m-b" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-k-series" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg22rhdxl9m996" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-dm-6" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa18-b" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-8" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-s" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrm-ss-s2" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-14-b" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-hr25x-14-12" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k10m-uk-3" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-uk-3" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k6m-uk" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-k14m-uk" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-reinforcement-kits" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-sa24-b-hd" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-12-b" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemhrk-12-12-01" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemhrk-14-12-01" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc4-hr25x-14-16" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmchd-tr4-14" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-06" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-12" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/item860678540-24" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/pim-guard-mounts" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmc-pk12s4-12-96" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-pk-series" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmtc3792ul" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mc-cp-series" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemsf-mti-amk-005" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmt-195-10" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mount-accessories" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmcg21hd-8m-9-96" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/g21-series-monopole" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-12c-120" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp13m-9c-120" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmp-pp15m-15c-120" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/mp-pp-series" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemrr-cm130" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30t-b" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60t-b" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-606-96" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h30-63" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-h60-b" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-30s-b" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-60s-96" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h60-b" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l30-63" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l30-b" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-l60-63" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-30s-b" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-60s-b" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-h30-b" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcml-60s-96" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-l30-63" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J597"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="59.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="225.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3601,10647 +3601,10647 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="1" t="s">
-        <v>17</v>
+      <c r="C4" t="s">
+        <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="1" t="s">
-        <v>17</v>
+      <c r="C6" t="s">
+        <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="1" t="s">
-        <v>11</v>
+      <c r="C8" t="s">
+        <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="12.75">
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C16" t="s">
-        <v>51</v>
+      <c r="C16" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>53</v>
+        <v>28</v>
+      </c>
+      <c r="J16" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="H17" t="s">
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="H18" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>60</v>
       </c>
-      <c r="H18" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="H19" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
         <v>62</v>
       </c>
-      <c r="H19" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>31</v>
+      </c>
+      <c r="J20" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="H21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" t="s">
         <v>67</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H23" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="12.75">
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C24" t="s">
-        <v>51</v>
+      <c r="C24" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="H24" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C25" t="s">
-        <v>51</v>
+      <c r="C25" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>53</v>
+        <v>31</v>
+      </c>
+      <c r="J25" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="H26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="1" t="s">
-        <v>77</v>
+      <c r="C27" t="s">
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="H27" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="D29" t="s">
         <v>81</v>
       </c>
-      <c r="G28" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="H29" t="s">
         <v>82</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="J29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
+      <c r="A30" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G29" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="C30" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="H30" t="s">
+        <v>82</v>
+      </c>
+      <c r="J30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
+      <c r="A31" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G30" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C31" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>28</v>
+        <v>82</v>
+      </c>
+      <c r="J31" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
+      </c>
+      <c r="H32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C33" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="D33" t="s">
         <v>90</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="H33" t="s">
         <v>91</v>
       </c>
-      <c r="D33" t="s">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="J33" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="J34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="C35" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" t="s">
         <v>96</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="J35" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="G36" t="s">
+        <v>35</v>
+      </c>
+      <c r="H36" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="H36" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="C37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="H37" t="s">
+        <v>91</v>
+      </c>
+      <c r="J37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="H37" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="C38" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" t="s">
         <v>103</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="H38" t="s">
+        <v>91</v>
+      </c>
+      <c r="J38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="H38" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="C39" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D39" t="s">
         <v>105</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="H39" t="s">
         <v>91</v>
       </c>
-      <c r="D39" t="s">
+      <c r="J39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G39" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>28</v>
+        <v>91</v>
+      </c>
+      <c r="J40" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>110</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" t="s">
         <v>114</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C44" t="s">
         <v>115</v>
       </c>
+      <c r="C44" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="H44" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" t="s">
         <v>119</v>
       </c>
-      <c r="C45" t="s">
-[...8 lines deleted...]
-      <c r="G45" t="s">
+      <c r="H45" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>120</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="G46" t="s">
+        <v>121</v>
+      </c>
+      <c r="H46" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" t="s">
+        <v>125</v>
+      </c>
+      <c r="H48" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D49" t="s">
         <v>127</v>
-      </c>
-[...18 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H49" t="s">
         <v>28</v>
       </c>
-      <c r="J49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" t="s">
+        <v>130</v>
+      </c>
+      <c r="H50" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="H51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="C52" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52" t="s">
         <v>135</v>
       </c>
-      <c r="H51" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>136</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D53" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H53" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" t="s">
+        <v>139</v>
+      </c>
+      <c r="H54" t="s">
+        <v>82</v>
+      </c>
+      <c r="J54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
+      <c r="A55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D54" t="s">
+      <c r="C55" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D55" t="s">
         <v>141</v>
       </c>
-      <c r="H54" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="1" t="s">
+      <c r="H55" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="C56" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" t="s">
         <v>143</v>
       </c>
-      <c r="H55" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="H56" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
+      <c r="A57" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="C57" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D57" t="s">
         <v>145</v>
       </c>
-      <c r="H56" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="J57" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" t="s">
+        <v>147</v>
+      </c>
+      <c r="H58" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="C59" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D59" t="s">
         <v>149</v>
       </c>
-      <c r="H58" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="H59" t="s">
+        <v>82</v>
+      </c>
+      <c r="J59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="C60" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D60" t="s">
         <v>151</v>
       </c>
-      <c r="H59" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="H61" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="J61" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>153</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="H62" t="s">
-        <v>136</v>
+        <v>82</v>
+      </c>
+      <c r="J62" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>154</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D63" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="H63" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>156</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D64" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="H64" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D65" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="H65" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="J65" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="H66" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="J66" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H67" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="J67" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D68" t="s">
+        <v>165</v>
+      </c>
+      <c r="H68" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="C69" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D69" t="s">
+        <v>159</v>
+      </c>
+      <c r="H69" t="s">
+        <v>31</v>
+      </c>
+      <c r="J69" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="H68" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="1" t="s">
+      <c r="B70" t="s">
         <v>168</v>
       </c>
-      <c r="C69" t="s">
-[...10 lines deleted...]
-      <c r="A70" s="1" t="s">
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
         <v>169</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C71" s="1" t="s">
-        <v>42</v>
+      <c r="B71" t="s">
+        <v>171</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H71" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>173</v>
+      </c>
+      <c r="B72" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H72" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>177</v>
+      </c>
+      <c r="B73" t="s">
+        <v>171</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="H73" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>178</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D74" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="H74" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>180</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="D75" t="s">
-        <v>178</v>
+        <v>181</v>
+      </c>
+      <c r="G75" t="s">
+        <v>35</v>
       </c>
       <c r="H75" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="D76" t="s">
-        <v>171</v>
+        <v>183</v>
+      </c>
+      <c r="G76" t="s">
+        <v>35</v>
       </c>
       <c r="H76" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>184</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D77" t="s">
-        <v>147</v>
+        <v>185</v>
+      </c>
+      <c r="G77" t="s">
+        <v>35</v>
       </c>
       <c r="H77" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D78" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="H78" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" t="s">
+        <v>191</v>
+      </c>
+      <c r="F79" t="s">
+        <v>34</v>
+      </c>
+      <c r="H79" t="s">
         <v>28</v>
       </c>
-      <c r="J78" t="s">
-[...20 lines deleted...]
-    <row r="80" spans="1:10" ht="12.75">
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>42</v>
+        <v>190</v>
       </c>
       <c r="D80" t="s">
-        <v>164</v>
+        <v>193</v>
+      </c>
+      <c r="F80" t="s">
+        <v>34</v>
       </c>
       <c r="H80" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>194</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D81" t="s">
-        <v>147</v>
+        <v>196</v>
+      </c>
+      <c r="F81" t="s">
+        <v>34</v>
+      </c>
+      <c r="G81" t="s">
+        <v>35</v>
       </c>
       <c r="H81" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D82" t="s">
-        <v>186</v>
+        <v>198</v>
+      </c>
+      <c r="F82" t="s">
+        <v>34</v>
+      </c>
+      <c r="G82" t="s">
+        <v>35</v>
       </c>
       <c r="H82" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>39</v>
+        <v>195</v>
       </c>
       <c r="D83" t="s">
-        <v>188</v>
+        <v>200</v>
+      </c>
+      <c r="F83" t="s">
+        <v>34</v>
+      </c>
+      <c r="G83" t="s">
+        <v>35</v>
       </c>
       <c r="H83" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D84" t="s">
-        <v>164</v>
+        <v>202</v>
+      </c>
+      <c r="G84" t="s">
+        <v>35</v>
       </c>
       <c r="H84" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D85" t="s">
-        <v>191</v>
+        <v>204</v>
+      </c>
+      <c r="G85" t="s">
+        <v>35</v>
       </c>
       <c r="H85" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D86" t="s">
-        <v>193</v>
+        <v>206</v>
+      </c>
+      <c r="G86" t="s">
+        <v>35</v>
       </c>
       <c r="H86" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D87" t="s">
-        <v>195</v>
+        <v>208</v>
+      </c>
+      <c r="G87" t="s">
+        <v>35</v>
       </c>
       <c r="H87" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D88" t="s">
-        <v>191</v>
+        <v>210</v>
+      </c>
+      <c r="G88" t="s">
+        <v>35</v>
       </c>
       <c r="H88" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D89" t="s">
-        <v>171</v>
+        <v>212</v>
+      </c>
+      <c r="G89" t="s">
+        <v>35</v>
       </c>
       <c r="H89" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D90" t="s">
-        <v>193</v>
+        <v>214</v>
+      </c>
+      <c r="G90" t="s">
+        <v>35</v>
       </c>
       <c r="H90" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>215</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D91" t="s">
-        <v>200</v>
+        <v>216</v>
+      </c>
+      <c r="G91" t="s">
+        <v>35</v>
       </c>
       <c r="H91" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>39</v>
+        <v>93</v>
       </c>
       <c r="D92" t="s">
-        <v>202</v>
+        <v>218</v>
+      </c>
+      <c r="G92" t="s">
+        <v>35</v>
       </c>
       <c r="H92" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D93" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="H93" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D94" t="s">
-        <v>205</v>
+        <v>222</v>
+      </c>
+      <c r="G94" t="s">
+        <v>35</v>
       </c>
       <c r="H94" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D95" t="s">
-        <v>171</v>
+        <v>224</v>
+      </c>
+      <c r="G95" t="s">
+        <v>35</v>
       </c>
       <c r="H95" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D96" t="s">
-        <v>208</v>
+        <v>226</v>
+      </c>
+      <c r="G96" t="s">
+        <v>35</v>
       </c>
       <c r="H96" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D97" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="H97" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="D98" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="H98" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D99" t="s">
-        <v>208</v>
+        <v>233</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99" t="s">
+        <v>35</v>
       </c>
       <c r="H99" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D100" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="H100" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D101" t="s">
-        <v>205</v>
+        <v>237</v>
       </c>
       <c r="H101" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:10" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="D102" t="s">
-        <v>217</v>
+        <v>239</v>
+      </c>
+      <c r="G102" t="s">
+        <v>240</v>
       </c>
       <c r="H102" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D103" t="s">
-        <v>219</v>
+        <v>242</v>
+      </c>
+      <c r="G103" t="s">
+        <v>35</v>
       </c>
       <c r="H103" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>243</v>
+      </c>
+      <c r="B104" t="s">
+        <v>244</v>
+      </c>
+      <c r="C104" t="s">
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="H104" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>245</v>
+      </c>
+      <c r="B105" t="s">
+        <v>168</v>
+      </c>
+      <c r="C105" t="s">
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>223</v>
+        <v>168</v>
       </c>
       <c r="H105" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>246</v>
+      </c>
+      <c r="B106" t="s">
+        <v>247</v>
+      </c>
+      <c r="C106" t="s">
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="H106" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>248</v>
+      </c>
+      <c r="C107" t="s">
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
       <c r="H107" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>250</v>
+      </c>
+      <c r="C108" t="s">
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="H108" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="D109" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="H109" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>230</v>
+        <v>254</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>26</v>
+        <v>255</v>
       </c>
       <c r="D110" t="s">
-        <v>231</v>
+        <v>256</v>
+      </c>
+      <c r="G110" t="s">
+        <v>240</v>
       </c>
       <c r="H110" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D111" t="s">
-        <v>233</v>
+        <v>258</v>
+      </c>
+      <c r="G111" t="s">
+        <v>240</v>
       </c>
       <c r="H111" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>26</v>
+        <v>255</v>
       </c>
       <c r="D112" t="s">
-        <v>235</v>
+        <v>260</v>
+      </c>
+      <c r="G112" t="s">
+        <v>240</v>
       </c>
       <c r="H112" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>236</v>
+        <v>261</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D113" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="H113" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>263</v>
+      </c>
+      <c r="B114" t="s">
+        <v>264</v>
+      </c>
+      <c r="C114" t="s">
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>231</v>
+        <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>267</v>
+      </c>
+      <c r="B115" t="s">
+        <v>247</v>
+      </c>
+      <c r="C115" t="s">
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="H115" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>269</v>
+      </c>
+      <c r="B116" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" t="s">
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>231</v>
+        <v>270</v>
       </c>
       <c r="H116" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D117" t="s">
-        <v>240</v>
+        <v>272</v>
+      </c>
+      <c r="F117" t="s">
+        <v>34</v>
+      </c>
+      <c r="G117" t="s">
+        <v>35</v>
       </c>
       <c r="H117" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D118" t="s">
-        <v>244</v>
+        <v>274</v>
+      </c>
+      <c r="F118" t="s">
+        <v>34</v>
+      </c>
+      <c r="G118" t="s">
+        <v>35</v>
       </c>
       <c r="H118" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D119" t="s">
-        <v>246</v>
+        <v>276</v>
+      </c>
+      <c r="F119" t="s">
+        <v>34</v>
+      </c>
+      <c r="G119" t="s">
+        <v>35</v>
       </c>
       <c r="H119" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>247</v>
+        <v>277</v>
+      </c>
+      <c r="B120" t="s">
+        <v>278</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D120" t="s">
-        <v>235</v>
+        <v>279</v>
+      </c>
+      <c r="F120" t="s">
+        <v>34</v>
       </c>
       <c r="H120" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>249</v>
+        <v>109</v>
       </c>
       <c r="D121" t="s">
-        <v>250</v>
+        <v>282</v>
       </c>
       <c r="H121" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D122" t="s">
+        <v>285</v>
+      </c>
+      <c r="F122" t="s">
+        <v>34</v>
+      </c>
+      <c r="G122" t="s">
+        <v>35</v>
+      </c>
+      <c r="H122" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>286</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D123" t="s">
-        <v>255</v>
+        <v>287</v>
+      </c>
+      <c r="F123" t="s">
+        <v>34</v>
+      </c>
+      <c r="G123" t="s">
+        <v>35</v>
       </c>
       <c r="H123" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>288</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D124" t="s">
-        <v>258</v>
+        <v>289</v>
       </c>
       <c r="H124" t="s">
-        <v>259</v>
+        <v>82</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>290</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D125" t="s">
-        <v>257</v>
+        <v>291</v>
+      </c>
+      <c r="G125" t="s">
+        <v>35</v>
       </c>
       <c r="H125" t="s">
-        <v>259</v>
+        <v>131</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>292</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="D126" t="s">
-        <v>262</v>
+        <v>293</v>
       </c>
       <c r="H126" t="s">
-        <v>263</v>
+        <v>176</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>294</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D127" t="s">
-        <v>265</v>
+        <v>295</v>
       </c>
       <c r="H127" t="s">
-        <v>263</v>
+        <v>82</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>296</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D128" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>297</v>
+      </c>
+      <c r="G128" t="s">
+        <v>35</v>
       </c>
       <c r="H128" t="s">
-        <v>20</v>
+        <v>298</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>269</v>
+        <v>299</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D129" t="s">
-        <v>270</v>
+        <v>69</v>
       </c>
       <c r="H129" t="s">
-        <v>58</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>271</v>
+        <v>301</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D130" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>302</v>
       </c>
       <c r="H130" t="s">
-        <v>79</v>
+        <v>303</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D131" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="H131" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>275</v>
+        <v>306</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D132" t="s">
-        <v>276</v>
+        <v>307</v>
       </c>
       <c r="H132" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>277</v>
+        <v>308</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>278</v>
+        <v>109</v>
       </c>
       <c r="D133" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>309</v>
       </c>
       <c r="H133" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>282</v>
+        <v>109</v>
       </c>
       <c r="D134" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="H134" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>285</v>
+        <v>312</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D135" t="s">
-        <v>286</v>
+        <v>313</v>
       </c>
       <c r="H135" t="s">
-        <v>44</v>
+        <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D136" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>313</v>
       </c>
       <c r="H136" t="s">
-        <v>32</v>
+        <v>298</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D137" t="s">
-        <v>151</v>
+        <v>313</v>
       </c>
       <c r="H137" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>291</v>
+        <v>316</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D138" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="H138" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D139" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="H139" t="s">
-        <v>284</v>
+        <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D140" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
       <c r="H140" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D141" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="H141" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D142" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="H142" t="s">
-        <v>293</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D143" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="H143" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D144" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="H144" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D145" t="s">
-        <v>303</v>
+        <v>330</v>
       </c>
       <c r="H145" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D146" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="H146" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D147" t="s">
-        <v>308</v>
+        <v>334</v>
+      </c>
+      <c r="G147" t="s">
+        <v>240</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>309</v>
+        <v>335</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D148" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="H148" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>278</v>
+        <v>109</v>
       </c>
       <c r="D149" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="H149" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>278</v>
+        <v>195</v>
       </c>
       <c r="D150" t="s">
-        <v>314</v>
+        <v>340</v>
+      </c>
+      <c r="F150" t="s">
+        <v>34</v>
       </c>
       <c r="H150" t="s">
-        <v>98</v>
+        <v>280</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>278</v>
+        <v>195</v>
       </c>
       <c r="D151" t="s">
-        <v>316</v>
+        <v>342</v>
+      </c>
+      <c r="F151" t="s">
+        <v>34</v>
       </c>
       <c r="H151" t="s">
-        <v>98</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>278</v>
+        <v>195</v>
       </c>
       <c r="D152" t="s">
-        <v>318</v>
+        <v>344</v>
+      </c>
+      <c r="F152" t="s">
+        <v>34</v>
       </c>
       <c r="H152" t="s">
-        <v>98</v>
+        <v>280</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>319</v>
+        <v>345</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D153" t="s">
-        <v>320</v>
+        <v>346</v>
       </c>
       <c r="H153" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D154" t="s">
-        <v>322</v>
+        <v>348</v>
+      </c>
+      <c r="G154" t="s">
+        <v>35</v>
       </c>
       <c r="H154" t="s">
-        <v>13</v>
+        <v>298</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D155" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
       <c r="G155" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H155" t="s">
-        <v>13</v>
+        <v>298</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>351</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D156" t="s">
-        <v>327</v>
+        <v>352</v>
+      </c>
+      <c r="G156" t="s">
+        <v>35</v>
       </c>
       <c r="H156" t="s">
-        <v>53</v>
+        <v>266</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>353</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D157" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="H157" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>355</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D158" t="s">
-        <v>73</v>
+        <v>356</v>
       </c>
       <c r="H158" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>357</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D159" t="s">
-        <v>75</v>
+        <v>358</v>
       </c>
       <c r="H159" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>359</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D160" t="s">
-        <v>333</v>
+        <v>360</v>
+      </c>
+      <c r="F160" t="s">
+        <v>34</v>
       </c>
       <c r="H160" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>334</v>
+        <v>361</v>
       </c>
       <c r="C161" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="H161" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="C162" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="H162" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="C163" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
       <c r="H163" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>368</v>
+      </c>
+      <c r="C164" t="s">
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>235</v>
+        <v>369</v>
       </c>
       <c r="H164" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>363</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>370</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>342</v>
+        <v>371</v>
       </c>
       <c r="H165" t="s">
-        <v>284</v>
+        <v>363</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>372</v>
+      </c>
+      <c r="C166" t="s">
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
       <c r="H166" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>374</v>
+      </c>
+      <c r="C167" t="s">
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="H167" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>363</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>376</v>
+      </c>
+      <c r="C168" t="s">
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>348</v>
+        <v>377</v>
       </c>
       <c r="H168" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>378</v>
+      </c>
+      <c r="C169" t="s">
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="H169" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>379</v>
+      </c>
+      <c r="C170" t="s">
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>380</v>
       </c>
       <c r="H170" t="s">
-        <v>79</v>
+        <v>283</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>381</v>
+      </c>
+      <c r="C171" t="s">
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>348</v>
+        <v>382</v>
       </c>
       <c r="H171" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>383</v>
+      </c>
+      <c r="C172" t="s">
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="H172" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="173" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>385</v>
+      </c>
+      <c r="C173" t="s">
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="H173" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="174" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>387</v>
+      </c>
+      <c r="C174" t="s">
+        <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="H174" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="175" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>389</v>
+      </c>
+      <c r="C175" t="s">
+        <v>12</v>
       </c>
       <c r="D175" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="H175" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="176" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>390</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
       </c>
       <c r="D176" t="s">
+        <v>384</v>
+      </c>
+      <c r="H176" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>391</v>
+      </c>
+      <c r="C177" t="s">
+        <v>12</v>
       </c>
       <c r="D177" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>392</v>
       </c>
       <c r="H177" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>393</v>
+      </c>
+      <c r="C178" t="s">
+        <v>12</v>
       </c>
       <c r="D178" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="H178" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="179" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>395</v>
+      </c>
+      <c r="C179" t="s">
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="H179" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="180" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>397</v>
+      </c>
+      <c r="C180" t="s">
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="H180" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="181" spans="1:10" ht="12.75">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>372</v>
+        <v>399</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D181" t="s">
-        <v>373</v>
+        <v>400</v>
+      </c>
+      <c r="G181" t="s">
+        <v>35</v>
       </c>
       <c r="H181" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D182" t="s">
-        <v>375</v>
+        <v>402</v>
+      </c>
+      <c r="G182" t="s">
+        <v>35</v>
       </c>
       <c r="H182" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>376</v>
+        <v>403</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="D183" t="s">
-        <v>377</v>
+        <v>404</v>
+      </c>
+      <c r="F183" t="s">
+        <v>34</v>
+      </c>
+      <c r="G183" t="s">
+        <v>35</v>
       </c>
       <c r="H183" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>378</v>
+        <v>405</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="D184" t="s">
-        <v>379</v>
+        <v>406</v>
+      </c>
+      <c r="F184" t="s">
+        <v>34</v>
+      </c>
+      <c r="G184" t="s">
+        <v>35</v>
       </c>
       <c r="H184" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D185" t="s">
-        <v>381</v>
+        <v>408</v>
       </c>
       <c r="H185" t="s">
-        <v>98</v>
+        <v>188</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D186" t="s">
-        <v>383</v>
+        <v>410</v>
+      </c>
+      <c r="F186" t="s">
+        <v>34</v>
+      </c>
+      <c r="G186" t="s">
+        <v>35</v>
       </c>
       <c r="H186" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>384</v>
+        <v>411</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D187" t="s">
-        <v>385</v>
+        <v>412</v>
+      </c>
+      <c r="G187" t="s">
+        <v>35</v>
       </c>
       <c r="H187" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>91</v>
+        <v>255</v>
       </c>
       <c r="D188" t="s">
-        <v>387</v>
+        <v>414</v>
+      </c>
+      <c r="G188" t="s">
+        <v>240</v>
       </c>
       <c r="H188" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>91</v>
+        <v>255</v>
       </c>
       <c r="D189" t="s">
-        <v>389</v>
+        <v>416</v>
+      </c>
+      <c r="G189" t="s">
+        <v>240</v>
       </c>
       <c r="H189" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>390</v>
+        <v>417</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>39</v>
+        <v>255</v>
       </c>
       <c r="D190" t="s">
-        <v>391</v>
+        <v>418</v>
+      </c>
+      <c r="G190" t="s">
+        <v>240</v>
       </c>
       <c r="H190" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>392</v>
+        <v>419</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="D191" t="s">
-        <v>393</v>
+        <v>420</v>
+      </c>
+      <c r="G191" t="s">
+        <v>240</v>
       </c>
       <c r="H191" t="s">
-        <v>280</v>
+        <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>394</v>
+        <v>421</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>278</v>
+        <v>109</v>
       </c>
       <c r="D192" t="s">
-        <v>395</v>
+        <v>422</v>
       </c>
       <c r="H192" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>278</v>
+        <v>118</v>
       </c>
       <c r="D193" t="s">
-        <v>397</v>
+        <v>424</v>
       </c>
       <c r="H193" t="s">
-        <v>280</v>
+        <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>398</v>
+        <v>425</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>278</v>
+        <v>41</v>
       </c>
       <c r="D194" t="s">
-        <v>399</v>
+        <v>426</v>
       </c>
       <c r="H194" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>400</v>
+        <v>427</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D195" t="s">
-        <v>401</v>
+        <v>428</v>
       </c>
       <c r="H195" t="s">
-        <v>284</v>
+        <v>82</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="D196" t="s">
-        <v>403</v>
+        <v>430</v>
+      </c>
+      <c r="F196" t="s">
+        <v>34</v>
       </c>
       <c r="H196" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D197" t="s">
-        <v>405</v>
+        <v>187</v>
       </c>
       <c r="H197" t="s">
-        <v>58</v>
+        <v>188</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="D198" t="s">
-        <v>407</v>
+        <v>433</v>
+      </c>
+      <c r="F198" t="s">
+        <v>34</v>
+      </c>
+      <c r="G198" t="s">
+        <v>35</v>
       </c>
       <c r="H198" t="s">
-        <v>408</v>
+        <v>91</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>409</v>
+        <v>434</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D199" t="s">
-        <v>407</v>
+        <v>435</v>
+      </c>
+      <c r="G199" t="s">
+        <v>35</v>
       </c>
       <c r="H199" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D200" t="s">
-        <v>411</v>
+        <v>438</v>
+      </c>
+      <c r="G200" t="s">
+        <v>240</v>
       </c>
       <c r="H200" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>413</v>
+        <v>255</v>
       </c>
       <c r="D201" t="s">
-        <v>414</v>
+        <v>440</v>
+      </c>
+      <c r="G201" t="s">
+        <v>240</v>
       </c>
       <c r="H201" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="202" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>415</v>
+        <v>441</v>
+      </c>
+      <c r="B202" t="s">
+        <v>442</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>413</v>
+        <v>230</v>
       </c>
       <c r="D202" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="H202" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="203" spans="1:10" ht="12.75">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>413</v>
+        <v>118</v>
       </c>
       <c r="D203" t="s">
-        <v>416</v>
+        <v>445</v>
       </c>
       <c r="H203" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>413</v>
+        <v>190</v>
       </c>
       <c r="D204" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>447</v>
+      </c>
+      <c r="F204" t="s">
+        <v>34</v>
       </c>
       <c r="H204" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>413</v>
+        <v>195</v>
       </c>
       <c r="D205" t="s">
-        <v>421</v>
+        <v>449</v>
+      </c>
+      <c r="F205" t="s">
+        <v>34</v>
       </c>
       <c r="G205" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H205" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>413</v>
+        <v>195</v>
       </c>
       <c r="D206" t="s">
-        <v>423</v>
+        <v>451</v>
+      </c>
+      <c r="F206" t="s">
+        <v>34</v>
       </c>
       <c r="G206" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H206" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>413</v>
+        <v>195</v>
       </c>
       <c r="D207" t="s">
-        <v>425</v>
+        <v>453</v>
+      </c>
+      <c r="F207" t="s">
+        <v>34</v>
       </c>
       <c r="G207" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H207" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>426</v>
+        <v>454</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="D208" t="s">
-        <v>427</v>
+        <v>455</v>
+      </c>
+      <c r="F208" t="s">
+        <v>34</v>
       </c>
       <c r="G208" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H208" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>428</v>
+        <v>456</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="D209" t="s">
-        <v>429</v>
+        <v>457</v>
+      </c>
+      <c r="F209" t="s">
+        <v>34</v>
       </c>
       <c r="G209" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H209" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="D210" t="s">
-        <v>431</v>
+        <v>459</v>
+      </c>
+      <c r="F210" t="s">
+        <v>34</v>
       </c>
       <c r="G210" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H210" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>77</v>
+        <v>255</v>
       </c>
       <c r="D211" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="G211" t="s">
+        <v>240</v>
+      </c>
+      <c r="H211" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D212" t="s">
-        <v>435</v>
+        <v>463</v>
+      </c>
+      <c r="G212" t="s">
+        <v>240</v>
       </c>
       <c r="H212" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D213" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="G213" t="s">
+        <v>240</v>
+      </c>
+      <c r="H213" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>249</v>
+        <v>190</v>
       </c>
       <c r="D214" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>467</v>
+      </c>
+      <c r="F214" t="s">
+        <v>34</v>
       </c>
       <c r="H214" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="C215" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D215" t="s">
+        <v>469</v>
+      </c>
+      <c r="F215" t="s">
+        <v>34</v>
+      </c>
+      <c r="H215" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="12.75">
+      <c r="A216" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D216" t="s">
+        <v>471</v>
+      </c>
+      <c r="H216" t="s">
+        <v>31</v>
+      </c>
+      <c r="J216" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="12.75">
+      <c r="A217" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D217" t="s">
+        <v>473</v>
+      </c>
+      <c r="G217" t="s">
+        <v>35</v>
+      </c>
+      <c r="H217" t="s">
         <v>91</v>
       </c>
-      <c r="D215" t="s">
-[...40 lines deleted...]
-        <v>79</v>
+      <c r="J217" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>446</v>
+        <v>474</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D218" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>475</v>
       </c>
       <c r="G218" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H218" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>448</v>
+        <v>476</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D219" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="H219" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D220" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>479</v>
       </c>
       <c r="H220" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>452</v>
+        <v>480</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D221" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>481</v>
       </c>
       <c r="H221" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>482</v>
+      </c>
+      <c r="C222" t="s">
+        <v>12</v>
       </c>
       <c r="D222" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="H222" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D223" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="H223" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J223" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D224" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>485</v>
       </c>
       <c r="H224" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J224" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D225" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>487</v>
       </c>
       <c r="H225" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J225" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>462</v>
+        <v>488</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D226" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="G226" t="s">
+        <v>489</v>
+      </c>
+      <c r="H226" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>490</v>
+      </c>
+      <c r="C227" t="s">
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G227" t="s">
+        <v>87</v>
+      </c>
+      <c r="H227" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D228" t="s">
+        <v>84</v>
+      </c>
+      <c r="H228" t="s">
+        <v>82</v>
+      </c>
+      <c r="J228" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D229" t="s">
+        <v>493</v>
+      </c>
+      <c r="H229" t="s">
+        <v>82</v>
+      </c>
+      <c r="J229" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
+      <c r="A230" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D230" t="s">
+        <v>495</v>
+      </c>
+      <c r="H230" t="s">
         <v>31</v>
       </c>
-      <c r="H227" t="s">
-[...13 lines deleted...]
-      <c r="G228" t="s">
+      <c r="J230" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D231" t="s">
+        <v>497</v>
+      </c>
+      <c r="H231" t="s">
         <v>31</v>
       </c>
-      <c r="H228" t="s">
-[...45 lines deleted...]
-    <row r="232" spans="1:8" ht="12.75">
+      <c r="J231" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D232" t="s">
-        <v>475</v>
-[...4 lines deleted...]
-      <c r="G232" t="s">
+        <v>159</v>
+      </c>
+      <c r="H232" t="s">
         <v>31</v>
       </c>
-      <c r="H232" t="s">
-[...3 lines deleted...]
-    <row r="233" spans="1:8" ht="12.75">
+      <c r="J232" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D233" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-      <c r="G233" t="s">
+        <v>497</v>
+      </c>
+      <c r="H233" t="s">
         <v>31</v>
       </c>
-      <c r="H233" t="s">
-        <v>79</v>
+      <c r="J233" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D234" t="s">
-        <v>479</v>
-[...4 lines deleted...]
-      <c r="G234" t="s">
+        <v>501</v>
+      </c>
+      <c r="H234" t="s">
         <v>31</v>
       </c>
-      <c r="H234" t="s">
-[...3 lines deleted...]
-    <row r="235" spans="1:8" ht="12.75">
+    </row>
+    <row r="235" spans="1:10" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D235" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="H235" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J235" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>278</v>
+        <v>118</v>
       </c>
       <c r="D236" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>163</v>
       </c>
       <c r="H236" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J236" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>505</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="D237" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="H237" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J237" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>507</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D238" t="s">
-        <v>487</v>
+        <v>508</v>
       </c>
       <c r="H238" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J238" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>509</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D239" t="s">
-        <v>489</v>
+        <v>163</v>
       </c>
       <c r="H239" t="s">
-        <v>284</v>
+        <v>31</v>
+      </c>
+      <c r="J239" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>510</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="D240" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="H240" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>512</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D241" t="s">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="H241" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D242" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
       <c r="H242" t="s">
-        <v>28</v>
+        <v>91</v>
+      </c>
+      <c r="J242" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>413</v>
+        <v>230</v>
       </c>
       <c r="D243" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>517</v>
       </c>
       <c r="H243" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>413</v>
+        <v>89</v>
       </c>
       <c r="D244" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>519</v>
       </c>
       <c r="H244" t="s">
-        <v>28</v>
+        <v>91</v>
+      </c>
+      <c r="J244" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>413</v>
+        <v>98</v>
       </c>
       <c r="D245" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
       <c r="G245" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H245" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>26</v>
+        <v>230</v>
       </c>
       <c r="D246" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="H246" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>523</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="D247" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
       <c r="H247" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J247" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>525</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D248" t="s">
-        <v>508</v>
+        <v>526</v>
       </c>
       <c r="H248" t="s">
-        <v>284</v>
+        <v>91</v>
+      </c>
+      <c r="J248" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="B249" t="s">
+        <v>527</v>
+      </c>
+      <c r="C249" t="s">
+        <v>12</v>
+      </c>
+      <c r="D249" t="s">
+        <v>528</v>
+      </c>
+      <c r="H249" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="12.75">
+      <c r="A250" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D250" t="s">
         <v>485</v>
       </c>
-      <c r="C249" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H250" t="s">
-        <v>280</v>
+        <v>82</v>
+      </c>
+      <c r="J250" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="C251" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>515</v>
+        <v>64</v>
       </c>
       <c r="H251" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>531</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D252" t="s">
-        <v>518</v>
+        <v>60</v>
       </c>
       <c r="H252" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J252" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>532</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D253" t="s">
-        <v>514</v>
+        <v>81</v>
       </c>
       <c r="H253" t="s">
-        <v>280</v>
+        <v>82</v>
+      </c>
+      <c r="J253" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>533</v>
+      </c>
+      <c r="C254" t="s">
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="H254" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D255" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="H255" t="s">
-        <v>13</v>
+        <v>82</v>
+      </c>
+      <c r="J255" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D256" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>536</v>
       </c>
       <c r="H256" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="D257" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="H257" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D258" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>539</v>
       </c>
       <c r="H258" t="s">
-        <v>28</v>
+        <v>82</v>
+      </c>
+      <c r="J258" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D259" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>536</v>
       </c>
       <c r="H259" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D260" t="s">
-        <v>534</v>
+        <v>485</v>
       </c>
       <c r="H260" t="s">
-        <v>535</v>
+        <v>82</v>
+      </c>
+      <c r="J260" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D261" t="s">
-        <v>537</v>
+        <v>141</v>
       </c>
       <c r="H261" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>543</v>
+      </c>
+      <c r="C262" t="s">
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>544</v>
       </c>
       <c r="H262" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="D263" t="s">
-        <v>541</v>
-[...4 lines deleted...]
-      <c r="G263" t="s">
+        <v>546</v>
+      </c>
+      <c r="H263" t="s">
         <v>31</v>
       </c>
-      <c r="H263" t="s">
-[...3 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+      <c r="J263" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D264" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="H264" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J264" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D265" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="H265" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D266" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>485</v>
       </c>
       <c r="H266" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J266" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D267" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="H267" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J267" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D268" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>552</v>
       </c>
       <c r="H268" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J268" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D269" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>554</v>
       </c>
       <c r="H269" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D270" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>556</v>
       </c>
       <c r="H270" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D271" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H271" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>413</v>
+        <v>109</v>
       </c>
       <c r="D272" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>560</v>
       </c>
       <c r="H272" t="s">
-        <v>28</v>
+        <v>283</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>413</v>
+        <v>195</v>
       </c>
       <c r="D273" t="s">
-        <v>561</v>
+        <v>562</v>
+      </c>
+      <c r="F273" t="s">
+        <v>34</v>
       </c>
       <c r="G273" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H273" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>413</v>
+        <v>195</v>
       </c>
       <c r="D274" t="s">
-        <v>563</v>
+        <v>564</v>
+      </c>
+      <c r="F274" t="s">
+        <v>34</v>
       </c>
       <c r="G274" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H274" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="D275" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>566</v>
       </c>
       <c r="H275" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="D276" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>568</v>
       </c>
       <c r="H276" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>48</v>
+        <v>255</v>
       </c>
       <c r="D277" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>570</v>
       </c>
       <c r="H277" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J277" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>48</v>
+        <v>255</v>
       </c>
       <c r="D278" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>471</v>
       </c>
       <c r="H278" t="s">
-        <v>13</v>
+        <v>31</v>
+      </c>
+      <c r="J278" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="D279" t="s">
         <v>573</v>
       </c>
-      <c r="G279" t="s">
-        <v>31</v>
+      <c r="F279" t="s">
+        <v>34</v>
       </c>
       <c r="H279" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="D280" t="s">
         <v>575</v>
       </c>
       <c r="F280" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H280" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D281" t="s">
         <v>577</v>
       </c>
       <c r="F281" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G281" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H281" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D282" t="s">
         <v>579</v>
       </c>
       <c r="F282" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G282" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H282" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D283" t="s">
         <v>581</v>
       </c>
       <c r="F283" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G283" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H283" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D284" t="s">
         <v>583</v>
       </c>
       <c r="F284" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G284" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H284" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D285" t="s">
         <v>585</v>
       </c>
       <c r="F285" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G285" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H285" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="C286" t="s">
-        <v>51</v>
+      <c r="C286" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D286" t="s">
         <v>587</v>
       </c>
+      <c r="F286" t="s">
+        <v>34</v>
+      </c>
+      <c r="G286" t="s">
+        <v>35</v>
+      </c>
       <c r="H286" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B287" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="C287" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D287" t="s">
-        <v>254</v>
+        <v>589</v>
+      </c>
+      <c r="F287" t="s">
+        <v>34</v>
+      </c>
+      <c r="G287" t="s">
+        <v>35</v>
       </c>
       <c r="H287" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="B288" t="s">
         <v>590</v>
       </c>
-      <c r="C288" t="s">
-        <v>51</v>
+      <c r="C288" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D288" t="s">
-        <v>590</v>
+        <v>591</v>
+      </c>
+      <c r="F288" t="s">
+        <v>34</v>
+      </c>
+      <c r="G288" t="s">
+        <v>35</v>
       </c>
       <c r="H288" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>592</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D289" t="s">
-        <v>592</v>
+        <v>593</v>
+      </c>
+      <c r="F289" t="s">
+        <v>34</v>
+      </c>
+      <c r="G289" t="s">
+        <v>35</v>
       </c>
       <c r="H289" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>594</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D290" t="s">
-        <v>594</v>
+        <v>595</v>
+      </c>
+      <c r="F290" t="s">
+        <v>34</v>
+      </c>
+      <c r="G290" t="s">
+        <v>35</v>
       </c>
       <c r="H290" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="B291" t="s">
         <v>596</v>
       </c>
-      <c r="C291" t="s">
-        <v>51</v>
+      <c r="C291" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D291" t="s">
         <v>597</v>
       </c>
+      <c r="F291" t="s">
+        <v>34</v>
+      </c>
+      <c r="G291" t="s">
+        <v>35</v>
+      </c>
       <c r="H291" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D292" t="s">
         <v>599</v>
       </c>
-      <c r="C292" t="s">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="G292" t="s">
+        <v>35</v>
       </c>
       <c r="H292" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D293" t="s">
         <v>601</v>
       </c>
-      <c r="B293" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H293" t="s">
-        <v>98</v>
+        <v>176</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="B294" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="C294" s="1" t="s">
+        <v>255</v>
       </c>
       <c r="D294" t="s">
-        <v>599</v>
+        <v>603</v>
+      </c>
+      <c r="G294" t="s">
+        <v>240</v>
       </c>
       <c r="H294" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>604</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>255</v>
       </c>
       <c r="D295" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H295" t="s">
-        <v>263</v>
+        <v>31</v>
+      </c>
+      <c r="J295" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D296" t="s">
-        <v>237</v>
+        <v>607</v>
+      </c>
+      <c r="G296" t="s">
+        <v>240</v>
       </c>
       <c r="H296" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D297" t="s">
-        <v>607</v>
+        <v>609</v>
+      </c>
+      <c r="G297" t="s">
+        <v>240</v>
       </c>
       <c r="H297" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D298" t="s">
-        <v>193</v>
+        <v>611</v>
+      </c>
+      <c r="G298" t="s">
+        <v>240</v>
       </c>
       <c r="H298" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D299" t="s">
-        <v>205</v>
+        <v>613</v>
+      </c>
+      <c r="G299" t="s">
+        <v>240</v>
       </c>
       <c r="H299" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="D300" t="s">
-        <v>221</v>
+        <v>615</v>
       </c>
       <c r="H300" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D301" t="s">
-        <v>237</v>
+        <v>617</v>
+      </c>
+      <c r="G301" t="s">
+        <v>240</v>
       </c>
       <c r="H301" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D302" t="s">
-        <v>613</v>
+        <v>619</v>
+      </c>
+      <c r="G302" t="s">
+        <v>240</v>
       </c>
       <c r="H302" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="303" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D303" t="s">
-        <v>221</v>
+        <v>621</v>
+      </c>
+      <c r="G303" t="s">
+        <v>240</v>
       </c>
       <c r="H303" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D304" t="s">
-        <v>237</v>
+        <v>623</v>
+      </c>
+      <c r="G304" t="s">
+        <v>240</v>
       </c>
       <c r="H304" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D305" t="s">
-        <v>205</v>
+        <v>625</v>
+      </c>
+      <c r="G305" t="s">
+        <v>240</v>
       </c>
       <c r="H305" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D306" t="s">
-        <v>618</v>
+        <v>627</v>
+      </c>
+      <c r="G306" t="s">
+        <v>240</v>
       </c>
       <c r="H306" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="D307" t="s">
-        <v>205</v>
+        <v>629</v>
+      </c>
+      <c r="G307" t="s">
+        <v>35</v>
       </c>
       <c r="H307" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D308" t="s">
-        <v>205</v>
+        <v>631</v>
       </c>
       <c r="H308" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D309" t="s">
-        <v>622</v>
+        <v>633</v>
+      </c>
+      <c r="F309" t="s">
+        <v>34</v>
+      </c>
+      <c r="G309" t="s">
+        <v>35</v>
       </c>
       <c r="H309" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D310" t="s">
-        <v>221</v>
+        <v>635</v>
+      </c>
+      <c r="F310" t="s">
+        <v>34</v>
+      </c>
+      <c r="G310" t="s">
+        <v>35</v>
       </c>
       <c r="H310" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="311" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D311" t="s">
-        <v>240</v>
+        <v>637</v>
+      </c>
+      <c r="F311" t="s">
+        <v>34</v>
+      </c>
+      <c r="G311" t="s">
+        <v>35</v>
       </c>
       <c r="H311" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="312" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D312" t="s">
-        <v>240</v>
+        <v>639</v>
+      </c>
+      <c r="F312" t="s">
+        <v>34</v>
+      </c>
+      <c r="G312" t="s">
+        <v>35</v>
       </c>
       <c r="H312" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="313" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D313" t="s">
-        <v>221</v>
+        <v>641</v>
+      </c>
+      <c r="F313" t="s">
+        <v>34</v>
+      </c>
+      <c r="G313" t="s">
+        <v>35</v>
       </c>
       <c r="H313" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D314" t="s">
-        <v>628</v>
+        <v>643</v>
+      </c>
+      <c r="F314" t="s">
+        <v>34</v>
+      </c>
+      <c r="G314" t="s">
+        <v>35</v>
       </c>
       <c r="H314" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D315" t="s">
-        <v>231</v>
+        <v>645</v>
+      </c>
+      <c r="F315" t="s">
+        <v>34</v>
+      </c>
+      <c r="G315" t="s">
+        <v>35</v>
       </c>
       <c r="H315" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D316" t="s">
-        <v>240</v>
+        <v>647</v>
+      </c>
+      <c r="F316" t="s">
+        <v>34</v>
+      </c>
+      <c r="G316" t="s">
+        <v>35</v>
       </c>
       <c r="H316" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D317" t="s">
-        <v>231</v>
+        <v>649</v>
+      </c>
+      <c r="F317" t="s">
+        <v>34</v>
+      </c>
+      <c r="G317" t="s">
+        <v>35</v>
       </c>
       <c r="H317" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="318" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D318" t="s">
-        <v>240</v>
+        <v>651</v>
       </c>
       <c r="H318" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="319" spans="1:10" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D319" t="s">
-        <v>235</v>
+        <v>653</v>
+      </c>
+      <c r="F319" t="s">
+        <v>34</v>
+      </c>
+      <c r="G319" t="s">
+        <v>35</v>
       </c>
       <c r="H319" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D320" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="H320" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D321" t="s">
-        <v>235</v>
+        <v>657</v>
       </c>
       <c r="H321" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="322" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D322" t="s">
-        <v>235</v>
+        <v>659</v>
       </c>
       <c r="H322" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="323" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D323" t="s">
-        <v>231</v>
+        <v>661</v>
       </c>
       <c r="H323" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="C324" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C324" t="s">
         <v>26</v>
       </c>
       <c r="D324" t="s">
-        <v>640</v>
+        <v>662</v>
+      </c>
+      <c r="G324" t="s">
+        <v>240</v>
       </c>
       <c r="H324" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>663</v>
+      </c>
+      <c r="C325" t="s">
+        <v>26</v>
       </c>
       <c r="D325" t="s">
-        <v>642</v>
+        <v>664</v>
+      </c>
+      <c r="G325" t="s">
+        <v>35</v>
       </c>
       <c r="H325" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:10" ht="12.75">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="C326" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C326" t="s">
         <v>26</v>
       </c>
       <c r="D326" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
       <c r="H326" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>667</v>
+      </c>
+      <c r="C327" t="s">
+        <v>26</v>
       </c>
       <c r="D327" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="H327" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>669</v>
+      </c>
+      <c r="C328" t="s">
+        <v>26</v>
       </c>
       <c r="D328" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="H328" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="329" spans="1:10" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="C329" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C329" t="s">
         <v>26</v>
       </c>
       <c r="D329" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="H329" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="C330" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C330" t="s">
         <v>26</v>
       </c>
       <c r="D330" t="s">
-        <v>229</v>
+        <v>674</v>
       </c>
       <c r="H330" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:10" ht="12.75">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>675</v>
+      </c>
+      <c r="C331" t="s">
+        <v>26</v>
       </c>
       <c r="D331" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
       <c r="H331" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>677</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="C332" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C332" t="s">
         <v>26</v>
       </c>
       <c r="D332" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
       <c r="H332" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>680</v>
+      </c>
+      <c r="C333" t="s">
+        <v>26</v>
       </c>
       <c r="D333" t="s">
-        <v>657</v>
+        <v>681</v>
+      </c>
+      <c r="G333" t="s">
+        <v>35</v>
       </c>
       <c r="H333" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>39</v>
       </c>
     </row>
     <row r="334" spans="1:10" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D334" t="s">
-        <v>659</v>
+        <v>55</v>
       </c>
       <c r="H334" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="J334" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>660</v>
+        <v>683</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>249</v>
+        <v>49</v>
       </c>
       <c r="D335" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="H335" t="s">
-        <v>79</v>
+        <v>28</v>
+      </c>
+      <c r="J335" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>282</v>
+        <v>41</v>
       </c>
       <c r="D336" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="H336" t="s">
-        <v>284</v>
+        <v>28</v>
       </c>
     </row>
     <row r="337" spans="1:10" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="D337" t="s">
-        <v>665</v>
+        <v>546</v>
       </c>
       <c r="H337" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J337" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="D338" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="G338" t="s">
+        <v>688</v>
+      </c>
+      <c r="H338" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
+      <c r="A339" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D339" t="s">
+        <v>67</v>
+      </c>
+      <c r="H339" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="12.75">
+      <c r="A340" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D340" t="s">
+        <v>691</v>
+      </c>
+      <c r="H340" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="12.75">
+      <c r="A341" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D341" t="s">
+        <v>489</v>
+      </c>
+      <c r="H341" t="s">
         <v>31</v>
-      </c>
-[...52 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>693</v>
+      </c>
+      <c r="C342" t="s">
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>675</v>
+        <v>52</v>
       </c>
       <c r="H342" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="J342" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>676</v>
+        <v>694</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D343" t="s">
-        <v>677</v>
+        <v>50</v>
       </c>
       <c r="H343" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="J343" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>695</v>
+      </c>
+      <c r="C344" t="s">
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>679</v>
+        <v>52</v>
       </c>
       <c r="H344" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="345" spans="1:10" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>696</v>
+      </c>
+      <c r="C345" t="s">
+        <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>681</v>
+        <v>87</v>
       </c>
       <c r="H345" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="346" spans="1:10" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D346" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="H346" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="347" spans="1:10" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="D347" t="s">
-        <v>685</v>
+        <v>495</v>
       </c>
       <c r="H347" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J347" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>699</v>
+      </c>
+      <c r="C348" t="s">
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>687</v>
+        <v>87</v>
       </c>
       <c r="H348" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>53</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>700</v>
+      </c>
+      <c r="C349" t="s">
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>689</v>
+        <v>64</v>
       </c>
       <c r="H349" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="D350" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="H350" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>278</v>
+        <v>66</v>
       </c>
       <c r="D351" t="s">
-        <v>693</v>
+        <v>42</v>
       </c>
       <c r="H351" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>703</v>
+      </c>
+      <c r="C352" t="s">
+        <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>695</v>
+        <v>78</v>
       </c>
       <c r="H352" t="s">
-        <v>280</v>
+        <v>53</v>
       </c>
     </row>
     <row r="353" spans="1:10" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D353" t="s">
-        <v>697</v>
+        <v>58</v>
       </c>
       <c r="H353" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J353" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:8" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D354" t="s">
-        <v>699</v>
+        <v>84</v>
       </c>
       <c r="H354" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J354" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>706</v>
+      </c>
+      <c r="C355" t="s">
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>701</v>
+        <v>87</v>
       </c>
       <c r="H355" t="s">
-        <v>280</v>
+        <v>53</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>278</v>
+        <v>66</v>
       </c>
       <c r="D356" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="H356" t="s">
-        <v>280</v>
+        <v>28</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>708</v>
+      </c>
+      <c r="C357" t="s">
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>705</v>
+        <v>87</v>
       </c>
       <c r="H357" t="s">
-        <v>280</v>
+        <v>53</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>709</v>
+      </c>
+      <c r="C358" t="s">
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>707</v>
+        <v>544</v>
       </c>
       <c r="H358" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>278</v>
+        <v>66</v>
       </c>
       <c r="D359" t="s">
-        <v>709</v>
+        <v>62</v>
       </c>
       <c r="H359" t="s">
-        <v>280</v>
+        <v>31</v>
+      </c>
+      <c r="J359" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>711</v>
+      </c>
+      <c r="C360" t="s">
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>711</v>
+        <v>78</v>
       </c>
       <c r="H360" t="s">
-        <v>280</v>
+        <v>53</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C361" s="1" t="s">
-        <v>11</v>
+      <c r="C361" t="s">
+        <v>12</v>
       </c>
       <c r="D361" t="s">
+        <v>52</v>
+      </c>
+      <c r="H361" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="12.75">
+      <c r="A362" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="H361" t="s">
-[...4 lines deleted...]
-      <c r="A362" s="1" t="s">
+      <c r="C362" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D362" t="s">
+        <v>46</v>
+      </c>
+      <c r="H362" t="s">
+        <v>31</v>
+      </c>
+      <c r="J362" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="12.75">
+      <c r="A363" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="C362" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C363" s="1" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="D363" t="s">
-        <v>717</v>
+        <v>71</v>
       </c>
       <c r="H363" t="s">
-        <v>58</v>
+        <v>31</v>
+      </c>
+      <c r="J363" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D364" t="s">
+        <v>716</v>
+      </c>
+      <c r="H364" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="12.75">
+      <c r="A365" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D365" t="s">
         <v>718</v>
       </c>
-      <c r="C364" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A365" s="1" t="s">
+      <c r="H365" t="s">
+        <v>91</v>
+      </c>
+      <c r="J365" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="12.75">
+      <c r="A366" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="C365" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D365" t="s">
+      <c r="C366" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D366" t="s">
         <v>720</v>
       </c>
-      <c r="H365" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H366" t="s">
-        <v>280</v>
+        <v>31</v>
+      </c>
+      <c r="J366" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>413</v>
+        <v>118</v>
       </c>
       <c r="D367" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>157</v>
       </c>
       <c r="H367" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="368" spans="1:10" ht="12.75">
       <c r="A368" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D368" t="s">
+        <v>723</v>
+      </c>
+      <c r="H368" t="s">
+        <v>91</v>
+      </c>
+      <c r="J368" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="12.75">
+      <c r="A369" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D369" t="s">
         <v>725</v>
       </c>
-      <c r="C368" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H369" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="370" spans="1:10" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>413</v>
+        <v>89</v>
       </c>
       <c r="D370" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="H370" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="J370" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="371" spans="1:10" ht="12.75">
       <c r="A371" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D371" t="s">
+        <v>729</v>
+      </c>
+      <c r="H371" t="s">
+        <v>91</v>
+      </c>
+      <c r="J371" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="12.75">
+      <c r="A372" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="C371" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C372" s="1" t="s">
-        <v>413</v>
+        <v>98</v>
       </c>
       <c r="D372" t="s">
         <v>731</v>
       </c>
+      <c r="G372" t="s">
+        <v>35</v>
+      </c>
       <c r="H372" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D373" t="s">
         <v>733</v>
       </c>
-      <c r="C373" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D373" t="s">
+      <c r="H373" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="12.75">
+      <c r="A374" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="G373" t="s">
-[...7 lines deleted...]
-      <c r="A374" s="1" t="s">
+      <c r="C374" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D374" t="s">
         <v>735</v>
       </c>
-      <c r="C374" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H374" t="s">
-        <v>28</v>
+        <v>91</v>
+      </c>
+      <c r="J374" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D375" t="s">
         <v>737</v>
       </c>
-      <c r="C375" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D375" t="s">
+      <c r="G375" t="s">
+        <v>35</v>
+      </c>
+      <c r="H375" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
+      <c r="A376" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="G375" t="s">
-[...7 lines deleted...]
-      <c r="A376" s="1" t="s">
+      <c r="C376" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D376" t="s">
         <v>739</v>
       </c>
-      <c r="C376" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D376" t="s">
+      <c r="H376" t="s">
+        <v>91</v>
+      </c>
+      <c r="J376" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="12.75">
+      <c r="A377" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="G376" t="s">
-[...7 lines deleted...]
-      <c r="A377" s="1" t="s">
+      <c r="C377" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D377" t="s">
         <v>741</v>
       </c>
-      <c r="C377" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D377" t="s">
+      <c r="H377" t="s">
+        <v>91</v>
+      </c>
+      <c r="J377" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="12.75">
+      <c r="A378" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="H377" t="s">
-[...4 lines deleted...]
-      <c r="A378" s="1" t="s">
+      <c r="C378" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D378" t="s">
         <v>743</v>
       </c>
-      <c r="C378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D378" t="s">
+      <c r="H378" t="s">
+        <v>91</v>
+      </c>
+      <c r="J378" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="12.75">
+      <c r="A379" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="H378" t="s">
-[...4 lines deleted...]
-      <c r="A379" s="1" t="s">
+      <c r="C379" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D379" t="s">
         <v>745</v>
       </c>
-      <c r="C379" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H379" t="s">
-        <v>79</v>
+        <v>91</v>
+      </c>
+      <c r="J379" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>746</v>
+      </c>
+      <c r="C380" t="s">
+        <v>12</v>
       </c>
       <c r="D380" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H380" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D381" t="s">
+        <v>748</v>
+      </c>
+      <c r="H381" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="12.75">
+      <c r="A382" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="C381" s="1" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C382" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D382" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="H382" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J382" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D383" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>536</v>
       </c>
       <c r="H383" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>751</v>
+      </c>
+      <c r="C384" t="s">
+        <v>12</v>
       </c>
       <c r="D384" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="H384" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>752</v>
+      </c>
+      <c r="C385" t="s">
+        <v>12</v>
       </c>
       <c r="D385" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="H385" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D386" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>485</v>
       </c>
       <c r="H386" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J386" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D387" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>536</v>
       </c>
       <c r="H387" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>755</v>
+      </c>
+      <c r="C388" t="s">
+        <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="H388" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D389" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>757</v>
       </c>
       <c r="H389" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>767</v>
+        <v>758</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="D390" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>759</v>
       </c>
       <c r="H390" t="s">
-        <v>79</v>
+        <v>91</v>
+      </c>
+      <c r="J390" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>760</v>
+      </c>
+      <c r="C391" t="s">
+        <v>12</v>
       </c>
       <c r="D391" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="H391" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D392" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>762</v>
       </c>
       <c r="H392" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D393" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>764</v>
       </c>
       <c r="H393" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D394" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>766</v>
       </c>
       <c r="H394" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D395" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>768</v>
       </c>
       <c r="H395" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="D396" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>770</v>
       </c>
       <c r="H396" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="D397" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="H397" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:8" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D398" t="s">
-        <v>784</v>
+        <v>139</v>
       </c>
       <c r="H398" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J398" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="D399" t="s">
-        <v>786</v>
+        <v>145</v>
       </c>
       <c r="H399" t="s">
-        <v>98</v>
+        <v>82</v>
+      </c>
+      <c r="J399" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D400" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>776</v>
       </c>
       <c r="H400" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>789</v>
+        <v>777</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D401" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>778</v>
       </c>
       <c r="H401" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="402" spans="1:10" ht="12.75">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="D402" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>780</v>
       </c>
       <c r="H402" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>283</v>
       </c>
     </row>
     <row r="403" spans="1:10" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="D403" t="s">
-        <v>793</v>
-[...1 lines deleted...]
-      <c r="G403" t="s">
+        <v>163</v>
+      </c>
+      <c r="H403" t="s">
         <v>31</v>
       </c>
-      <c r="H403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J403" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:8" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D404" t="s">
-        <v>795</v>
-[...4 lines deleted...]
-      <c r="G404" t="s">
+        <v>163</v>
+      </c>
+      <c r="H404" t="s">
         <v>31</v>
       </c>
-      <c r="H404" t="s">
-[...3 lines deleted...]
-    <row r="405" spans="1:8" ht="12.75">
+      <c r="J404" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D405" t="s">
-        <v>797</v>
-[...4 lines deleted...]
-      <c r="G405" t="s">
+        <v>159</v>
+      </c>
+      <c r="H405" t="s">
         <v>31</v>
       </c>
-      <c r="H405" t="s">
-        <v>79</v>
+      <c r="J405" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D406" t="s">
-        <v>799</v>
-[...4 lines deleted...]
-      <c r="G406" t="s">
+        <v>785</v>
+      </c>
+      <c r="H406" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D407" t="s">
-        <v>801</v>
-[...4 lines deleted...]
-      <c r="G407" t="s">
+        <v>787</v>
+      </c>
+      <c r="H407" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="12.75">
+      <c r="A408" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D408" t="s">
+        <v>789</v>
+      </c>
+      <c r="H408" t="s">
         <v>31</v>
       </c>
-      <c r="H407" t="s">
-[...23 lines deleted...]
-    <row r="409" spans="1:8" ht="12.75">
+      <c r="J408" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="C409" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D409" t="s">
+        <v>791</v>
+      </c>
+      <c r="H409" t="s">
         <v>91</v>
       </c>
-      <c r="D409" t="s">
-[...9 lines deleted...]
-    <row r="410" spans="1:8" ht="12.75">
+      <c r="J409" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D410" t="s">
         <v>793</v>
       </c>
-      <c r="G410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H410" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J410" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="C411" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D411" t="s">
+        <v>795</v>
+      </c>
+      <c r="H411" t="s">
         <v>91</v>
       </c>
-      <c r="D411" t="s">
-[...9 lines deleted...]
-    <row r="412" spans="1:8" ht="12.75">
+      <c r="J411" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>807</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>796</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D412" t="s">
-        <v>505</v>
+        <v>797</v>
       </c>
       <c r="H412" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J412" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>798</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D413" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
       <c r="H413" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J413" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>800</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D414" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="H414" t="s">
-        <v>280</v>
+        <v>91</v>
+      </c>
+      <c r="J414" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>413</v>
+        <v>109</v>
       </c>
       <c r="D415" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>803</v>
       </c>
       <c r="H415" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>413</v>
+        <v>118</v>
       </c>
       <c r="D416" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>805</v>
       </c>
       <c r="H416" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D417" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>807</v>
       </c>
       <c r="H417" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="D418" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>809</v>
       </c>
       <c r="H418" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:8" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D419" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="H419" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J419" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>822</v>
+        <v>811</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D420" t="s">
-        <v>823</v>
+        <v>812</v>
       </c>
       <c r="H420" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>824</v>
+        <v>813</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D421" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>139</v>
       </c>
       <c r="H421" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J421" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>278</v>
+        <v>80</v>
       </c>
       <c r="D422" t="s">
-        <v>827</v>
+        <v>145</v>
       </c>
       <c r="H422" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J422" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>815</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>66</v>
       </c>
       <c r="D423" t="s">
-        <v>829</v>
+        <v>73</v>
       </c>
       <c r="H423" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J423" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>816</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D424" t="s">
-        <v>831</v>
+        <v>84</v>
       </c>
       <c r="H424" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J424" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>817</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D425" t="s">
-        <v>834</v>
+        <v>139</v>
       </c>
       <c r="H425" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J425" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>818</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D426" t="s">
-        <v>837</v>
+        <v>145</v>
       </c>
       <c r="H426" t="s">
-        <v>838</v>
+        <v>82</v>
+      </c>
+      <c r="J426" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>819</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D427" t="s">
-        <v>833</v>
+        <v>536</v>
       </c>
       <c r="H427" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>840</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>820</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D428" t="s">
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="H428" t="s">
-        <v>284</v>
+        <v>82</v>
+      </c>
+      <c r="J428" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>821</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D429" t="s">
-        <v>836</v>
+        <v>141</v>
       </c>
       <c r="H429" t="s">
-        <v>838</v>
+        <v>82</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>822</v>
+      </c>
+      <c r="C430" t="s">
+        <v>12</v>
       </c>
       <c r="D430" t="s">
-        <v>843</v>
+        <v>544</v>
       </c>
       <c r="H430" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>844</v>
+        <v>823</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D431" t="s">
-        <v>845</v>
+        <v>139</v>
       </c>
       <c r="H431" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J431" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>846</v>
+        <v>824</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D432" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="H432" t="s">
-        <v>13</v>
+        <v>82</v>
+      </c>
+      <c r="J432" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="D433" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="H433" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>850</v>
+        <v>826</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D434" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>536</v>
       </c>
       <c r="H434" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>852</v>
+        <v>827</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D435" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="H435" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>854</v>
+        <v>828</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D436" t="s">
-        <v>855</v>
+        <v>165</v>
       </c>
       <c r="H436" t="s">
-        <v>284</v>
+        <v>82</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>829</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="D437" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
       <c r="H437" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>831</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D438" t="s">
-        <v>860</v>
+        <v>141</v>
       </c>
       <c r="H438" t="s">
-        <v>535</v>
+        <v>82</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>861</v>
+        <v>832</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D439" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>143</v>
       </c>
       <c r="H439" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>863</v>
+        <v>833</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D440" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>149</v>
       </c>
       <c r="H440" t="s">
-        <v>28</v>
+        <v>82</v>
+      </c>
+      <c r="J440" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>865</v>
+        <v>834</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D441" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>165</v>
       </c>
       <c r="H441" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D442" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>836</v>
       </c>
       <c r="H442" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+      <c r="J442" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D443" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>149</v>
       </c>
       <c r="H443" t="s">
-        <v>28</v>
+        <v>82</v>
+      </c>
+      <c r="J443" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>871</v>
+        <v>838</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>413</v>
+        <v>80</v>
       </c>
       <c r="D444" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>165</v>
       </c>
       <c r="H444" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>873</v>
+        <v>839</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>282</v>
+        <v>80</v>
       </c>
       <c r="D445" t="s">
-        <v>874</v>
+        <v>143</v>
       </c>
       <c r="H445" t="s">
-        <v>284</v>
+        <v>82</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>875</v>
+        <v>840</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D446" t="s">
-        <v>876</v>
+        <v>841</v>
       </c>
       <c r="H446" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>877</v>
+        <v>842</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D447" t="s">
-        <v>878</v>
+        <v>143</v>
       </c>
       <c r="H447" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>879</v>
+        <v>843</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D448" t="s">
-        <v>880</v>
+        <v>143</v>
       </c>
       <c r="H448" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>881</v>
+        <v>844</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D449" t="s">
-        <v>882</v>
-[...4 lines deleted...]
-      <c r="G449" t="s">
+        <v>845</v>
+      </c>
+      <c r="H449" t="s">
         <v>31</v>
       </c>
-      <c r="H449" t="s">
-[...3 lines deleted...]
-    <row r="450" spans="1:8" ht="12.75">
+    </row>
+    <row r="450" spans="1:10" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>883</v>
+        <v>846</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D450" t="s">
-        <v>884</v>
-[...4 lines deleted...]
-      <c r="G450" t="s">
+        <v>149</v>
+      </c>
+      <c r="H450" t="s">
+        <v>82</v>
+      </c>
+      <c r="J450" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="12.75">
+      <c r="A451" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D451" t="s">
+        <v>497</v>
+      </c>
+      <c r="H451" t="s">
         <v>31</v>
       </c>
-      <c r="H450" t="s">
-[...16 lines deleted...]
-      <c r="G451" t="s">
+      <c r="J451" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="12.75">
+      <c r="A452" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D452" t="s">
+        <v>497</v>
+      </c>
+      <c r="H452" t="s">
         <v>31</v>
       </c>
-      <c r="H451" t="s">
-[...23 lines deleted...]
-    <row r="453" spans="1:8" ht="12.75">
+      <c r="J452" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>889</v>
+        <v>849</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D453" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="H453" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="J453" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>891</v>
+        <v>850</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D454" t="s">
-        <v>892</v>
-[...4 lines deleted...]
-      <c r="G454" t="s">
+        <v>851</v>
+      </c>
+      <c r="H454" t="s">
         <v>31</v>
       </c>
-      <c r="H454" t="s">
-[...3 lines deleted...]
-    <row r="455" spans="1:8" ht="12.75">
+    </row>
+    <row r="455" spans="1:10" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>893</v>
+        <v>852</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D455" t="s">
-        <v>894</v>
-[...4 lines deleted...]
-      <c r="G455" t="s">
+        <v>159</v>
+      </c>
+      <c r="H455" t="s">
         <v>31</v>
       </c>
-      <c r="H455" t="s">
-        <v>79</v>
+      <c r="J455" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>895</v>
+        <v>853</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D456" t="s">
-        <v>896</v>
-[...4 lines deleted...]
-      <c r="G456" t="s">
+        <v>497</v>
+      </c>
+      <c r="H456" t="s">
         <v>31</v>
       </c>
-      <c r="H456" t="s">
-[...3 lines deleted...]
-    <row r="457" spans="1:8" ht="12.75">
+    </row>
+    <row r="457" spans="1:10" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>897</v>
+        <v>854</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D457" t="s">
-        <v>898</v>
-[...4 lines deleted...]
-      <c r="G457" t="s">
+        <v>159</v>
+      </c>
+      <c r="H457" t="s">
         <v>31</v>
       </c>
-      <c r="H457" t="s">
-[...3 lines deleted...]
-    <row r="458" spans="1:8" ht="12.75">
+      <c r="J457" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>899</v>
+        <v>855</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D458" t="s">
-        <v>900</v>
+        <v>497</v>
       </c>
       <c r="H458" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J458" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>901</v>
+        <v>856</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>282</v>
+        <v>118</v>
       </c>
       <c r="D459" t="s">
-        <v>902</v>
+        <v>163</v>
       </c>
       <c r="H459" t="s">
-        <v>284</v>
+        <v>31</v>
+      </c>
+      <c r="J459" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>903</v>
+        <v>857</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D460" t="s">
-        <v>904</v>
-[...1 lines deleted...]
-      <c r="G460" t="s">
+        <v>858</v>
+      </c>
+      <c r="H460" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>905</v>
+        <v>859</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D461" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>187</v>
       </c>
       <c r="H461" t="s">
-        <v>528</v>
+        <v>188</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>907</v>
+        <v>860</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="D462" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>861</v>
       </c>
       <c r="H462" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>909</v>
+        <v>862</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="D463" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>863</v>
       </c>
       <c r="H463" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>911</v>
+        <v>864</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D464" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>865</v>
       </c>
       <c r="H464" t="s">
-        <v>79</v>
+        <v>176</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>913</v>
+        <v>866</v>
+      </c>
+      <c r="B465" t="s">
+        <v>867</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="D465" t="s">
-        <v>914</v>
+        <v>868</v>
       </c>
       <c r="H465" t="s">
-        <v>259</v>
+        <v>28</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>915</v>
+        <v>869</v>
+      </c>
+      <c r="B466" t="s">
+        <v>442</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D466" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>870</v>
       </c>
       <c r="H466" t="s">
-        <v>79</v>
+        <v>443</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>917</v>
+        <v>871</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D467" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>872</v>
       </c>
       <c r="G467" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H467" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>919</v>
+        <v>873</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D468" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>874</v>
       </c>
       <c r="G468" t="s">
+        <v>35</v>
+      </c>
+      <c r="H468" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" ht="12.75">
+      <c r="A469" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D469" t="s">
+        <v>876</v>
+      </c>
+      <c r="H469" t="s">
         <v>31</v>
       </c>
-      <c r="H468" t="s">
-[...16 lines deleted...]
-      <c r="G469" t="s">
+      <c r="J469" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="12.75">
+      <c r="A470" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D470" t="s">
+        <v>878</v>
+      </c>
+      <c r="H470" t="s">
         <v>31</v>
       </c>
-      <c r="H469" t="s">
-[...23 lines deleted...]
-        <v>20</v>
+      <c r="J470" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>879</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D471" t="s">
-        <v>927</v>
+        <v>880</v>
       </c>
       <c r="G471" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H471" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>881</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D472" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>882</v>
       </c>
       <c r="H472" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>883</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="D473" t="s">
-        <v>931</v>
+        <v>884</v>
       </c>
       <c r="H473" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>885</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D474" t="s">
-        <v>933</v>
+        <v>886</v>
+      </c>
+      <c r="F474" t="s">
+        <v>34</v>
+      </c>
+      <c r="G474" t="s">
+        <v>35</v>
       </c>
       <c r="H474" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>887</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D475" t="s">
-        <v>935</v>
+        <v>888</v>
+      </c>
+      <c r="F475" t="s">
+        <v>34</v>
+      </c>
+      <c r="G475" t="s">
+        <v>35</v>
       </c>
       <c r="H475" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>889</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D476" t="s">
-        <v>937</v>
+        <v>890</v>
+      </c>
+      <c r="F476" t="s">
+        <v>34</v>
+      </c>
+      <c r="G476" t="s">
+        <v>35</v>
       </c>
       <c r="H476" t="s">
-        <v>280</v>
+        <v>91</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>891</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D477" t="s">
-        <v>939</v>
+        <v>892</v>
+      </c>
+      <c r="F477" t="s">
+        <v>34</v>
+      </c>
+      <c r="G477" t="s">
+        <v>35</v>
       </c>
       <c r="H477" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>893</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D478" t="s">
-        <v>941</v>
+        <v>894</v>
+      </c>
+      <c r="F478" t="s">
+        <v>34</v>
+      </c>
+      <c r="G478" t="s">
+        <v>35</v>
       </c>
       <c r="H478" t="s">
-        <v>942</v>
+        <v>91</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>943</v>
+        <v>895</v>
+      </c>
+      <c r="B479" t="s">
+        <v>896</v>
       </c>
       <c r="C479" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>944</v>
+        <v>897</v>
       </c>
       <c r="H479" t="s">
-        <v>28</v>
+        <v>131</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>945</v>
+        <v>898</v>
+      </c>
+      <c r="B480" t="s">
+        <v>899</v>
       </c>
       <c r="C480" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>900</v>
       </c>
       <c r="H480" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:10" ht="12.75">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>902</v>
+      </c>
+      <c r="B481" t="s">
+        <v>896</v>
+      </c>
+      <c r="C481" t="s">
+        <v>12</v>
       </c>
       <c r="D481" t="s">
-        <v>138</v>
+        <v>896</v>
       </c>
       <c r="H481" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="482" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>903</v>
+      </c>
+      <c r="B482" t="s">
+        <v>174</v>
+      </c>
+      <c r="C482" t="s">
+        <v>12</v>
       </c>
       <c r="D482" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="H482" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>176</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>904</v>
+      </c>
+      <c r="B483" t="s">
+        <v>899</v>
+      </c>
+      <c r="C483" t="s">
+        <v>12</v>
       </c>
       <c r="D483" t="s">
-        <v>950</v>
+        <v>899</v>
       </c>
       <c r="H483" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:10" ht="12.75">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>951</v>
+        <v>905</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D484" t="s">
-        <v>202</v>
+        <v>906</v>
       </c>
       <c r="H484" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>283</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>952</v>
+        <v>907</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="D485" t="s">
-        <v>953</v>
+        <v>908</v>
       </c>
       <c r="H485" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>954</v>
+        <v>909</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="D486" t="s">
-        <v>149</v>
+        <v>910</v>
+      </c>
+      <c r="G486" t="s">
+        <v>35</v>
       </c>
       <c r="H486" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>955</v>
+        <v>911</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="D487" t="s">
-        <v>956</v>
+        <v>912</v>
+      </c>
+      <c r="G487" t="s">
+        <v>35</v>
       </c>
       <c r="H487" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>957</v>
+        <v>913</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="D488" t="s">
-        <v>175</v>
+        <v>914</v>
+      </c>
+      <c r="G488" t="s">
+        <v>35</v>
       </c>
       <c r="H488" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>915</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D489" t="s">
-        <v>135</v>
+        <v>916</v>
+      </c>
+      <c r="G489" t="s">
+        <v>35</v>
       </c>
       <c r="H489" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-    <row r="490" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>959</v>
+        <v>917</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="D490" t="s">
-        <v>133</v>
+        <v>918</v>
+      </c>
+      <c r="G490" t="s">
+        <v>35</v>
       </c>
       <c r="H490" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>919</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D491" t="s">
-        <v>135</v>
+        <v>920</v>
+      </c>
+      <c r="G491" t="s">
+        <v>35</v>
       </c>
       <c r="H491" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>921</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D492" t="s">
-        <v>167</v>
+        <v>922</v>
+      </c>
+      <c r="F492" t="s">
+        <v>34</v>
+      </c>
+      <c r="G492" t="s">
+        <v>35</v>
       </c>
       <c r="H492" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>962</v>
+        <v>923</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D493" t="s">
-        <v>950</v>
+        <v>924</v>
       </c>
       <c r="H493" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:10" ht="12.75">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>963</v>
+        <v>926</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>110</v>
+        <v>190</v>
       </c>
       <c r="D494" t="s">
-        <v>188</v>
+        <v>927</v>
+      </c>
+      <c r="F494" t="s">
+        <v>34</v>
       </c>
       <c r="H494" t="s">
         <v>28</v>
       </c>
-      <c r="J494" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>928</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D495" t="s">
-        <v>167</v>
+        <v>929</v>
+      </c>
+      <c r="F495" t="s">
+        <v>34</v>
       </c>
       <c r="H495" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>930</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D496" t="s">
-        <v>147</v>
+        <v>931</v>
+      </c>
+      <c r="F496" t="s">
+        <v>34</v>
       </c>
       <c r="H496" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>966</v>
+        <v>932</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="D497" t="s">
-        <v>953</v>
+        <v>933</v>
+      </c>
+      <c r="F497" t="s">
+        <v>34</v>
       </c>
       <c r="H497" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>967</v>
+        <v>934</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="D498" t="s">
-        <v>126</v>
+        <v>935</v>
       </c>
       <c r="H498" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>936</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>93</v>
       </c>
       <c r="D499" t="s">
-        <v>160</v>
+        <v>937</v>
+      </c>
+      <c r="G499" t="s">
+        <v>35</v>
       </c>
       <c r="H499" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>969</v>
+        <v>938</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>39</v>
+        <v>93</v>
       </c>
       <c r="D500" t="s">
-        <v>141</v>
+        <v>939</v>
+      </c>
+      <c r="G500" t="s">
+        <v>35</v>
       </c>
       <c r="H500" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="501" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>970</v>
+        <v>940</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D501" t="s">
-        <v>164</v>
+        <v>941</v>
       </c>
       <c r="H501" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>942</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="D502" t="s">
-        <v>167</v>
+        <v>943</v>
       </c>
       <c r="H502" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>972</v>
+        <v>944</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>39</v>
+        <v>255</v>
       </c>
       <c r="D503" t="s">
-        <v>953</v>
+        <v>878</v>
       </c>
       <c r="H503" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+      <c r="J503" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>945</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>255</v>
       </c>
       <c r="D504" t="s">
-        <v>167</v>
+        <v>605</v>
       </c>
       <c r="H504" t="s">
-        <v>136</v>
+        <v>31</v>
+      </c>
+      <c r="J504" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>946</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D505" t="s">
-        <v>200</v>
+        <v>947</v>
+      </c>
+      <c r="G505" t="s">
+        <v>35</v>
       </c>
       <c r="H505" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>975</v>
+        <v>948</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="D506" t="s">
-        <v>145</v>
+        <v>949</v>
+      </c>
+      <c r="G506" t="s">
+        <v>35</v>
       </c>
       <c r="H506" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>950</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D507" t="s">
-        <v>160</v>
+        <v>951</v>
+      </c>
+      <c r="G507" t="s">
+        <v>35</v>
       </c>
       <c r="H507" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>952</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D508" t="s">
-        <v>135</v>
+        <v>953</v>
+      </c>
+      <c r="G508" t="s">
+        <v>35</v>
       </c>
       <c r="H508" t="s">
-        <v>136</v>
+        <v>91</v>
+      </c>
+      <c r="J508" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="509" spans="1:10" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>978</v>
+        <v>954</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="D509" t="s">
-        <v>130</v>
+        <v>242</v>
+      </c>
+      <c r="G509" t="s">
+        <v>35</v>
       </c>
       <c r="H509" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="J509" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="510" spans="1:10" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>979</v>
+        <v>955</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="D510" t="s">
-        <v>153</v>
+        <v>956</v>
+      </c>
+      <c r="G510" t="s">
+        <v>35</v>
       </c>
       <c r="H510" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="J510" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>957</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="D511" t="s">
-        <v>160</v>
+        <v>958</v>
       </c>
       <c r="H511" t="s">
-        <v>136</v>
+        <v>176</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>981</v>
+        <v>959</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D512" t="s">
-        <v>982</v>
+        <v>960</v>
+      </c>
+      <c r="G512" t="s">
+        <v>35</v>
       </c>
       <c r="H512" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:10" ht="12.75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>983</v>
+        <v>961</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D513" t="s">
-        <v>162</v>
+        <v>962</v>
+      </c>
+      <c r="G513" t="s">
+        <v>35</v>
       </c>
       <c r="H513" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>436</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>984</v>
+        <v>963</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>42</v>
+        <v>190</v>
       </c>
       <c r="D514" t="s">
-        <v>191</v>
+        <v>964</v>
+      </c>
+      <c r="F514" t="s">
+        <v>34</v>
       </c>
       <c r="H514" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>965</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="D515" t="s">
-        <v>157</v>
+        <v>966</v>
+      </c>
+      <c r="F515" t="s">
+        <v>34</v>
       </c>
       <c r="H515" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>967</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D516" t="s">
-        <v>135</v>
+        <v>968</v>
+      </c>
+      <c r="G516" t="s">
+        <v>35</v>
       </c>
       <c r="H516" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>987</v>
+        <v>969</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D517" t="s">
-        <v>171</v>
+        <v>970</v>
       </c>
       <c r="H517" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>18</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>988</v>
+        <v>971</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D518" t="s">
-        <v>191</v>
+        <v>972</v>
+      </c>
+      <c r="F518" t="s">
+        <v>34</v>
+      </c>
+      <c r="G518" t="s">
+        <v>35</v>
       </c>
       <c r="H518" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>973</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="D519" t="s">
-        <v>147</v>
+        <v>953</v>
+      </c>
+      <c r="G519" t="s">
+        <v>35</v>
       </c>
       <c r="H519" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>990</v>
+        <v>974</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D520" t="s">
-        <v>991</v>
+        <v>956</v>
+      </c>
+      <c r="G520" t="s">
+        <v>35</v>
       </c>
       <c r="H520" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>992</v>
+        <v>975</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D521" t="s">
-        <v>162</v>
+        <v>473</v>
+      </c>
+      <c r="G521" t="s">
+        <v>35</v>
       </c>
       <c r="H521" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>993</v>
+        <v>976</v>
+      </c>
+      <c r="B522" t="s">
+        <v>264</v>
       </c>
       <c r="C522" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D522" t="s">
-        <v>147</v>
+        <v>264</v>
       </c>
       <c r="H522" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:10" ht="12.75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>977</v>
+      </c>
+      <c r="B523" t="s">
+        <v>978</v>
+      </c>
+      <c r="C523" t="s">
+        <v>12</v>
       </c>
       <c r="D523" t="s">
-        <v>208</v>
+        <v>978</v>
       </c>
       <c r="H523" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="524" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>979</v>
+      </c>
+      <c r="B524" t="s">
+        <v>980</v>
+      </c>
+      <c r="C524" t="s">
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>217</v>
+        <v>980</v>
       </c>
       <c r="H524" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="525" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>996</v>
+        <v>981</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>39</v>
+        <v>255</v>
       </c>
       <c r="D525" t="s">
-        <v>155</v>
+        <v>982</v>
+      </c>
+      <c r="G525" t="s">
+        <v>240</v>
       </c>
       <c r="H525" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="526" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D526" t="s">
-        <v>164</v>
+        <v>984</v>
+      </c>
+      <c r="G526" t="s">
+        <v>240</v>
       </c>
       <c r="H526" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="527" spans="1:10" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D527" t="s">
-        <v>208</v>
+        <v>986</v>
+      </c>
+      <c r="G527" t="s">
+        <v>35</v>
       </c>
       <c r="H527" t="s">
-        <v>44</v>
+        <v>436</v>
       </c>
       <c r="J527" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:10" ht="12.75">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D528" t="s">
-        <v>217</v>
+        <v>988</v>
+      </c>
+      <c r="G528" t="s">
+        <v>35</v>
       </c>
       <c r="H528" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="529" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="D529" t="s">
-        <v>208</v>
+        <v>990</v>
+      </c>
+      <c r="G529" t="s">
+        <v>35</v>
       </c>
       <c r="H529" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="530" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="D530" t="s">
-        <v>217</v>
+        <v>992</v>
       </c>
       <c r="H530" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>18</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D531" t="s">
-        <v>191</v>
+        <v>994</v>
+      </c>
+      <c r="G531" t="s">
+        <v>240</v>
       </c>
       <c r="H531" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="D532" t="s">
-        <v>171</v>
+        <v>996</v>
       </c>
       <c r="H532" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>131</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>997</v>
+      </c>
+      <c r="B533" t="s">
+        <v>978</v>
+      </c>
+      <c r="C533" t="s">
+        <v>12</v>
       </c>
       <c r="D533" t="s">
-        <v>193</v>
+        <v>998</v>
       </c>
       <c r="H533" t="s">
-        <v>44</v>
+        <v>131</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1005</v>
+        <v>999</v>
+      </c>
+      <c r="B534" t="s">
+        <v>980</v>
       </c>
       <c r="C534" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D534" t="s">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="H534" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:10" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D535" t="s">
-        <v>208</v>
+        <v>1002</v>
+      </c>
+      <c r="F535" t="s">
+        <v>34</v>
+      </c>
+      <c r="G535" t="s">
+        <v>35</v>
       </c>
       <c r="H535" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="536" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D536" t="s">
-        <v>217</v>
+        <v>1004</v>
+      </c>
+      <c r="F536" t="s">
+        <v>34</v>
+      </c>
+      <c r="G536" t="s">
+        <v>35</v>
       </c>
       <c r="H536" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D537" t="s">
         <v>1008</v>
       </c>
-      <c r="C537" s="1" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="F537" t="s">
+        <v>34</v>
+      </c>
+      <c r="G537" t="s">
+        <v>35</v>
       </c>
       <c r="H537" t="s">
-        <v>13</v>
+        <v>280</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="D538" t="s">
-        <v>191</v>
+        <v>1010</v>
       </c>
       <c r="H538" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D539" t="s">
-        <v>193</v>
+        <v>1012</v>
+      </c>
+      <c r="F539" t="s">
+        <v>34</v>
+      </c>
+      <c r="G539" t="s">
+        <v>35</v>
       </c>
       <c r="H539" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="D540" t="s">
-        <v>1012</v>
+        <v>1014</v>
+      </c>
+      <c r="F540" t="s">
+        <v>34</v>
+      </c>
+      <c r="G540" t="s">
+        <v>35</v>
       </c>
       <c r="H540" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D541" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1016</v>
       </c>
       <c r="H541" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D542" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="F542" t="s">
-        <v>19</v>
+        <v>34</v>
+      </c>
+      <c r="G542" t="s">
+        <v>35</v>
       </c>
       <c r="H542" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D543" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1020</v>
       </c>
       <c r="H543" t="s">
-        <v>20</v>
+        <v>176</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="D544" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="H544" t="s">
-        <v>28</v>
+        <v>303</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D545" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="H545" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D546" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>313</v>
       </c>
       <c r="H546" t="s">
-        <v>37</v>
+        <v>298</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D547" t="s">
-        <v>1026</v>
+        <v>313</v>
       </c>
       <c r="H547" t="s">
-        <v>98</v>
+        <v>298</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>249</v>
+        <v>109</v>
       </c>
       <c r="D548" t="s">
         <v>1028</v>
       </c>
       <c r="G548" t="s">
-        <v>31</v>
+        <v>240</v>
       </c>
       <c r="H548" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="D549" t="s">
         <v>1030</v>
       </c>
-      <c r="F549" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H549" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="D550" t="s">
         <v>1032</v>
       </c>
-      <c r="F550" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H550" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="D551" t="s">
         <v>1034</v>
       </c>
-      <c r="F551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H551" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="C552" t="s">
-        <v>51</v>
+      <c r="C552" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D552" t="s">
         <v>1036</v>
       </c>
       <c r="H552" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C553" t="s">
-        <v>51</v>
+      <c r="C553" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D553" t="s">
-        <v>60</v>
+        <v>1038</v>
       </c>
       <c r="H553" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1039</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D554" t="s">
-        <v>75</v>
+        <v>1040</v>
       </c>
       <c r="H554" t="s">
-        <v>53</v>
+        <v>303</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1041</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D555" t="s">
-        <v>52</v>
+        <v>1042</v>
+      </c>
+      <c r="G555" t="s">
+        <v>240</v>
       </c>
       <c r="H555" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1040</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1043</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D556" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="H556" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1045</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>109</v>
       </c>
       <c r="D557" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="H557" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D558" t="s">
-        <v>1045</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1048</v>
       </c>
       <c r="H558" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D559" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1050</v>
       </c>
       <c r="H559" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="D560" t="s">
-        <v>1049</v>
+        <v>1052</v>
+      </c>
+      <c r="F560" t="s">
+        <v>34</v>
       </c>
       <c r="H560" t="s">
-        <v>44</v>
+        <v>280</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>17</v>
+        <v>195</v>
       </c>
       <c r="D561" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="F561" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H561" t="s">
-        <v>79</v>
+        <v>280</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>282</v>
+        <v>195</v>
       </c>
       <c r="D562" t="s">
-        <v>1053</v>
+        <v>1056</v>
+      </c>
+      <c r="F562" t="s">
+        <v>34</v>
       </c>
       <c r="H562" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D563" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="H563" t="s">
-        <v>293</v>
+        <v>31</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D564" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="H564" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D565" t="s">
-        <v>303</v>
+        <v>1062</v>
+      </c>
+      <c r="G565" t="s">
+        <v>35</v>
       </c>
       <c r="H565" t="s">
-        <v>32</v>
+        <v>266</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="D566" t="s">
-        <v>303</v>
+        <v>1064</v>
       </c>
       <c r="H566" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D567" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="G567" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
       <c r="H567" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="D568" t="s">
-        <v>1063</v>
+        <v>1068</v>
+      </c>
+      <c r="F568" t="s">
+        <v>34</v>
       </c>
       <c r="H568" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>278</v>
+        <v>190</v>
       </c>
       <c r="D569" t="s">
-        <v>1065</v>
+        <v>1070</v>
+      </c>
+      <c r="F569" t="s">
+        <v>34</v>
       </c>
       <c r="H569" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>278</v>
+        <v>190</v>
       </c>
       <c r="D570" t="s">
-        <v>1067</v>
+        <v>1072</v>
+      </c>
+      <c r="F570" t="s">
+        <v>34</v>
       </c>
       <c r="H570" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1073</v>
+      </c>
+      <c r="C571" t="s">
+        <v>12</v>
       </c>
       <c r="D571" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="H571" t="s">
-        <v>98</v>
+        <v>363</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>1075</v>
+      </c>
+      <c r="C572" t="s">
+        <v>12</v>
       </c>
       <c r="D572" t="s">
-        <v>1071</v>
+        <v>369</v>
       </c>
       <c r="H572" t="s">
-        <v>98</v>
+        <v>363</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1076</v>
+      </c>
+      <c r="C573" t="s">
+        <v>12</v>
       </c>
       <c r="D573" t="s">
-        <v>1073</v>
+        <v>384</v>
       </c>
       <c r="H573" t="s">
-        <v>293</v>
+        <v>363</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1077</v>
+      </c>
+      <c r="C574" t="s">
+        <v>12</v>
       </c>
       <c r="D574" t="s">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>362</v>
       </c>
       <c r="H574" t="s">
-        <v>13</v>
+        <v>363</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1078</v>
+      </c>
+      <c r="C575" t="s">
+        <v>12</v>
       </c>
       <c r="D575" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H575" t="s">
-        <v>13</v>
+        <v>363</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1080</v>
+      </c>
+      <c r="C576" t="s">
+        <v>12</v>
       </c>
       <c r="D576" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="H576" t="s">
-        <v>13</v>
+        <v>363</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1082</v>
+      </c>
+      <c r="C577" t="s">
+        <v>12</v>
       </c>
       <c r="D577" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H577" t="s">
-        <v>13</v>
+        <v>363</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C578" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D578" t="s">
-        <v>1083</v>
+        <v>362</v>
       </c>
       <c r="H578" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C579" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D579" t="s">
-        <v>52</v>
+        <v>1086</v>
       </c>
       <c r="H579" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="C580" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D580" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="H580" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="C581" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D581" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H581" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C582" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D582" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="H582" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="C583" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D583" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="H583" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="C584" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D584" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H584" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C585" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D585" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="H585" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="C586" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D586" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="H586" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C587" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D587" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="H587" t="s">
-        <v>53</v>
+        <v>363</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="C588" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D588" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="H588" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1105</v>
+      </c>
+      <c r="B589" t="s">
+        <v>11</v>
+      </c>
+      <c r="C589" t="s">
+        <v>12</v>
       </c>
       <c r="D589" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="H589" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1106</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C590" t="s">
+        <v>12</v>
       </c>
       <c r="D590" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1107</v>
       </c>
       <c r="H590" t="s">
-        <v>79</v>
+        <v>266</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>1108</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C591" t="s">
+        <v>12</v>
       </c>
       <c r="D591" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1109</v>
       </c>
       <c r="H591" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>1110</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C592" t="s">
+        <v>12</v>
       </c>
       <c r="D592" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1111</v>
       </c>
       <c r="H592" t="s">
-        <v>79</v>
+        <v>266</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1112</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C593" t="s">
+        <v>12</v>
       </c>
       <c r="D593" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="H593" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1115</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C594" t="s">
+        <v>12</v>
       </c>
       <c r="D594" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="H594" t="s">
-        <v>98</v>
+        <v>266</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1118</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C595" t="s">
+        <v>12</v>
       </c>
       <c r="D595" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H595" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1119</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C596" t="s">
+        <v>12</v>
       </c>
       <c r="D596" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="H596" t="s">
-        <v>1119</v>
+        <v>266</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="C597" s="1" t="s">
-        <v>282</v>
+      <c r="C597" t="s">
+        <v>12</v>
       </c>
       <c r="D597" t="s">
         <v>1121</v>
       </c>
       <c r="H597" t="s">
-        <v>284</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MC4-HR25X-10-16"/>
-[...502 lines deleted...]
-    <hyperlink ref="A281" r:id="rId504" display="MCG22RHDX-15MB"/>
+    <hyperlink ref="A2" r:id="rId1" display="MUK-PLK2"/>
+    <hyperlink ref="A3" r:id="rId2" display="MUK-PLK9"/>
+    <hyperlink ref="A4" r:id="rId3" display="VZWSMART-PLK9"/>
+    <hyperlink ref="A5" r:id="rId4" display="CM-R78"/>
+    <hyperlink ref="A6" r:id="rId5" display="760258156-001"/>
+    <hyperlink ref="A7" r:id="rId6" display="MC-CG-SERIES"/>
+    <hyperlink ref="A8" r:id="rId7" display="MC-PK-SERIES"/>
+    <hyperlink ref="A9" r:id="rId8" display="PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId9" display="G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A11" r:id="rId10" display="MC-CP12M-12-96"/>
+    <hyperlink ref="C11" r:id="rId11" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A12" r:id="rId12" display="MC-CP14M-12-126"/>
+    <hyperlink ref="C12" r:id="rId13" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A13" r:id="rId14" display="MC-CP12S-12-126"/>
+    <hyperlink ref="C13" r:id="rId15" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A14" r:id="rId16" display="MC-CGA10M-B"/>
+    <hyperlink ref="C14" r:id="rId17" display="Variant of MC-CG-SERIES"/>
+    <hyperlink ref="A15" r:id="rId18" display="MC-DPM2-72"/>
+    <hyperlink ref="A16" r:id="rId19" display="MC-CGA12M-B"/>
+    <hyperlink ref="C16" r:id="rId20" display="Variant of MC-CG-SERIES"/>
+    <hyperlink ref="A17" r:id="rId21" display="MC-DPM2-84"/>
+    <hyperlink ref="A18" r:id="rId22" display="MC-CP14S-12-126"/>
+    <hyperlink ref="C18" r:id="rId23" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A19" r:id="rId24" display="MC-CP12S-B"/>
+    <hyperlink ref="C19" r:id="rId25" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A20" r:id="rId26" display="MC-CP14S-12-96"/>
+    <hyperlink ref="C20" r:id="rId27" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A21" r:id="rId28" display="MC-DPM35M-6-72"/>
+    <hyperlink ref="A22" r:id="rId29" display="MC-HP14M-12-96"/>
+    <hyperlink ref="C22" r:id="rId30" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A23" r:id="rId31" display="MC-DPM2-B"/>
+    <hyperlink ref="A24" r:id="rId32" display="MC-CP14S-B"/>
+    <hyperlink ref="C24" r:id="rId33" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A25" r:id="rId34" display="MC-CP14L-12-96"/>
+    <hyperlink ref="C25" r:id="rId35" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A26" r:id="rId36" display="MC-DPM3-B"/>
+    <hyperlink ref="A27" r:id="rId37" display="MC-DPM35M-6-96"/>
+    <hyperlink ref="A28" r:id="rId38" display="MC-DPM2M-6-72"/>
+    <hyperlink ref="A29" r:id="rId39" display="MC-K10S-12-72"/>
+    <hyperlink ref="C29" r:id="rId40" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A30" r:id="rId41" display="MC-K10L-9-96"/>
+    <hyperlink ref="C30" r:id="rId42" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A31" r:id="rId43" display="MC-K10S-12-96"/>
+    <hyperlink ref="C31" r:id="rId44" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A32" r:id="rId45" display="MC-DPM35-84"/>
+    <hyperlink ref="A33" r:id="rId46" display="MCG22-10M-12-126"/>
+    <hyperlink ref="C33" r:id="rId47" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A34" r:id="rId48" display="MCG23HDX-14M-9-96"/>
+    <hyperlink ref="C34" r:id="rId49" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A35" r:id="rId50" display="MCG22-14M-9-126"/>
+    <hyperlink ref="C35" r:id="rId51" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A36" r:id="rId52" display="MCG21HD-10M-9-96"/>
+    <hyperlink ref="C36" r:id="rId53" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A37" r:id="rId54" display="MCG23HDX-10M-9-96"/>
+    <hyperlink ref="C37" r:id="rId55" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A38" r:id="rId56" display="MCG23HDX-12M-9-126"/>
+    <hyperlink ref="C38" r:id="rId57" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A39" r:id="rId58" display="MCG23HDX-14M-12-96"/>
+    <hyperlink ref="C39" r:id="rId59" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A40" r:id="rId60" display="MCG23HDX-14M-12126"/>
+    <hyperlink ref="C40" r:id="rId61" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A41" r:id="rId62" display="MT-195-10U"/>
+    <hyperlink ref="C41" r:id="rId63" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A42" r:id="rId64" display="MT-195-12"/>
+    <hyperlink ref="C42" r:id="rId65" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A43" r:id="rId66" display="MT-195-12U"/>
+    <hyperlink ref="C43" r:id="rId67" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A44" r:id="rId68" display="MT-195-14"/>
+    <hyperlink ref="C44" r:id="rId69" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A45" r:id="rId70" display="MT-196"/>
+    <hyperlink ref="C45" r:id="rId71" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A46" r:id="rId72" display="MT-196-14"/>
+    <hyperlink ref="C46" r:id="rId73" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A47" r:id="rId74" display="MTC3752M3"/>
+    <hyperlink ref="C47" r:id="rId75" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A48" r:id="rId76" display="MTC3752M3HD"/>
+    <hyperlink ref="C48" r:id="rId77" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A49" r:id="rId78" display="MTC3984"/>
+    <hyperlink ref="C49" r:id="rId79" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A50" r:id="rId80" display="RK-36-3M"/>
+    <hyperlink ref="C50" r:id="rId81" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A51" r:id="rId82" display="RK-36-4L"/>
+    <hyperlink ref="C51" r:id="rId83" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A52" r:id="rId84" display="RK-60-3L"/>
+    <hyperlink ref="C52" r:id="rId85" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A53" r:id="rId86" display="RK-60-3S"/>
+    <hyperlink ref="C53" r:id="rId87" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A54" r:id="rId88" display="MC-K12S-9-96"/>
+    <hyperlink ref="C54" r:id="rId89" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A55" r:id="rId90" display="MC-K12M-9-96"/>
+    <hyperlink ref="C55" r:id="rId91" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A56" r:id="rId92" display="MC-K14M-12-96"/>
+    <hyperlink ref="C56" r:id="rId93" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A57" r:id="rId94" display="MC-K14L-12-72"/>
+    <hyperlink ref="C57" r:id="rId95" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A58" r:id="rId96" display="MC-PK12M-12-126"/>
+    <hyperlink ref="C58" r:id="rId97" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A59" r:id="rId98" display="MC-K14S-6-72"/>
+    <hyperlink ref="C59" r:id="rId99" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A60" r:id="rId100" display="MC-PK12M-12-96"/>
+    <hyperlink ref="C60" r:id="rId101" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A61" r:id="rId102" display="MC-K14L-12-96"/>
+    <hyperlink ref="C61" r:id="rId103" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A62" r:id="rId104" display="MC-K14S-6-96"/>
+    <hyperlink ref="C62" r:id="rId105" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A63" r:id="rId106" display="MC-PK12M-B"/>
+    <hyperlink ref="C63" r:id="rId107" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A64" r:id="rId108" display="MC-PK14M-12-96"/>
+    <hyperlink ref="C64" r:id="rId109" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A65" r:id="rId110" display="MC-PK14L-12-126"/>
+    <hyperlink ref="C65" r:id="rId111" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A66" r:id="rId112" display="MC-K14S-B"/>
+    <hyperlink ref="C66" r:id="rId113" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A67" r:id="rId114" display="MC-PK14S-12-126"/>
+    <hyperlink ref="C67" r:id="rId115" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A68" r:id="rId116" display="MC-K6M-6-72"/>
+    <hyperlink ref="C68" r:id="rId117" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A69" r:id="rId118" display="MC-PK14L-9-126"/>
+    <hyperlink ref="C69" r:id="rId119" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A70" r:id="rId120" display="MUK-SFK4"/>
+    <hyperlink ref="A71" r:id="rId121" display="MUK-PLK5Q"/>
+    <hyperlink ref="A72" r:id="rId122" display="MUK-PLK7Q"/>
+    <hyperlink ref="A73" r:id="rId123" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A74" r:id="rId124" display="MTC4074M6996"/>
+    <hyperlink ref="C74" r:id="rId125" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A75" r:id="rId126" display="MCG21HD-10M-B"/>
+    <hyperlink ref="C75" r:id="rId127" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A76" r:id="rId128" display="MCG21HD-12M-B"/>
+    <hyperlink ref="C76" r:id="rId129" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A77" r:id="rId130" display="MCG22HDX-12M-B"/>
+    <hyperlink ref="C77" r:id="rId131" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A78" r:id="rId132" display="TF-MSS-3"/>
+    <hyperlink ref="C78" r:id="rId133" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A79" r:id="rId134" display="MP-PP13M-12C-96"/>
+    <hyperlink ref="C79" r:id="rId135" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A80" r:id="rId136" display="MP-PP15M-15C-126"/>
+    <hyperlink ref="C80" r:id="rId137" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A81" r:id="rId138" display="MCG23RHDX-12M12126"/>
+    <hyperlink ref="C81" r:id="rId139" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A82" r:id="rId140" display="MCG23RHDX-12M996"/>
+    <hyperlink ref="C82" r:id="rId141" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A83" r:id="rId142" display="MCG23RHDX-14M12126"/>
+    <hyperlink ref="C83" r:id="rId143" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A84" r:id="rId144" display="MCG23HDX-10MB"/>
+    <hyperlink ref="C84" r:id="rId145" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A85" r:id="rId146" display="MCG23HDX-10M1296"/>
+    <hyperlink ref="C85" r:id="rId147" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A86" r:id="rId148" display="MCG23HDX-12M9120"/>
+    <hyperlink ref="C86" r:id="rId149" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A87" r:id="rId150" display="MCG23HDX-12M996"/>
+    <hyperlink ref="C87" r:id="rId151" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A88" r:id="rId152" display="MCG23HDX-12M1296"/>
+    <hyperlink ref="C88" r:id="rId153" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A89" r:id="rId154" display="MCG23HDX-14M12120"/>
+    <hyperlink ref="C89" r:id="rId155" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A90" r:id="rId156" display="MCG23HDX-14M1596"/>
+    <hyperlink ref="C90" r:id="rId157" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A91" r:id="rId158" display="MCG23HDX-12MB"/>
+    <hyperlink ref="C91" r:id="rId159" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A92" r:id="rId160" display="MCG23HDX-14MB"/>
+    <hyperlink ref="C92" r:id="rId161" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A93" r:id="rId162" display="MC-PK10-C"/>
+    <hyperlink ref="C93" r:id="rId163" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A94" r:id="rId164" display="MCG22HDX12-12-H10"/>
+    <hyperlink ref="C94" r:id="rId165" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A95" r:id="rId166" display="MCG22HDX14-15-WLL"/>
+    <hyperlink ref="C95" r:id="rId167" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A96" r:id="rId168" display="MCG22HDX12-15-WLL"/>
+    <hyperlink ref="C96" r:id="rId169" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A97" r:id="rId170" display="MC-KD12M-B"/>
+    <hyperlink ref="C97" r:id="rId171" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A98" r:id="rId172" display="MC-RM1050-4"/>
+    <hyperlink ref="C98" r:id="rId173" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A99" r:id="rId174" display="MCG22RHDX-11MB"/>
+    <hyperlink ref="C99" r:id="rId175" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A100" r:id="rId176" display="MC-KD14M-12-H10"/>
+    <hyperlink ref="C100" r:id="rId177" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A101" r:id="rId178" display="MC-KD14M-15-WLL"/>
+    <hyperlink ref="C101" r:id="rId179" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A102" r:id="rId180" display="PVS-050B-U"/>
+    <hyperlink ref="C102" r:id="rId181" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A103" r:id="rId182" display="MCG22HDX-12M12-126"/>
+    <hyperlink ref="C103" r:id="rId183" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A104" r:id="rId184" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A105" r:id="rId185" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A106" r:id="rId186" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A107" r:id="rId187" display="MTC9076M69M96"/>
+    <hyperlink ref="A108" r:id="rId188" display="MC-K6MHDX-9-96"/>
+    <hyperlink ref="A109" r:id="rId189" display="MC-PK12L4-12-96"/>
+    <hyperlink ref="C109" r:id="rId190" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A110" r:id="rId191" display="MC-PM10M-12C-H10"/>
+    <hyperlink ref="C110" r:id="rId192" display="Variant of ATLAS"/>
+    <hyperlink ref="A111" r:id="rId193" display="MC-PM12M-12C-H10"/>
+    <hyperlink ref="C111" r:id="rId194" display="Variant of ATLAS"/>
+    <hyperlink ref="A112" r:id="rId195" display="MC-PM12M-15C-WLL"/>
+    <hyperlink ref="C112" r:id="rId196" display="Variant of ATLAS"/>
+    <hyperlink ref="A113" r:id="rId197" display="MC-PK10-DSH"/>
+    <hyperlink ref="C113" r:id="rId198" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A114" r:id="rId199" display="MUK-MSK8"/>
+    <hyperlink ref="A115" r:id="rId200" display="MUK-PLK7"/>
+    <hyperlink ref="A116" r:id="rId201" display="MUK-PLK8"/>
+    <hyperlink ref="A117" r:id="rId202" display="MCG22RHDX-15M15120"/>
+    <hyperlink ref="C117" r:id="rId203" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A118" r:id="rId204" display="MCG22HDX-11M-B"/>
+    <hyperlink ref="C118" r:id="rId205" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A119" r:id="rId206" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="C119" r:id="rId207" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A120" r:id="rId208" display="SKA-TBK"/>
+    <hyperlink ref="C120" r:id="rId209" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A121" r:id="rId210" display="SA-B-001"/>
+    <hyperlink ref="C121" r:id="rId211" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A122" r:id="rId212" display="MCG22HDX15-12-H10"/>
+    <hyperlink ref="C122" r:id="rId213" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A123" r:id="rId214" display="MCG22HDX-11-9-120"/>
+    <hyperlink ref="C123" r:id="rId215" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A124" r:id="rId216" display="MC-KD8M-B"/>
+    <hyperlink ref="C124" r:id="rId217" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A125" r:id="rId218" display="MTC4092-1000"/>
+    <hyperlink ref="C125" r:id="rId219" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A126" r:id="rId220" display="RM-DM-4"/>
+    <hyperlink ref="C126" r:id="rId221" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A127" r:id="rId222" display="MC-KD8M-9-96"/>
+    <hyperlink ref="C127" r:id="rId223" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A128" r:id="rId224" display="SF-MONO-AMK-001"/>
+    <hyperlink ref="C128" r:id="rId225" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A129" r:id="rId226" display="MC-DPM-B"/>
+    <hyperlink ref="C129" r:id="rId227" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A130" r:id="rId228" display="MC-SA24-B"/>
+    <hyperlink ref="C130" r:id="rId229" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A131" r:id="rId230" display="MC-SA40-B"/>
+    <hyperlink ref="C131" r:id="rId231" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A132" r:id="rId232" display="MC-TR4-12"/>
+    <hyperlink ref="C132" r:id="rId233" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A133" r:id="rId234" display="MC-TR4-14"/>
+    <hyperlink ref="C133" r:id="rId235" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A134" r:id="rId236" display="MC-SA12-B"/>
+    <hyperlink ref="C134" r:id="rId237" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A135" r:id="rId238" display="RM-SS-L"/>
+    <hyperlink ref="C135" r:id="rId239" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A136" r:id="rId240" display="RM-SS-L2"/>
+    <hyperlink ref="C136" r:id="rId241" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A137" r:id="rId242" display="RM-SS-M"/>
+    <hyperlink ref="C137" r:id="rId243" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A138" r:id="rId244" display="RM-SS-M2"/>
+    <hyperlink ref="C138" r:id="rId245" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A139" r:id="rId246" display="MC-HR25X-10-12"/>
+    <hyperlink ref="C139" r:id="rId247" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A140" r:id="rId248" display="MC-HR25X-12-12"/>
+    <hyperlink ref="C140" r:id="rId249" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A141" r:id="rId250" display="MC-K6M-UK-3"/>
+    <hyperlink ref="C141" r:id="rId251" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A142" r:id="rId252" display="MC-K12M-UK-3"/>
+    <hyperlink ref="C142" r:id="rId253" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A143" r:id="rId254" display="MC-K10M-UK"/>
+    <hyperlink ref="C143" r:id="rId255" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A144" r:id="rId256" display="MC-K12M-UK"/>
+    <hyperlink ref="C144" r:id="rId257" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A145" r:id="rId258" display="MCHD-TR4-12"/>
+    <hyperlink ref="C145" r:id="rId259" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A146" r:id="rId260" display="MC-HR25X-8-9"/>
+    <hyperlink ref="C146" r:id="rId261" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A147" r:id="rId262" display="MC4-HR25X-10-B"/>
+    <hyperlink ref="C147" r:id="rId263" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A148" r:id="rId264" display="MC4-HR25X-10-16"/>
+    <hyperlink ref="C148" r:id="rId265" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A149" r:id="rId266" display="MC4-HR25X-12-16"/>
+    <hyperlink ref="C149" r:id="rId267" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A150" r:id="rId268" display="860678540-03"/>
+    <hyperlink ref="C150" r:id="rId269" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A151" r:id="rId270" display="860678540-09"/>
+    <hyperlink ref="C151" r:id="rId271" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A152" r:id="rId272" display="860678540-18"/>
+    <hyperlink ref="C152" r:id="rId273" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A153" r:id="rId274" display="MCHD-PK12S4-B"/>
+    <hyperlink ref="C153" r:id="rId275" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A154" r:id="rId276" display="SF-MONO-AMK4-001"/>
+    <hyperlink ref="C154" r:id="rId277" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A155" r:id="rId278" display="SF-MONO-AMK-002"/>
+    <hyperlink ref="C155" r:id="rId279" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A156" r:id="rId280" display="SF-MTI-AMK-001"/>
+    <hyperlink ref="C156" r:id="rId281" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A157" r:id="rId282" display="MTC3946HD"/>
+    <hyperlink ref="C157" r:id="rId283" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A158" r:id="rId284" display="MTC4074M101296"/>
+    <hyperlink ref="C158" r:id="rId285" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A159" r:id="rId286" display="MTC4107S3"/>
+    <hyperlink ref="C159" r:id="rId287" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A160" r:id="rId288" display="MP-PP15M-12C-120"/>
+    <hyperlink ref="C160" r:id="rId289" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A161" r:id="rId290" display="CM-60T-96"/>
+    <hyperlink ref="A162" r:id="rId291" display="CM-30D-96"/>
+    <hyperlink ref="A163" r:id="rId292" display="CM-SH30"/>
+    <hyperlink ref="A164" r:id="rId293" display="CM-30D-B"/>
+    <hyperlink ref="A165" r:id="rId294" display="CM-606-B"/>
+    <hyperlink ref="A166" r:id="rId295" display="CM-SH60"/>
+    <hyperlink ref="A167" r:id="rId296" display="CM-H30-B"/>
+    <hyperlink ref="A168" r:id="rId297" display="CM-SL30"/>
+    <hyperlink ref="A169" r:id="rId298" display="CM-60D-96"/>
+    <hyperlink ref="A170" r:id="rId299" display="CM-SL60"/>
+    <hyperlink ref="A171" r:id="rId300" display="CM-30S-96"/>
+    <hyperlink ref="A172" r:id="rId301" display="CM-60D-B"/>
+    <hyperlink ref="A173" r:id="rId302" display="CM-L30-B"/>
+    <hyperlink ref="A174" r:id="rId303" display="CM-L60-B"/>
+    <hyperlink ref="A175" r:id="rId304" display="CM-30T-96"/>
+    <hyperlink ref="A176" r:id="rId305" display="CM-60S-B"/>
+    <hyperlink ref="A177" r:id="rId306" display="CML-L60-B"/>
+    <hyperlink ref="A178" r:id="rId307" display="CML-H60-63"/>
+    <hyperlink ref="A179" r:id="rId308" display="CM-H60-63"/>
+    <hyperlink ref="A180" r:id="rId309" display="CML-30S-96"/>
+    <hyperlink ref="A181" r:id="rId310" display="MCG22HD-14M-12-126"/>
+    <hyperlink ref="C181" r:id="rId311" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A182" r:id="rId312" display="MCG22HD-14M-12-96"/>
+    <hyperlink ref="C182" r:id="rId313" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A183" r:id="rId314" display="MCG23RHDX-10M12120"/>
+    <hyperlink ref="C183" r:id="rId315" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A184" r:id="rId316" display="MCG23RHDX-10M12126"/>
+    <hyperlink ref="C184" r:id="rId317" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A185" r:id="rId318" display="TF-ST"/>
+    <hyperlink ref="C185" r:id="rId319" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A186" r:id="rId320" display="MCG23RHDX-14M996"/>
+    <hyperlink ref="C186" r:id="rId321" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A187" r:id="rId322" display="MCG22HD-10M-9-96"/>
+    <hyperlink ref="C187" r:id="rId323" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A188" r:id="rId324" display="MC-PM14M-12C-96"/>
+    <hyperlink ref="C188" r:id="rId325" display="Variant of ATLAS"/>
+    <hyperlink ref="A189" r:id="rId326" display="MC-PM12M-BC"/>
+    <hyperlink ref="C189" r:id="rId327" display="Variant of ATLAS"/>
+    <hyperlink ref="A190" r:id="rId328" display="MC-PM10M-12C-96"/>
+    <hyperlink ref="C190" r:id="rId329" display="Variant of ATLAS"/>
+    <hyperlink ref="A191" r:id="rId330" display="MC-PM10M-12C-126"/>
+    <hyperlink ref="C191" r:id="rId331" display="Variant of ATLAS"/>
+    <hyperlink ref="A192" r:id="rId332" display="SA-B278"/>
+    <hyperlink ref="C192" r:id="rId333" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A193" r:id="rId334" display="MTC3397U"/>
+    <hyperlink ref="C193" r:id="rId335" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A194" r:id="rId336" display="MTC3792U"/>
+    <hyperlink ref="C194" r:id="rId337" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A195" r:id="rId338" display="MC-S10M-12-96"/>
+    <hyperlink ref="C195" r:id="rId339" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A196" r:id="rId340" display="MP-PP13M-B"/>
+    <hyperlink ref="C196" r:id="rId341" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A197" r:id="rId342" display="TF-MSS-4"/>
+    <hyperlink ref="C197" r:id="rId343" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A198" r:id="rId344" display="MCG23RHDX-10MB"/>
+    <hyperlink ref="C198" r:id="rId345" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A199" r:id="rId346" display="SM-U2016HDG23"/>
+    <hyperlink ref="C199" r:id="rId347" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A200" r:id="rId348" display="MC-PM10M4-16-126"/>
+    <hyperlink ref="C200" r:id="rId349" display="Variant of ATLAS"/>
+    <hyperlink ref="A201" r:id="rId350" display="MC-PM12M4-16-96"/>
+    <hyperlink ref="C201" r:id="rId351" display="Variant of ATLAS"/>
+    <hyperlink ref="A202" r:id="rId352" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C202" r:id="rId353" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A203" r:id="rId354" display="MCHD-PK12L4-12-96"/>
+    <hyperlink ref="C203" r:id="rId355" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A204" r:id="rId356" display="MP-PP15M-15C-96"/>
+    <hyperlink ref="C204" r:id="rId357" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A205" r:id="rId358" display="MCG23RHDXL14M12126"/>
+    <hyperlink ref="C205" r:id="rId359" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A206" r:id="rId360" display="MCG23RHDXL-14M1296"/>
+    <hyperlink ref="C206" r:id="rId361" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A207" r:id="rId362" display="MCG23RHDXL-15M1296"/>
+    <hyperlink ref="C207" r:id="rId363" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A208" r:id="rId364" display="MCG23RHDXL-15M1596"/>
+    <hyperlink ref="C208" r:id="rId365" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A209" r:id="rId366" display="MCG23RHDXL15M15126"/>
+    <hyperlink ref="C209" r:id="rId367" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A210" r:id="rId368" display="MCG23RHDXL-11M9126"/>
+    <hyperlink ref="C210" r:id="rId369" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A211" r:id="rId370" display="MC-PM10M4-16-120"/>
+    <hyperlink ref="C211" r:id="rId371" display="Variant of ATLAS"/>
+    <hyperlink ref="A212" r:id="rId372" display="MC-PM12M4-16-120"/>
+    <hyperlink ref="C212" r:id="rId373" display="Variant of ATLAS"/>
+    <hyperlink ref="A213" r:id="rId374" display="MC-PM14M4-16-120"/>
+    <hyperlink ref="C213" r:id="rId375" display="Variant of ATLAS"/>
+    <hyperlink ref="A214" r:id="rId376" display="MP-PP13M4-B"/>
+    <hyperlink ref="C214" r:id="rId377" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A215" r:id="rId378" display="MP-PP15M4-B"/>
+    <hyperlink ref="C215" r:id="rId379" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A216" r:id="rId380" display="MC-PM12M-12-126"/>
+    <hyperlink ref="C216" r:id="rId381" display="Variant of ATLAS"/>
+    <hyperlink ref="A217" r:id="rId382" display="MCG22HDX14-4-126"/>
+    <hyperlink ref="C217" r:id="rId383" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A218" r:id="rId384" display="MCG23RHDX-15MB"/>
+    <hyperlink ref="C218" r:id="rId385" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A219" r:id="rId386" display="MC-RMHD-1245-3"/>
+    <hyperlink ref="C219" r:id="rId387" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A220" r:id="rId388" display="MT-195-12UHD"/>
+    <hyperlink ref="C220" r:id="rId389" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A221" r:id="rId390" display="MT-195-10HD"/>
+    <hyperlink ref="C221" r:id="rId391" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A222" r:id="rId392" display="MC-DPM3M-6-126"/>
+    <hyperlink ref="A223" r:id="rId393" display="MC-K10S-6-72"/>
+    <hyperlink ref="C223" r:id="rId394" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A224" r:id="rId395" display="MC-K12L-6-96"/>
+    <hyperlink ref="C224" r:id="rId396" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A225" r:id="rId397" display="MC-K10L-B"/>
+    <hyperlink ref="C225" r:id="rId398" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A226" r:id="rId399" display="MC-HP12S-12-96"/>
+    <hyperlink ref="C226" r:id="rId400" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A227" r:id="rId401" display="MC-DPM35-96"/>
+    <hyperlink ref="A228" r:id="rId402" display="MC-K10L-12-72"/>
+    <hyperlink ref="C228" r:id="rId403" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A229" r:id="rId404" display="MC-K12L-B"/>
+    <hyperlink ref="C229" r:id="rId405" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A230" r:id="rId406" display="MC-HP14L-12-126"/>
+    <hyperlink ref="C230" r:id="rId407" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A231" r:id="rId408" display="MC-PK12S-9-72"/>
+    <hyperlink ref="C231" r:id="rId409" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A232" r:id="rId410" display="MC-PK14L-9-72"/>
+    <hyperlink ref="C232" r:id="rId411" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A233" r:id="rId412" display="MC-PK12S-9-96"/>
+    <hyperlink ref="C233" r:id="rId413" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A234" r:id="rId414" display="MC-PK8-C"/>
+    <hyperlink ref="C234" r:id="rId415" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A235" r:id="rId416" display="MC-PK12S-B"/>
+    <hyperlink ref="C235" r:id="rId417" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A236" r:id="rId418" display="MC-PK14S-9-72"/>
+    <hyperlink ref="C236" r:id="rId419" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A237" r:id="rId420" display="MCG21HD-12M-12-126"/>
+    <hyperlink ref="C237" r:id="rId421" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A238" r:id="rId422" display="MCG22-12M-9-126"/>
+    <hyperlink ref="C238" r:id="rId423" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A239" r:id="rId424" display="MC-PK14S-9-96"/>
+    <hyperlink ref="C239" r:id="rId425" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A240" r:id="rId426" display="MC-RM1550-3"/>
+    <hyperlink ref="C240" r:id="rId427" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A241" r:id="rId428" display="MC-PK14L4-B"/>
+    <hyperlink ref="C241" r:id="rId429" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A242" r:id="rId430" display="MCG21HD-12M-12-96"/>
+    <hyperlink ref="C242" r:id="rId431" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A243" r:id="rId432" display="MC-RM3060-3"/>
+    <hyperlink ref="C243" r:id="rId433" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A244" r:id="rId434" display="MCG22-14M-12-126"/>
+    <hyperlink ref="C244" r:id="rId435" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A245" r:id="rId436" display="MCG21HD-10M-12-126"/>
+    <hyperlink ref="C245" r:id="rId437" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A246" r:id="rId438" display="MC-RM3060-4"/>
+    <hyperlink ref="C246" r:id="rId439" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A247" r:id="rId440" display="MCG21HD-12M-9-96"/>
+    <hyperlink ref="C247" r:id="rId441" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A248" r:id="rId442" display="MCG23HDX-10M-12-96"/>
+    <hyperlink ref="C248" r:id="rId443" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A249" r:id="rId444" display="MC-DPM2M-6-B"/>
+    <hyperlink ref="A250" r:id="rId445" display="MC-K12L-9-72"/>
+    <hyperlink ref="C250" r:id="rId446" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A251" r:id="rId447" display="MC-DPM3M-6-72"/>
+    <hyperlink ref="A252" r:id="rId448" display="MC-HP12S-B"/>
+    <hyperlink ref="C252" r:id="rId449" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A253" r:id="rId450" display="MC-K10S-9-72"/>
+    <hyperlink ref="C253" r:id="rId451" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A254" r:id="rId452" display="MC-DPM3M-6-84"/>
+    <hyperlink ref="A255" r:id="rId453" display="MC-K10L-12-96"/>
+    <hyperlink ref="C255" r:id="rId454" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A256" r:id="rId455" display="MC-K10M-6-72"/>
+    <hyperlink ref="C256" r:id="rId456" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A257" r:id="rId457" display="MC-K12M-12-72"/>
+    <hyperlink ref="C257" r:id="rId458" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A258" r:id="rId459" display="MC-K10S-B"/>
+    <hyperlink ref="C258" r:id="rId460" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A259" r:id="rId461" display="MC-K10M-6-96"/>
+    <hyperlink ref="C259" r:id="rId462" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A260" r:id="rId463" display="MC-K12L-12-72"/>
+    <hyperlink ref="C260" r:id="rId464" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A261" r:id="rId465" display="MC-K12M-12-96"/>
+    <hyperlink ref="C261" r:id="rId466" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A262" r:id="rId467" display="MC-DPM3M-6-B"/>
+    <hyperlink ref="A263" r:id="rId468" display="MC-HP14L-B"/>
+    <hyperlink ref="C263" r:id="rId469" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A264" r:id="rId470" display="MC-K10L-6-96"/>
+    <hyperlink ref="C264" r:id="rId471" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A265" r:id="rId472" display="MC-K14M-9-96"/>
+    <hyperlink ref="C265" r:id="rId473" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A266" r:id="rId474" display="MC-K12L-6-72"/>
+    <hyperlink ref="C266" r:id="rId475" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A267" r:id="rId476" display="MC-K12S-9-72"/>
+    <hyperlink ref="C267" r:id="rId477" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A268" r:id="rId478" display="MC-K14L-B"/>
+    <hyperlink ref="C268" r:id="rId479" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A269" r:id="rId480" display="MC-K10M-B"/>
+    <hyperlink ref="C269" r:id="rId481" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A270" r:id="rId482" display="RR-RM1560"/>
+    <hyperlink ref="C270" r:id="rId483" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A271" r:id="rId484" display="SA-B10"/>
+    <hyperlink ref="C271" r:id="rId485" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A272" r:id="rId486" display="SA-B12"/>
+    <hyperlink ref="C272" r:id="rId487" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A273" r:id="rId488" display="MCG23RHDXL-13MB"/>
+    <hyperlink ref="C273" r:id="rId489" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A274" r:id="rId490" display="MCG23RHDXL-14MB"/>
+    <hyperlink ref="C274" r:id="rId491" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A275" r:id="rId492" display="MC-HP14M-12-96-HD"/>
+    <hyperlink ref="C275" r:id="rId493" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A276" r:id="rId494" display="MC-PK10-B"/>
+    <hyperlink ref="C276" r:id="rId495" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A277" r:id="rId496" display="MC-PM12-B"/>
+    <hyperlink ref="C277" r:id="rId497" display="Variant of ATLAS"/>
+    <hyperlink ref="A278" r:id="rId498" display="MC-PM12M-12-96"/>
+    <hyperlink ref="C278" r:id="rId499" display="Variant of ATLAS"/>
+    <hyperlink ref="A279" r:id="rId500" display="MP-PP15M4-16C-120"/>
+    <hyperlink ref="C279" r:id="rId501" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A280" r:id="rId502" display="MP-PP15M4-20C-120"/>
+    <hyperlink ref="C280" r:id="rId503" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A281" r:id="rId504" display="MCG23RHDX-14M12120"/>
     <hyperlink ref="C281" r:id="rId505" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A282" r:id="rId506" display="MCG22RHDX-11M9120"/>
+    <hyperlink ref="A282" r:id="rId506" display="MCG23RHDX-14M1596"/>
     <hyperlink ref="C282" r:id="rId507" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A283" r:id="rId508" display="MCG22RHDX-15M15120"/>
+    <hyperlink ref="A283" r:id="rId508" display="MCG23RHDX-14M15120"/>
     <hyperlink ref="C283" r:id="rId509" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A284" r:id="rId510" display="MCG22HDX-11M-B"/>
+    <hyperlink ref="A284" r:id="rId510" display="MCG22RHDX-15MB"/>
     <hyperlink ref="C284" r:id="rId511" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A285" r:id="rId512" display="MCG22HDX-15M-B"/>
+    <hyperlink ref="A285" r:id="rId512" display="MCG22RHDX-11M9120"/>
     <hyperlink ref="C285" r:id="rId513" display="Variant of PIM-GUARD-MOUNTS"/>
-    <hyperlink ref="A286" r:id="rId514" display="VZWSMART-PLK1"/>
-[...558 lines deleted...]
-    <hyperlink ref="C597" r:id="rId1073" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A286" r:id="rId514" display="MCG23RHDX-10M9126"/>
+    <hyperlink ref="C286" r:id="rId515" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A287" r:id="rId516" display="MCG23RHDX-12MB"/>
+    <hyperlink ref="C287" r:id="rId517" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A288" r:id="rId518" display="MCG23RHDX-14MB"/>
+    <hyperlink ref="C288" r:id="rId519" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A289" r:id="rId520" display="MCG23RHDX-12M15120"/>
+    <hyperlink ref="C289" r:id="rId521" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A290" r:id="rId522" display="MCG23RHDX-12M9126"/>
+    <hyperlink ref="C290" r:id="rId523" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A291" r:id="rId524" display="MCG23RHDX-14M9126"/>
+    <hyperlink ref="C291" r:id="rId525" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A292" r:id="rId526" display="MCG23HDX-10M996"/>
+    <hyperlink ref="C292" r:id="rId527" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A293" r:id="rId528" display="MC-RM1550-3D"/>
+    <hyperlink ref="C293" r:id="rId529" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A294" r:id="rId530" display="MC-PM10M-BC"/>
+    <hyperlink ref="C294" r:id="rId531" display="Variant of ATLAS"/>
+    <hyperlink ref="A295" r:id="rId532" display="MC-PM14M-12-126"/>
+    <hyperlink ref="C295" r:id="rId533" display="Variant of ATLAS"/>
+    <hyperlink ref="A296" r:id="rId534" display="MC-PM14M-BC"/>
+    <hyperlink ref="C296" r:id="rId535" display="Variant of ATLAS"/>
+    <hyperlink ref="A297" r:id="rId536" display="MC-PM14M-12C-126"/>
+    <hyperlink ref="C297" r:id="rId537" display="Variant of ATLAS"/>
+    <hyperlink ref="A298" r:id="rId538" display="MC-PM12M-12C-96"/>
+    <hyperlink ref="C298" r:id="rId539" display="Variant of ATLAS"/>
+    <hyperlink ref="A299" r:id="rId540" display="MC-PM12M-12C-126"/>
+    <hyperlink ref="C299" r:id="rId541" display="Variant of ATLAS"/>
+    <hyperlink ref="A300" r:id="rId542" display="VSRC-MM-1550"/>
+    <hyperlink ref="C300" r:id="rId543" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A301" r:id="rId544" display="MC-PM10M4-B"/>
+    <hyperlink ref="C301" r:id="rId545" display="Variant of ATLAS"/>
+    <hyperlink ref="A302" r:id="rId546" display="MC-PM12M4-B"/>
+    <hyperlink ref="C302" r:id="rId547" display="Variant of ATLAS"/>
+    <hyperlink ref="A303" r:id="rId548" display="MC-PM10M4-16-96"/>
+    <hyperlink ref="C303" r:id="rId549" display="Variant of ATLAS"/>
+    <hyperlink ref="A304" r:id="rId550" display="MC-PM12M4-16-126"/>
+    <hyperlink ref="C304" r:id="rId551" display="Variant of ATLAS"/>
+    <hyperlink ref="A305" r:id="rId552" display="MC-PM14M4-16-96"/>
+    <hyperlink ref="C305" r:id="rId553" display="Variant of ATLAS"/>
+    <hyperlink ref="A306" r:id="rId554" display="MC-PM14M4-16-126"/>
+    <hyperlink ref="C306" r:id="rId555" display="Variant of ATLAS"/>
+    <hyperlink ref="A307" r:id="rId556" display="MCG23HDX-14M15120"/>
+    <hyperlink ref="C307" r:id="rId557" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A308" r:id="rId558" display="MCHD-PK14L4-12-96"/>
+    <hyperlink ref="C308" r:id="rId559" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A309" r:id="rId560" display="MCG23RHDXL12M12126"/>
+    <hyperlink ref="C309" r:id="rId561" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A310" r:id="rId562" display="MCG23RHDXL-12M1296"/>
+    <hyperlink ref="C310" r:id="rId563" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A311" r:id="rId564" display="MCG23RHDXL-13M1296"/>
+    <hyperlink ref="C311" r:id="rId565" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A312" r:id="rId566" display="MCG23RHDXL13M12126"/>
+    <hyperlink ref="C312" r:id="rId567" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A313" r:id="rId568" display="MCG23RHDXL15M12126"/>
+    <hyperlink ref="C313" r:id="rId569" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A314" r:id="rId570" display="MCG23RHDXL-11M996"/>
+    <hyperlink ref="C314" r:id="rId571" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A315" r:id="rId572" display="MCG23RHDXL-11MB"/>
+    <hyperlink ref="C315" r:id="rId573" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A316" r:id="rId574" display="MCG23RHDXL-12MB"/>
+    <hyperlink ref="C316" r:id="rId575" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A317" r:id="rId576" display="MCG23RHDXL-15MB"/>
+    <hyperlink ref="C317" r:id="rId577" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A318" r:id="rId578" display="MTC3619"/>
+    <hyperlink ref="C318" r:id="rId579" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A319" r:id="rId580" display="MCG23RHDX-12M1296"/>
+    <hyperlink ref="C319" r:id="rId581" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A320" r:id="rId582" display="MT-195-10UHD"/>
+    <hyperlink ref="C320" r:id="rId583" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A321" r:id="rId584" display="MT-195-14UHD"/>
+    <hyperlink ref="C321" r:id="rId585" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A322" r:id="rId586" display="MT-195-14HD"/>
+    <hyperlink ref="C322" r:id="rId587" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A323" r:id="rId588" display="MT-195-12HD"/>
+    <hyperlink ref="C323" r:id="rId589" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A324" r:id="rId590" display="ATLAS"/>
+    <hyperlink ref="A325" r:id="rId591" display="G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A326" r:id="rId592" display="MC-CP-SERIES"/>
+    <hyperlink ref="A327" r:id="rId593" display="MC-HP-SERIES"/>
+    <hyperlink ref="A328" r:id="rId594" display="MC-K-SERIES"/>
+    <hyperlink ref="A329" r:id="rId595" display="MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A330" r:id="rId596" display="RING-MOUNTS"/>
+    <hyperlink ref="A331" r:id="rId597" display="MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A332" r:id="rId598" display="MP-PP-SERIES"/>
+    <hyperlink ref="A333" r:id="rId599" display="G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A334" r:id="rId600" display="MC-CGB12M-B"/>
+    <hyperlink ref="C334" r:id="rId601" display="Variant of MC-CG-SERIES"/>
+    <hyperlink ref="A335" r:id="rId602" display="MC-CGC12M-B"/>
+    <hyperlink ref="C335" r:id="rId603" display="Variant of MC-CG-SERIES"/>
+    <hyperlink ref="A336" r:id="rId604" display="MC-CP12M-12-126"/>
+    <hyperlink ref="C336" r:id="rId605" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A337" r:id="rId606" display="MC-CP14L-B"/>
+    <hyperlink ref="C337" r:id="rId607" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A338" r:id="rId608" display="MC-CP12M-B"/>
+    <hyperlink ref="C338" r:id="rId609" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A339" r:id="rId610" display="MC-CP14M-12-96"/>
+    <hyperlink ref="C339" r:id="rId611" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A340" r:id="rId612" display="MC-CP14M-B"/>
+    <hyperlink ref="C340" r:id="rId613" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A341" r:id="rId614" display="MC-CP12S-12-96"/>
+    <hyperlink ref="C341" r:id="rId615" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A342" r:id="rId616" display="MC-DPM3-72"/>
+    <hyperlink ref="A343" r:id="rId617" display="MC-CGB10M-B"/>
+    <hyperlink ref="C343" r:id="rId618" display="Variant of MC-CG-SERIES"/>
+    <hyperlink ref="A344" r:id="rId619" display="MC-DPM2-96"/>
+    <hyperlink ref="A345" r:id="rId620" display="MC-DPM3-84"/>
+    <hyperlink ref="A346" r:id="rId621" display="MC-HP12M-12-126"/>
+    <hyperlink ref="C346" r:id="rId622" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A347" r:id="rId623" display="MC-CP14L-12-126"/>
+    <hyperlink ref="C347" r:id="rId624" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A348" r:id="rId625" display="MC-DPM3-96"/>
+    <hyperlink ref="A349" r:id="rId626" display="MC-DPM35M-6-84"/>
+    <hyperlink ref="A350" r:id="rId627" display="MC-HP14M-B"/>
+    <hyperlink ref="C350" r:id="rId628" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A351" r:id="rId629" display="MC-HP12M-12-96"/>
+    <hyperlink ref="C351" r:id="rId630" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A352" r:id="rId631" display="MC-DPM2M-6-126"/>
+    <hyperlink ref="A353" r:id="rId632" display="MC-HP14S-12-126"/>
+    <hyperlink ref="C353" r:id="rId633" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A354" r:id="rId634" display="MC-K10L-9-72"/>
+    <hyperlink ref="C354" r:id="rId635" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A355" r:id="rId636" display="MC-DPM35-126"/>
+    <hyperlink ref="A356" r:id="rId637" display="MC-HP12M-B"/>
+    <hyperlink ref="C356" r:id="rId638" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A357" r:id="rId639" display="MC-DPM35-72"/>
+    <hyperlink ref="A358" r:id="rId640" display="MC-DPM35M-6-B"/>
+    <hyperlink ref="A359" r:id="rId641" display="MC-HP14S-12-96"/>
+    <hyperlink ref="C359" r:id="rId642" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A360" r:id="rId643" display="MC-DPM2M-6-84"/>
+    <hyperlink ref="A361" r:id="rId644" display="MC-DPM2-126"/>
+    <hyperlink ref="A362" r:id="rId645" display="MC-HP12S-12-126"/>
+    <hyperlink ref="C362" r:id="rId646" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A363" r:id="rId647" display="MC-HP14S-B"/>
+    <hyperlink ref="C363" r:id="rId648" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A364" r:id="rId649" display="MC-RM1030-4"/>
+    <hyperlink ref="C364" r:id="rId650" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A365" r:id="rId651" display="MCG22-12M-9-96"/>
+    <hyperlink ref="C365" r:id="rId652" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A366" r:id="rId653" display="MC-PK14S-B"/>
+    <hyperlink ref="C366" r:id="rId654" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A367" r:id="rId655" display="MC-PK14M-12-126"/>
+    <hyperlink ref="C367" r:id="rId656" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A368" r:id="rId657" display="MCG21HD-12M-9-126"/>
+    <hyperlink ref="C368" r:id="rId658" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A369" r:id="rId659" display="MC-PK14S4-B"/>
+    <hyperlink ref="C369" r:id="rId660" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A370" r:id="rId661" display="MCG22-14M-12-96"/>
+    <hyperlink ref="C370" r:id="rId662" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A371" r:id="rId663" display="MCG23HDX-14M-9-126"/>
+    <hyperlink ref="C371" r:id="rId664" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A372" r:id="rId665" display="MCG21HD-10M-12-96"/>
+    <hyperlink ref="C372" r:id="rId666" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A373" r:id="rId667" display="MC-RR1050-3"/>
+    <hyperlink ref="C373" r:id="rId668" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A374" r:id="rId669" display="MCG23HDX-10M-12126"/>
+    <hyperlink ref="C374" r:id="rId670" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A375" r:id="rId671" display="MCG21HD-10M-9-126"/>
+    <hyperlink ref="C375" r:id="rId672" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A376" r:id="rId673" display="MCG22-10M-12-96"/>
+    <hyperlink ref="C376" r:id="rId674" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A377" r:id="rId675" display="MCG22-14M-9-96"/>
+    <hyperlink ref="C377" r:id="rId676" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A378" r:id="rId677" display="MCG22-10M-9-126"/>
+    <hyperlink ref="C378" r:id="rId678" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A379" r:id="rId679" display="MCG23HDX-10M-9-126"/>
+    <hyperlink ref="C379" r:id="rId680" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A380" r:id="rId681" display="MC-DPM2M-6-96"/>
+    <hyperlink ref="A381" r:id="rId682" display="MC-HPM1250-B"/>
+    <hyperlink ref="C381" r:id="rId683" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A382" r:id="rId684" display="MC-K10S-6-96"/>
+    <hyperlink ref="C382" r:id="rId685" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A383" r:id="rId686" display="MC-K10M-12-72"/>
+    <hyperlink ref="C383" r:id="rId687" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A384" r:id="rId688" display="MC-DPM35-B"/>
+    <hyperlink ref="A385" r:id="rId689" display="MC-DPM3-126"/>
+    <hyperlink ref="A386" r:id="rId690" display="MC-K12L-9-96"/>
+    <hyperlink ref="C386" r:id="rId691" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A387" r:id="rId692" display="MC-K10M-12-96"/>
+    <hyperlink ref="C387" r:id="rId693" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A388" r:id="rId694" display="MC-DPM35M-6-126"/>
+    <hyperlink ref="A389" r:id="rId695" display="MC-K12M-B"/>
+    <hyperlink ref="C389" r:id="rId696" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A390" r:id="rId697" display="MTC3914M3"/>
+    <hyperlink ref="C390" r:id="rId698" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A391" r:id="rId699" display="MC-DPM3M-6-96"/>
+    <hyperlink ref="A392" r:id="rId700" display="RK-60-4L"/>
+    <hyperlink ref="C392" r:id="rId701" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A393" r:id="rId702" display="RK-60-4S"/>
+    <hyperlink ref="C393" r:id="rId703" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A394" r:id="rId704" display="RK-36-3L"/>
+    <hyperlink ref="C394" r:id="rId705" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A395" r:id="rId706" display="RK-36-3S"/>
+    <hyperlink ref="C395" r:id="rId707" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A396" r:id="rId708" display="RK-36-4S"/>
+    <hyperlink ref="C396" r:id="rId709" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A397" r:id="rId710" display="RK-60-3M"/>
+    <hyperlink ref="C397" r:id="rId711" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A398" r:id="rId712" display="MC-K12S-6-72"/>
+    <hyperlink ref="C398" r:id="rId713" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A399" r:id="rId714" display="MC-K14L-9-72"/>
+    <hyperlink ref="C399" r:id="rId715" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A400" r:id="rId716" display="SA-BL"/>
+    <hyperlink ref="C400" r:id="rId717" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A401" r:id="rId718" display="SA-BU"/>
+    <hyperlink ref="C401" r:id="rId719" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A402" r:id="rId720" display="SA-B"/>
+    <hyperlink ref="C402" r:id="rId721" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A403" r:id="rId722" display="MC-PK14S-12-96"/>
+    <hyperlink ref="C403" r:id="rId723" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A404" r:id="rId724" display="MC-PK14S-9-126"/>
+    <hyperlink ref="C404" r:id="rId725" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A405" r:id="rId726" display="MC-PK14L-9-96"/>
+    <hyperlink ref="C405" r:id="rId727" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A406" r:id="rId728" display="MC-PK12L4-B"/>
+    <hyperlink ref="C406" r:id="rId729" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A407" r:id="rId730" display="MC-RM1030-3"/>
+    <hyperlink ref="C407" r:id="rId731" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A408" r:id="rId732" display="MC-PK14L-B"/>
+    <hyperlink ref="C408" r:id="rId733" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A409" r:id="rId734" display="MCG22-10M-9-96"/>
+    <hyperlink ref="C409" r:id="rId735" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A410" r:id="rId736" display="MCG22-12M-12-126"/>
+    <hyperlink ref="C410" r:id="rId737" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A411" r:id="rId738" display="MCG23HDX-12M-12-96"/>
+    <hyperlink ref="C411" r:id="rId739" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A412" r:id="rId740" display="MCG22-12M-12-96"/>
+    <hyperlink ref="C412" r:id="rId741" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A413" r:id="rId742" display="MCG23HDX-12M-12126"/>
+    <hyperlink ref="C413" r:id="rId743" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A414" r:id="rId744" display="MCG23HDX-12M-9-96"/>
+    <hyperlink ref="C414" r:id="rId745" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A415" r:id="rId746" display="MT-195-14U"/>
+    <hyperlink ref="C415" r:id="rId747" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A416" r:id="rId748" display="MT-196-14L"/>
+    <hyperlink ref="C416" r:id="rId749" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A417" r:id="rId750" display="MTC38523"/>
+    <hyperlink ref="C417" r:id="rId751" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A418" r:id="rId752" display="MTC38523L"/>
+    <hyperlink ref="C418" r:id="rId753" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A419" r:id="rId754" display="MC-K10S-9-96"/>
+    <hyperlink ref="C419" r:id="rId755" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A420" r:id="rId756" display="MTC3752M3HDX"/>
+    <hyperlink ref="C420" r:id="rId757" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A421" r:id="rId758" display="MC-K12S-12-72"/>
+    <hyperlink ref="C421" r:id="rId759" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A422" r:id="rId760" display="MC-K14L-6-72"/>
+    <hyperlink ref="C422" r:id="rId761" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A423" r:id="rId762" display="MC-HP14L-12-96"/>
+    <hyperlink ref="C423" r:id="rId763" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A424" r:id="rId764" display="MC-K10L-6-72"/>
+    <hyperlink ref="C424" r:id="rId765" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A425" r:id="rId766" display="MC-K12S-12-96"/>
+    <hyperlink ref="C425" r:id="rId767" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A426" r:id="rId768" display="MC-K14L-6-96"/>
+    <hyperlink ref="C426" r:id="rId769" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A427" r:id="rId770" display="MC-K10M-9-72"/>
+    <hyperlink ref="C427" r:id="rId771" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A428" r:id="rId772" display="MC-K12L-12-96"/>
+    <hyperlink ref="C428" r:id="rId773" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A429" r:id="rId774" display="MC-K12M-6-72"/>
+    <hyperlink ref="C429" r:id="rId775" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A430" r:id="rId776" display="MC-DPMM-B"/>
+    <hyperlink ref="A431" r:id="rId777" display="MC-K12S-6-96"/>
+    <hyperlink ref="C431" r:id="rId778" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A432" r:id="rId779" display="MC-K14L-9-96"/>
+    <hyperlink ref="C432" r:id="rId780" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A433" r:id="rId781" display="MC-HP14M-12-126"/>
+    <hyperlink ref="C433" r:id="rId782" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A434" r:id="rId783" display="MC-K10M-9-96"/>
+    <hyperlink ref="C434" r:id="rId784" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A435" r:id="rId785" display="MC-K12M-6-96"/>
+    <hyperlink ref="C435" r:id="rId786" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A436" r:id="rId787" display="MC-K6M-6-96"/>
+    <hyperlink ref="C436" r:id="rId788" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A437" r:id="rId789" display="MC-K14M-B"/>
+    <hyperlink ref="C437" r:id="rId790" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A438" r:id="rId791" display="MC-K12M-9-72"/>
+    <hyperlink ref="C438" r:id="rId792" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A439" r:id="rId793" display="MC-K14M-12-72"/>
+    <hyperlink ref="C439" r:id="rId794" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A440" r:id="rId795" display="MC-K14S-12-72"/>
+    <hyperlink ref="C440" r:id="rId796" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A441" r:id="rId797" display="MC-K6M-9-72"/>
+    <hyperlink ref="C441" r:id="rId798" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A442" r:id="rId799" display="MC-K12S-B"/>
+    <hyperlink ref="C442" r:id="rId800" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A443" r:id="rId801" display="MC-K14S-12-96"/>
+    <hyperlink ref="C443" r:id="rId802" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A444" r:id="rId803" display="MC-K6M-9-96"/>
+    <hyperlink ref="C444" r:id="rId804" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A445" r:id="rId805" display="MC-K14M-6-72"/>
+    <hyperlink ref="C445" r:id="rId806" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A446" r:id="rId807" display="MC-K6M-B"/>
+    <hyperlink ref="C446" r:id="rId808" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A447" r:id="rId809" display="MC-K14M-6-96"/>
+    <hyperlink ref="C447" r:id="rId810" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A448" r:id="rId811" display="MC-K14M-9-72"/>
+    <hyperlink ref="C448" r:id="rId812" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A449" r:id="rId813" display="MC-PK12S4-B"/>
+    <hyperlink ref="C449" r:id="rId814" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A450" r:id="rId815" display="MC-K14S-9-72"/>
+    <hyperlink ref="C450" r:id="rId816" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A451" r:id="rId817" display="MC-PK12S-12-126"/>
+    <hyperlink ref="C451" r:id="rId818" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A452" r:id="rId819" display="MC-PK12S-12-72"/>
+    <hyperlink ref="C452" r:id="rId820" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A453" r:id="rId821" display="MC-K14S-9-96"/>
+    <hyperlink ref="C453" r:id="rId822" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A454" r:id="rId823" display="MC-PK14M-B"/>
+    <hyperlink ref="C454" r:id="rId824" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A455" r:id="rId825" display="MC-PK14L-12-72"/>
+    <hyperlink ref="C455" r:id="rId826" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A456" r:id="rId827" display="MC-PK12S-12-96"/>
+    <hyperlink ref="C456" r:id="rId828" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A457" r:id="rId829" display="MC-PK14L-12-96"/>
+    <hyperlink ref="C457" r:id="rId830" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A458" r:id="rId831" display="MC-PK12S-9-126"/>
+    <hyperlink ref="C458" r:id="rId832" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A459" r:id="rId833" display="MC-PK14S-12-72"/>
+    <hyperlink ref="C459" r:id="rId834" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A460" r:id="rId835" display="MC-PK8-B"/>
+    <hyperlink ref="C460" r:id="rId836" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A461" r:id="rId837" display="TF-MSS-2"/>
+    <hyperlink ref="C461" r:id="rId838" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A462" r:id="rId839" display="VSR-MS-B"/>
+    <hyperlink ref="C462" r:id="rId840" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A463" r:id="rId841" display="VSRA-MM-B3"/>
+    <hyperlink ref="C463" r:id="rId842" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A464" r:id="rId843" display="MTC3924"/>
+    <hyperlink ref="C464" r:id="rId844" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A465" r:id="rId845" display="MC-HP12M-12-96-HD"/>
+    <hyperlink ref="C465" r:id="rId846" display="Variant of MC-HP-SERIES"/>
+    <hyperlink ref="A466" r:id="rId847" display="MUK-PLK11"/>
+    <hyperlink ref="C466" r:id="rId848" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A467" r:id="rId849" display="MCG23HDX-10M12120"/>
+    <hyperlink ref="C467" r:id="rId850" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A468" r:id="rId851" display="MCG23HDX-12M12120"/>
+    <hyperlink ref="C468" r:id="rId852" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A469" r:id="rId853" display="MC-PM14-B"/>
+    <hyperlink ref="C469" r:id="rId854" display="Variant of ATLAS"/>
+    <hyperlink ref="A470" r:id="rId855" display="MC-PM10M-12-96"/>
+    <hyperlink ref="C470" r:id="rId856" display="Variant of ATLAS"/>
+    <hyperlink ref="A471" r:id="rId857" display="MCG22HDX14-12-H10"/>
+    <hyperlink ref="C471" r:id="rId858" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A472" r:id="rId859" display="MC-KD10M-B"/>
+    <hyperlink ref="C472" r:id="rId860" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A473" r:id="rId861" display="MC-RMHD-1545-4"/>
+    <hyperlink ref="C473" r:id="rId862" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A474" r:id="rId863" display="MCG23RHDX-12M12120"/>
+    <hyperlink ref="C474" r:id="rId864" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A475" r:id="rId865" display="MCG23RHDX-14M1296"/>
+    <hyperlink ref="C475" r:id="rId866" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A476" r:id="rId867" display="MCG23RHDX-10M9120"/>
+    <hyperlink ref="C476" r:id="rId868" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A477" r:id="rId869" display="MCG22RHDX-13MB"/>
+    <hyperlink ref="C477" r:id="rId870" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A478" r:id="rId871" display="MCG22RHDX-13M12120"/>
+    <hyperlink ref="C478" r:id="rId872" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A479" r:id="rId873" display="MUK-PLK10"/>
+    <hyperlink ref="A480" r:id="rId874" display="MUK-PLK7S"/>
+    <hyperlink ref="A481" r:id="rId875" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A482" r:id="rId876" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A483" r:id="rId877" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A484" r:id="rId878" display="MTC4078HD"/>
+    <hyperlink ref="C484" r:id="rId879" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A485" r:id="rId880" display="MTC4107S"/>
+    <hyperlink ref="C485" r:id="rId881" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A486" r:id="rId882" display="MCG22HD-10M-B"/>
+    <hyperlink ref="C486" r:id="rId883" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A487" r:id="rId884" display="MCG22HD-12M-B"/>
+    <hyperlink ref="C487" r:id="rId885" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A488" r:id="rId886" display="MCG22HD-14M-B"/>
+    <hyperlink ref="C488" r:id="rId887" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A489" r:id="rId888" display="MCG22HDX-10M-B"/>
+    <hyperlink ref="C489" r:id="rId889" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A490" r:id="rId890" display="MCG22HDX-14M-B"/>
+    <hyperlink ref="C490" r:id="rId891" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A491" r:id="rId892" display="MCG23HDX-10M12126"/>
+    <hyperlink ref="C491" r:id="rId893" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A492" r:id="rId894" display="MCG23RHDX-10M1296"/>
+    <hyperlink ref="C492" r:id="rId895" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A493" r:id="rId896" display="MC-WKA"/>
+    <hyperlink ref="C493" r:id="rId897" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A494" r:id="rId898" display="MP-PP15M-B"/>
+    <hyperlink ref="C494" r:id="rId899" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A495" r:id="rId900" display="MP-PP15M-12C-96"/>
+    <hyperlink ref="C495" r:id="rId901" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A496" r:id="rId902" display="MP-PP13M-12C-126"/>
+    <hyperlink ref="C496" r:id="rId903" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A497" r:id="rId904" display="MP-PP15M-12C-126"/>
+    <hyperlink ref="C497" r:id="rId905" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A498" r:id="rId906" display="MC-PK8-DSH"/>
+    <hyperlink ref="C498" r:id="rId907" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A499" r:id="rId908" display="MCG23HDX-10M9120"/>
+    <hyperlink ref="C499" r:id="rId909" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A500" r:id="rId910" display="MCG23HDX-14M1296"/>
+    <hyperlink ref="C500" r:id="rId911" display="Variant of G23-SERIES-MONOPOLE"/>
+    <hyperlink ref="A501" r:id="rId912" display="MCHD-PK12S4-12-96"/>
+    <hyperlink ref="C501" r:id="rId913" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A502" r:id="rId914" display="MCHD-PK14S4-12-96"/>
+    <hyperlink ref="C502" r:id="rId915" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A503" r:id="rId916" display="MC-PM10M-12-126"/>
+    <hyperlink ref="C503" r:id="rId917" display="Variant of ATLAS"/>
+    <hyperlink ref="A504" r:id="rId918" display="MC-PM14M-12-96"/>
+    <hyperlink ref="C504" r:id="rId919" display="Variant of ATLAS"/>
+    <hyperlink ref="A505" r:id="rId920" display="MCG22HD-10M-9-126"/>
+    <hyperlink ref="C505" r:id="rId921" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A506" r:id="rId922" display="MCG22HD-12M-12-126"/>
+    <hyperlink ref="C506" r:id="rId923" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A507" r:id="rId924" display="MCG22HD-12M-12-96"/>
+    <hyperlink ref="C507" r:id="rId925" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A508" r:id="rId926" display="MCG22HDX12-4-96"/>
+    <hyperlink ref="C508" r:id="rId927" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A509" r:id="rId928" display="MCG22HDX12-4-126"/>
+    <hyperlink ref="C509" r:id="rId929" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A510" r:id="rId930" display="MCG22HDX14-4-96"/>
+    <hyperlink ref="C510" r:id="rId931" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A511" r:id="rId932" display="MTC40231255"/>
+    <hyperlink ref="C511" r:id="rId933" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A512" r:id="rId934" display="SM-UMPTB"/>
+    <hyperlink ref="C512" r:id="rId935" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A513" r:id="rId936" display="SM-U2016HDG22"/>
+    <hyperlink ref="C513" r:id="rId937" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A514" r:id="rId938" display="MP-PP13M4-16C-120"/>
+    <hyperlink ref="C514" r:id="rId939" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A515" r:id="rId940" display="MP-PP13M4-12C-120"/>
+    <hyperlink ref="C515" r:id="rId941" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A516" r:id="rId942" display="MCG23RHDX-13MB"/>
+    <hyperlink ref="C516" r:id="rId943" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A517" r:id="rId944" display="MC-FM4-24-278"/>
+    <hyperlink ref="C517" r:id="rId945" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A518" r:id="rId946" display="MCG23RHDX-10M996"/>
+    <hyperlink ref="C518" r:id="rId947" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A519" r:id="rId948" display="MCG22HDX-12M-12-96"/>
+    <hyperlink ref="C519" r:id="rId949" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A520" r:id="rId950" display="MCG22HDX-14M-12-96"/>
+    <hyperlink ref="C520" r:id="rId951" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A521" r:id="rId952" display="MCG22HDX-14M12-126"/>
+    <hyperlink ref="C521" r:id="rId953" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A522" r:id="rId954" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A523" r:id="rId955" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A524" r:id="rId956" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A525" r:id="rId957" display="MC-PM14M-12C-H10"/>
+    <hyperlink ref="C525" r:id="rId958" display="Variant of ATLAS"/>
+    <hyperlink ref="A526" r:id="rId959" display="MC-PM14M-15C-WLL"/>
+    <hyperlink ref="C526" r:id="rId960" display="Variant of ATLAS"/>
+    <hyperlink ref="A527" r:id="rId961" display="SFG2393-LLHK"/>
+    <hyperlink ref="C527" r:id="rId962" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A528" r:id="rId963" display="MCG22HDX-10M-9-96"/>
+    <hyperlink ref="C528" r:id="rId964" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A529" r:id="rId965" display="MCG22HDX-10M-9-126"/>
+    <hyperlink ref="C529" r:id="rId966" display="Variant of G22-SERIES-MONOPOLE"/>
+    <hyperlink ref="A530" r:id="rId967" display="MC-FM3-24-278"/>
+    <hyperlink ref="C530" r:id="rId968" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A531" r:id="rId969" display="MC-PM14M4-B"/>
+    <hyperlink ref="C531" r:id="rId970" display="Variant of ATLAS"/>
+    <hyperlink ref="A532" r:id="rId971" display="RMPP-2001"/>
+    <hyperlink ref="C532" r:id="rId972" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A533" r:id="rId973" display="MUK-PLK5"/>
+    <hyperlink ref="A534" r:id="rId974" display="MUK-PLK6"/>
+    <hyperlink ref="A535" r:id="rId975" display="MCG22RHDX-15M12120"/>
+    <hyperlink ref="C535" r:id="rId976" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A536" r:id="rId977" display="MCG22HDX-13M-B"/>
+    <hyperlink ref="C536" r:id="rId978" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A537" r:id="rId979" display="860678540"/>
+    <hyperlink ref="C537" r:id="rId980" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A538" r:id="rId981" display="MC-RM-EXT"/>
+    <hyperlink ref="C538" r:id="rId982" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A539" r:id="rId983" display="MCG22HDX13-12-H10"/>
+    <hyperlink ref="C539" r:id="rId984" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A540" r:id="rId985" display="MCG22HDX15-15-WLL"/>
+    <hyperlink ref="C540" r:id="rId986" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A541" r:id="rId987" display="MC-KD14M-B"/>
+    <hyperlink ref="C541" r:id="rId988" display="Variant of MC-K-SERIES"/>
+    <hyperlink ref="A542" r:id="rId989" display="MCG22RHDXL9M996"/>
+    <hyperlink ref="C542" r:id="rId990" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A543" r:id="rId991" display="RM-DM-6"/>
+    <hyperlink ref="C543" r:id="rId992" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A544" r:id="rId993" display="MC-SA18-B"/>
+    <hyperlink ref="C544" r:id="rId994" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A545" r:id="rId995" display="MT-195-8"/>
+    <hyperlink ref="C545" r:id="rId996" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A546" r:id="rId997" display="RM-SS-S"/>
+    <hyperlink ref="C546" r:id="rId998" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A547" r:id="rId999" display="RM-SS-S2"/>
+    <hyperlink ref="C547" r:id="rId1000" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A548" r:id="rId1001" display="MC4-HR25X-14-B"/>
+    <hyperlink ref="C548" r:id="rId1002" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A549" r:id="rId1003" display="MC-HR25X-14-12"/>
+    <hyperlink ref="C549" r:id="rId1004" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A550" r:id="rId1005" display="MC-K10M-UK-3"/>
+    <hyperlink ref="C550" r:id="rId1006" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A551" r:id="rId1007" display="MC-K14M-UK-3"/>
+    <hyperlink ref="C551" r:id="rId1008" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A552" r:id="rId1009" display="MC-K6M-UK"/>
+    <hyperlink ref="C552" r:id="rId1010" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A553" r:id="rId1011" display="MC-K14M-UK"/>
+    <hyperlink ref="C553" r:id="rId1012" display="Variant of MOUNT-REINFORCEMENT-KITS"/>
+    <hyperlink ref="A554" r:id="rId1013" display="MC-SA24-B-HD"/>
+    <hyperlink ref="C554" r:id="rId1014" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A555" r:id="rId1015" display="MC4-HR25X-12-B"/>
+    <hyperlink ref="C555" r:id="rId1016" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A556" r:id="rId1017" display="HRK-12-12-01"/>
+    <hyperlink ref="C556" r:id="rId1018" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A557" r:id="rId1019" display="HRK-14-12-01"/>
+    <hyperlink ref="C557" r:id="rId1020" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A558" r:id="rId1021" display="MC4-HR25X-14-16"/>
+    <hyperlink ref="C558" r:id="rId1022" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A559" r:id="rId1023" display="MCHD-TR4-14"/>
+    <hyperlink ref="C559" r:id="rId1024" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A560" r:id="rId1025" display="860678540-06"/>
+    <hyperlink ref="C560" r:id="rId1026" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A561" r:id="rId1027" display="860678540-12"/>
+    <hyperlink ref="C561" r:id="rId1028" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A562" r:id="rId1029" display="860678540-24"/>
+    <hyperlink ref="C562" r:id="rId1030" display="Variant of PIM-GUARD-MOUNTS"/>
+    <hyperlink ref="A563" r:id="rId1031" display="MC-PK12S4-12-96"/>
+    <hyperlink ref="C563" r:id="rId1032" display="Variant of MC-PK-SERIES"/>
+    <hyperlink ref="A564" r:id="rId1033" display="MTC3792UL"/>
+    <hyperlink ref="C564" r:id="rId1034" display="Variant of MC-CP-SERIES"/>
+    <hyperlink ref="A565" r:id="rId1035" display="SF-MTI-AMK-005"/>
+    <hyperlink ref="C565" r:id="rId1036" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A566" r:id="rId1037" display="MT-195-10"/>
+    <hyperlink ref="C566" r:id="rId1038" display="Variant of MOUNT-ACCESSORIES"/>
+    <hyperlink ref="A567" r:id="rId1039" display="MCG21HD-8M-9-96"/>
+    <hyperlink ref="C567" r:id="rId1040" display="Variant of G21-SERIES-MONOPOLE"/>
+    <hyperlink ref="A568" r:id="rId1041" display="MP-PP13M-12C-120"/>
+    <hyperlink ref="C568" r:id="rId1042" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A569" r:id="rId1043" display="MP-PP13M-9C-120"/>
+    <hyperlink ref="C569" r:id="rId1044" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A570" r:id="rId1045" display="MP-PP15M-15C-120"/>
+    <hyperlink ref="C570" r:id="rId1046" display="Variant of MP-PP-SERIES"/>
+    <hyperlink ref="A571" r:id="rId1047" display="RR-CM130"/>
+    <hyperlink ref="A572" r:id="rId1048" display="CM-30T-B"/>
+    <hyperlink ref="A573" r:id="rId1049" display="CM-60T-B"/>
+    <hyperlink ref="A574" r:id="rId1050" display="CM-606-96"/>
+    <hyperlink ref="A575" r:id="rId1051" display="CM-H30-63"/>
+    <hyperlink ref="A576" r:id="rId1052" display="CM-H60-B"/>
+    <hyperlink ref="A577" r:id="rId1053" display="CM-30S-B"/>
+    <hyperlink ref="A578" r:id="rId1054" display="CM-60S-96"/>
+    <hyperlink ref="A579" r:id="rId1055" display="CML-H60-B"/>
+    <hyperlink ref="A580" r:id="rId1056" display="CML-L30-63"/>
+    <hyperlink ref="A581" r:id="rId1057" display="CML-L30-B"/>
+    <hyperlink ref="A582" r:id="rId1058" display="CML-L60-63"/>
+    <hyperlink ref="A583" r:id="rId1059" display="CML-30S-B"/>
+    <hyperlink ref="A584" r:id="rId1060" display="CML-60S-B"/>
+    <hyperlink ref="A585" r:id="rId1061" display="CML-H30-B"/>
+    <hyperlink ref="A586" r:id="rId1062" display="CML-60S-96"/>
+    <hyperlink ref="A587" r:id="rId1063" display="CM-L30-63"/>
+    <hyperlink ref="A588" r:id="rId1064" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A589" r:id="rId1065" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A590" r:id="rId1066" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A591" r:id="rId1067" display="MUK-PLK1"/>
+    <hyperlink ref="A592" r:id="rId1068" display="MUK-PLK3"/>
+    <hyperlink ref="A593" r:id="rId1069" display="MUK-PLK1Q"/>
+    <hyperlink ref="A594" r:id="rId1070" display="MUK-PLK4"/>
+    <hyperlink ref="A595" r:id="rId1071" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A596" r:id="rId1072" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A597" r:id="rId1073" display="CM-R56"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1074"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 