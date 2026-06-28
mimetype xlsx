--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -43,209 +43,218 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>VZWSMART-PLK9</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT STANDOFF ADAPTER</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR SMALL LEGS</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK14</t>
   </si>
   <si>
     <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
   </si>
   <si>
-    <t>Variant</t>
-[...98 lines deleted...]
-    <t>Stand-off mount</t>
+    <t>VZWSMART-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK4</t>
+  </si>
+  <si>
+    <t>LEVELING PIPE KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>VZWSMART-MSK9L</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
   </si>
   <si>
-    <t>VZWSMART-MSK5</t>
-[...43 lines deleted...]
-  <si>
     <t>VZWSMART-SFK1</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY</t>
   </si>
   <si>
     <t>Stiff arm mount</t>
   </si>
   <si>
     <t>VZWSMART-MSK8</t>
   </si>
   <si>
     <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>VZWSMART-PLK5</t>
   </si>
   <si>
     <t>KICKER KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK6</t>
@@ -290,59 +299,50 @@
     <t>Support rail kit</t>
   </si>
   <si>
     <t>VZWSMART-PLK2</t>
   </si>
   <si>
     <t>PLATFORM SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK3</t>
   </si>
   <si>
     <t>SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>VZWSMART-PLK1Q</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK4</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
-  </si>
-[...7 lines deleted...]
-    <t>Clip kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -461,51 +461,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J37" totalsRowShown="0">
   <autoFilter ref="A1:J37"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -550,667 +550,667 @@
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
-      <c r="C9" t="s">
-        <v>12</v>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B25" t="s">
         <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
         <v>67</v>
       </c>
       <c r="H25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H29" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
         <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="B32" t="s">
+        <v>84</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H32" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H34" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-MSK14"/>
-[...14 lines deleted...]
-    <hyperlink ref="A16" r:id="rId16" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK9"/>
+    <hyperlink ref="A3" r:id="rId2" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A4" r:id="rId3" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A5" r:id="rId4" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A6" r:id="rId5" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A7" r:id="rId6" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A8" r:id="rId7" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A9" r:id="rId8" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C9" r:id="rId9" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId10" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A11" r:id="rId11" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A12" r:id="rId12" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A13" r:id="rId13" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A14" r:id="rId14" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A15" r:id="rId15" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A16" r:id="rId16" display="VZWSMART-AL333"/>
     <hyperlink ref="A17" r:id="rId17" display="VZWSMART-MSK5"/>
     <hyperlink ref="A18" r:id="rId18" display="VZWSMART-MSK3D"/>
     <hyperlink ref="A19" r:id="rId19" display="VZWSMART-MSK7"/>
     <hyperlink ref="A20" r:id="rId20" display="VZWSMART-MSK10"/>
     <hyperlink ref="A21" r:id="rId21" display="VZWSMART-MSK4"/>
     <hyperlink ref="A22" r:id="rId22" display="VZWSMART-MSK12"/>
     <hyperlink ref="A23" r:id="rId23" display="VZWSMART-MSK13"/>
-    <hyperlink ref="A24" r:id="rId24" display="VZWSMART-SFK1"/>
-[...12 lines deleted...]
-    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-AL333"/>
+    <hyperlink ref="A24" r:id="rId24" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A25" r:id="rId25" display="VZWSMART-SFK1"/>
+    <hyperlink ref="A26" r:id="rId26" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A27" r:id="rId27" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A28" r:id="rId28" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A29" r:id="rId29" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A30" r:id="rId30" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A31" r:id="rId31" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A32" r:id="rId32" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A33" r:id="rId33" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A34" r:id="rId34" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A35" r:id="rId35" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A36" r:id="rId36" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-PLK4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 