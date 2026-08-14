--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -43,158 +43,248 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>VZWSMART-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR SMALL LEGS</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK9</t>
   </si>
   <si>
     <t>COLLAR MOUNT STANDOFF ADAPTER</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Stand-off mount</t>
   </si>
   <si>
-    <t>VZWSMART-PLK8</t>
-[...52 lines deleted...]
-  <si>
     <t>VZWSMART-MSK1</t>
   </si>
   <si>
     <t>SMALL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>Clamp plate</t>
   </si>
   <si>
     <t>VZWSMART-MSK2</t>
   </si>
   <si>
     <t>MEDIUM CROSSOVER PLATE</t>
   </si>
   <si>
     <t>VZWSMART-MSK3</t>
   </si>
   <si>
     <t>PIPE TO PIPE CLAMP</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>VZWSMART-MSK6</t>
   </si>
   <si>
     <t>BACK TO BACK CROSSOVER</t>
   </si>
   <si>
     <t>VZWSMART-MSK9</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP, SMALL</t>
   </si>
   <si>
     <t>VZWSMART-MSK14</t>
   </si>
   <si>
     <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
   </si>
   <si>
+    <t>VZWSMART-SFK1</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Stiff arm mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK8</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7Q</t>
+  </si>
+  <si>
+    <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK1L</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK1</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Support rail kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK2</t>
+  </si>
+  <si>
+    <t>PLATFORM SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK3</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK1Q</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK4</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
     <t>VZWSMART-AL333</t>
   </si>
   <si>
     <t>CLIP ANGLE</t>
   </si>
   <si>
     <t>Clip kit</t>
   </si>
   <si>
     <t>VZWSMART-MSK5</t>
   </si>
   <si>
     <t>LARGE CROSSOVER PLATE</t>
   </si>
   <si>
     <t>VZWSMART-MSK3D</t>
   </si>
   <si>
     <t>PIPE TO PIPE CLAMP - HD</t>
   </si>
   <si>
     <t>VZWSMART-MSK7</t>
   </si>
   <si>
     <t>ANGLE TO ANGLE CROSSOVER KIT</t>
@@ -209,140 +299,50 @@
     <t>Accessory</t>
   </si>
   <si>
     <t>VZWSMART-MSK4</t>
   </si>
   <si>
     <t>LEVELING PIPE KIT</t>
   </si>
   <si>
     <t>VZWSMART-MSK12</t>
   </si>
   <si>
     <t>UNIVERSAL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>VZWSMART-MSK13</t>
   </si>
   <si>
     <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>VZWSMART-MSK9L</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
-  </si>
-[...88 lines deleted...]
-    <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -461,51 +461,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J37" totalsRowShown="0">
   <autoFilter ref="A1:J37"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -526,691 +526,691 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="H14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B27" t="s">
         <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H31" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>84</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>84</v>
       </c>
       <c r="H32" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>85</v>
       </c>
+      <c r="B33" t="s">
+        <v>86</v>
+      </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="H33" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>89</v>
       </c>
       <c r="H34" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK9"/>
-[...7 lines deleted...]
-    <hyperlink ref="C9" r:id="rId9" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A3" r:id="rId3" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A4" r:id="rId4" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A5" r:id="rId5" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A6" r:id="rId6" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A7" r:id="rId7" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A8" r:id="rId8" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A9" r:id="rId9" display="VZWSMART-PLK9"/>
     <hyperlink ref="A10" r:id="rId10" display="VZWSMART-MSK1"/>
     <hyperlink ref="A11" r:id="rId11" display="VZWSMART-MSK2"/>
     <hyperlink ref="A12" r:id="rId12" display="VZWSMART-MSK3"/>
     <hyperlink ref="A13" r:id="rId13" display="VZWSMART-MSK6"/>
     <hyperlink ref="A14" r:id="rId14" display="VZWSMART-MSK9"/>
     <hyperlink ref="A15" r:id="rId15" display="VZWSMART-MSK14"/>
-    <hyperlink ref="A16" r:id="rId16" display="VZWSMART-AL333"/>
-[...20 lines deleted...]
-    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A16" r:id="rId16" display="VZWSMART-SFK1"/>
+    <hyperlink ref="A17" r:id="rId17" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A18" r:id="rId18" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A19" r:id="rId19" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A20" r:id="rId20" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A21" r:id="rId21" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A22" r:id="rId22" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A23" r:id="rId23" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A24" r:id="rId24" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A25" r:id="rId25" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A26" r:id="rId26" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A27" r:id="rId27" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A28" r:id="rId28" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A29" r:id="rId29" display="VZWSMART-AL333"/>
+    <hyperlink ref="A30" r:id="rId30" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A31" r:id="rId31" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A32" r:id="rId32" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A33" r:id="rId33" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A34" r:id="rId34" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A35" r:id="rId35" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A36" r:id="rId36" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-MSK9L"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 