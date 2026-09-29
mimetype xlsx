--- v2 (2026-08-14)
+++ v3 (2026-09-29)
@@ -43,158 +43,158 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>VZWSMART-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK14</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK11</t>
   </si>
   <si>
     <t>COLLAR MOUNT EXTENSION TUBE</t>
   </si>
   <si>
     <t>Variant of RING-MOUNTS</t>
   </si>
   <si>
     <t>Extension tube</t>
   </si>
   <si>
+    <t>VZWSMART-PLK9</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT STANDOFF ADAPTER</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK8</t>
   </si>
   <si>
     <t>SUPPORT BRACING KIT - ANGLE</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Reinforcement kit</t>
   </si>
   <si>
     <t>VZWSMART-SFK3</t>
   </si>
   <si>
     <t>V-BRACING KIT</t>
   </si>
   <si>
     <t>VZWSMART-SFK3-SL</t>
   </si>
   <si>
     <t>V-BRACING KIT FOR SMALL LEGS</t>
   </si>
   <si>
     <t>VZWSMART-SFK4</t>
   </si>
   <si>
     <t>T-ARM KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK7</t>
   </si>
   <si>
     <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
   </si>
   <si>
     <t>Universal ring mount</t>
   </si>
   <si>
     <t>VZWSMART-PLK5Q</t>
   </si>
   <si>
     <t>4-SIDED KICKER KIT</t>
   </si>
   <si>
-    <t>VZWSMART-PLK9</t>
-[...49 lines deleted...]
-  <si>
     <t>VZWSMART-SFK1</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY</t>
   </si>
   <si>
     <t>Stiff arm mount</t>
   </si>
   <si>
     <t>VZWSMART-MSK8</t>
   </si>
   <si>
     <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>VZWSMART-PLK5</t>
   </si>
   <si>
     <t>KICKER KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK6</t>
@@ -202,147 +202,147 @@
   <si>
     <t>V-BRACING KIT FOR MONOPOLE</t>
   </si>
   <si>
     <t>VZWSMART-PLK10</t>
   </si>
   <si>
     <t>SUPPORT RAIL BRACING KIT - PIPE</t>
   </si>
   <si>
     <t>VZWSMART-PLK7Q</t>
   </si>
   <si>
     <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
   </si>
   <si>
     <t>VZWSMART-PLK7S</t>
   </si>
   <si>
     <t>SMALL POLE ADAPTER</t>
   </si>
   <si>
     <t>Adapter collar</t>
   </si>
   <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK4</t>
+  </si>
+  <si>
+    <t>LEVELING PIPE KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
     <t>VZWSMART-SFK1L</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
   </si>
   <si>
+    <t>VZWSMART-PLK1Q</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Support rail kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK4</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>VZWSMART-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK1</t>
   </si>
   <si>
     <t>SUPPORT RAIL KIT</t>
   </si>
   <si>
-    <t>Support rail kit</t>
-[...1 lines deleted...]
-  <si>
     <t>VZWSMART-PLK2</t>
   </si>
   <si>
     <t>PLATFORM SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK3</t>
   </si>
   <si>
     <t>SUPPORT RAIL CORNER BRACKET</t>
-  </si>
-[...70 lines deleted...]
-    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -461,51 +461,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J37" totalsRowShown="0">
   <autoFilter ref="A1:J37"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -526,691 +526,691 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" t="s">
         <v>42</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="H22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>65</v>
       </c>
+      <c r="B24" t="s">
+        <v>66</v>
+      </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" t="s">
         <v>68</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" t="s">
         <v>70</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
+        <v>70</v>
+      </c>
+      <c r="H26" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B27" t="s">
         <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" t="s">
         <v>79</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H30" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" t="s">
         <v>81</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" t="s">
         <v>83</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
+        <v>83</v>
+      </c>
+      <c r="H32" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" t="s">
         <v>88</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
+        <v>88</v>
+      </c>
+      <c r="H34" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK11"/>
-[...6 lines deleted...]
-    <hyperlink ref="A8" r:id="rId8" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A3" r:id="rId2" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A4" r:id="rId3" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A5" r:id="rId4" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A6" r:id="rId5" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A7" r:id="rId6" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A8" r:id="rId7" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C8" r:id="rId8" display="Variant of RING-MOUNTS"/>
     <hyperlink ref="A9" r:id="rId9" display="VZWSMART-PLK9"/>
-    <hyperlink ref="A10" r:id="rId10" display="VZWSMART-MSK1"/>
-[...4 lines deleted...]
-    <hyperlink ref="A15" r:id="rId15" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A10" r:id="rId10" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A11" r:id="rId11" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A12" r:id="rId12" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A13" r:id="rId13" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A14" r:id="rId14" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A15" r:id="rId15" display="VZWSMART-PLK5Q"/>
     <hyperlink ref="A16" r:id="rId16" display="VZWSMART-SFK1"/>
     <hyperlink ref="A17" r:id="rId17" display="VZWSMART-MSK8"/>
     <hyperlink ref="A18" r:id="rId18" display="VZWSMART-PLK5"/>
     <hyperlink ref="A19" r:id="rId19" display="VZWSMART-PLK6"/>
     <hyperlink ref="A20" r:id="rId20" display="VZWSMART-PLK10"/>
     <hyperlink ref="A21" r:id="rId21" display="VZWSMART-PLK7Q"/>
     <hyperlink ref="A22" r:id="rId22" display="VZWSMART-PLK7S"/>
-    <hyperlink ref="A23" r:id="rId23" display="VZWSMART-SFK1L"/>
-[...13 lines deleted...]
-    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A23" r:id="rId23" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A24" r:id="rId24" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A25" r:id="rId25" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A26" r:id="rId26" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A27" r:id="rId27" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A28" r:id="rId28" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A29" r:id="rId29" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A30" r:id="rId30" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A31" r:id="rId31" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A32" r:id="rId32" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A33" r:id="rId33" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A34" r:id="rId34" display="VZWSMART-AL333"/>
+    <hyperlink ref="A35" r:id="rId35" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A36" r:id="rId36" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-PLK3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 