--- v1 (2026-06-26)
+++ v2 (2026-09-26)
@@ -76,171 +76,171 @@
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Antenna/RRU Cable Support</t>
   </si>
   <si>
     <t>PG-RMBH12</t>
   </si>
   <si>
     <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS08</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PGP-CS08</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS04</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS12</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PG-CS13</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS22</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PGP-CS34L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS18L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PG-RM06</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-RMBH12-BP</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
     <t>PG-CS23</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PG-CSEB17</t>
   </si>
   <si>
     <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>PGP-CS10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS02</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS38-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS20-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS10-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS36</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-RC-10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>