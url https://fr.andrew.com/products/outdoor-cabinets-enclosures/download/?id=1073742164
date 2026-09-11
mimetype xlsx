--- v0 (2026-07-27)
+++ v1 (2026-09-11)
@@ -43,198 +43,198 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
+  </si>
+  <si>
+    <t>760250933</t>
+  </si>
+  <si>
+    <t>CMC- 36 Plinth</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets..</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989</t>
   </si>
   <si>
     <t>760187989</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>RBA84-36 GE 8RU 48/24V, HEX / Saft-DAC, Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256</t>
   </si>
   <si>
     <t>760251256</t>
   </si>
   <si>
     <t>CMC-74-36C</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
-    <t>CMC</t>
-[...13 lines deleted...]
-  <si>
     <t>85B3V-P1-A0D00-00</t>
   </si>
   <si>
     <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
   <si>
+    <t>72B3-T7-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC72-32C</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32C 400W/k Thermosiphon Outdoor Combo Cabinet</t>
+  </si>
+  <si>
+    <t>L8B0-D8-A00D00-01</t>
+  </si>
+  <si>
+    <t>CMC8L</t>
+  </si>
+  <si>
+    <t>Empty CMC8L 300W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
+  </si>
+  <si>
+    <t>760251249</t>
+  </si>
+  <si>
+    <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
+  </si>
+  <si>
+    <t>72B5-P1-A00D10-00</t>
+  </si>
+  <si>
+    <t>CMC72-32B</t>
+  </si>
+  <si>
+    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
+  </si>
+  <si>
+    <t>74B3V-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>78W3-P1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMW78-3BAY VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
+  </si>
+  <si>
+    <t>760133546</t>
+  </si>
+  <si>
+    <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
+  </si>
+  <si>
+    <t>S8B0-D1-A00D00-01</t>
+  </si>
+  <si>
+    <t>CMC8S</t>
+  </si>
+  <si>
+    <t>CMC8S 2x 300W HVAC Empty Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>S14B0-T3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC14S</t>
+  </si>
+  <si>
+    <t>Empty CMC14S Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
     <t>21B0-T1-A00D00-00</t>
   </si>
   <si>
     <t>CMC21</t>
   </si>
   <si>
     <t>Empty CMC21 Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>28B0-D3-A00D00-00</t>
   </si>
   <si>
     <t>CMC28</t>
   </si>
   <si>
     <t>Empty CMC28 2000W HVAC Empty Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>35B0-D3-A00D00-01</t>
   </si>
   <si>
     <t>CMC35</t>
   </si>
   <si>
     <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
-  </si>
-[...73 lines deleted...]
-    <t>Empty CMC72-32B Passive Venting Outdoor Battery Cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
   <autoFilter ref="A1:J17"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -411,325 +411,325 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:7" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="J2" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="3" spans="1:7" ht="12.75">
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J12" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760187989"/>
-[...1 lines deleted...]
-    <hyperlink ref="A4" r:id="rId3" display="760250933"/>
+    <hyperlink ref="A2" r:id="rId1" display="760250933"/>
+    <hyperlink ref="A3" r:id="rId2" display="760187989"/>
+    <hyperlink ref="A4" r:id="rId3" display="760251256"/>
     <hyperlink ref="A5" r:id="rId4" display="85B3V-P1-A0D00-00"/>
-    <hyperlink ref="A6" r:id="rId5" display="21B0-T1-A00D00-00"/>
-[...4 lines deleted...]
-    <hyperlink ref="A11" r:id="rId10" display="S8B0-D1-A00D00-01"/>
+    <hyperlink ref="A6" r:id="rId5" display="72B3-T7-A00D00-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="L8B0-D8-A00D00-01"/>
+    <hyperlink ref="A8" r:id="rId7" display="760251249"/>
+    <hyperlink ref="A9" r:id="rId8" display="72B5-P1-A00D10-00"/>
+    <hyperlink ref="A10" r:id="rId9" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="A11" r:id="rId10" display="78W3-P1-A00D00-00"/>
     <hyperlink ref="A12" r:id="rId11" display="760133546"/>
-    <hyperlink ref="A13" r:id="rId12" display="760251249"/>
-[...3 lines deleted...]
-    <hyperlink ref="A17" r:id="rId16" display="72B5-P1-A00D10-00"/>
+    <hyperlink ref="A13" r:id="rId12" display="S8B0-D1-A00D00-01"/>
+    <hyperlink ref="A14" r:id="rId13" display="S14B0-T3-A00D00-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="21B0-T1-A00D00-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="28B0-D3-A00D00-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="35B0-D3-A00D00-01"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 