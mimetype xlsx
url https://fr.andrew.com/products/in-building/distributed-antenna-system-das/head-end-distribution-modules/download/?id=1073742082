--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -11,142 +11,166 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314" count="691">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296" count="643">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>A7818454</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1350-1410 nm, LC/PC, 4 channels</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>A7850159-00</t>
+  </si>
+  <si>
+    <t>e-POI HB</t>
+  </si>
+  <si>
+    <t>ERA® Point of Interface RF Module High Band</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>Point of interface card</t>
+  </si>
+  <si>
+    <t>7761433-00</t>
+  </si>
+  <si>
+    <t>e-POI RF Module</t>
+  </si>
+  <si>
+    <t>ERA® Point of Interface RF Module</t>
+  </si>
+  <si>
     <t>7633228-02</t>
   </si>
   <si>
     <t>CAT</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>ERA® Copper Transport Card</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...1 lines deleted...]
-  <si>
     <t>Card</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>7642125-00</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>ERA® System User Interface Card</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453</t>
   </si>
   <si>
     <t>7818453</t>
   </si>
   <si>
     <t>Optical Multiplexer, 4 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1350-1410 nm, LC/PC, 4 channels</t>
   </si>
   <si>
-    <t>LGX</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454</t>
   </si>
   <si>
     <t>7818454</t>
   </si>
   <si>
-    <t>Optical Demultiplexer, 4 channels</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281</t>
   </si>
   <si>
     <t>7830281</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1271-1291 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1271-1291 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457</t>
   </si>
   <si>
     <t>7818457</t>
   </si>
   <si>
     <t>Optical Demultiplexer, 8 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Demux, 1270-1410 nm, LC/PC, 8 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345</t>
@@ -181,170 +205,98 @@
   <si>
     <t>CWDM Add/Drop Multiplexer, 1551-1571 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1551-1571 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>7633229-05</t>
   </si>
   <si>
     <t>RFD</t>
   </si>
   <si>
     <t>ERA® RF Donor Card</t>
   </si>
   <si>
     <t>7841277-00</t>
   </si>
   <si>
     <t>RFD HB</t>
   </si>
   <si>
     <t>ERA® RF Donor Card High Band</t>
   </si>
   <si>
-    <t>A7818470</t>
-[...43 lines deleted...]
-  <si>
     <t>A7818479</t>
   </si>
   <si>
     <t>Optical Demultiplexer, 18 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Demux, 1270-1610 nm, LC/PC, 18 channels</t>
   </si>
   <si>
     <t>A7818455</t>
   </si>
   <si>
     <t>Optical Multiplexer, 8 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1270-1410 nm, LC/PC, 8 channels</t>
   </si>
   <si>
     <t>A7818457</t>
   </si>
   <si>
-    <t>A7818459</t>
-[...4 lines deleted...]
-  <si>
     <t>7851464-00</t>
   </si>
   <si>
     <t>ORD</t>
   </si>
   <si>
     <t>ERA® O-RAN Digital Donor</t>
   </si>
   <si>
     <t>7676260-01</t>
   </si>
   <si>
     <t>e-POI IFC</t>
   </si>
   <si>
     <t>ERA® e-POI IFC for Rack/Subrack address setting</t>
   </si>
   <si>
     <t>7721916-03</t>
   </si>
   <si>
     <t>CDD2 Digital Donor Card</t>
   </si>
   <si>
     <t>NOKIA® CPRI Digital Donor CPRI-N V7.0 supported</t>
   </si>
   <si>
-    <t>A7850159-00</t>
-[...19 lines deleted...]
-  <si>
     <t>7633228-03</t>
   </si>
   <si>
     <t>7845476-00</t>
   </si>
   <si>
     <t>OPT2</t>
   </si>
   <si>
     <t>ERA® Optical Transport Card</t>
   </si>
   <si>
     <t>7859935-00</t>
   </si>
   <si>
     <t>E-CDD2</t>
   </si>
   <si>
     <t>CPRI Digital Donor Card</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900</t>
   </si>
   <si>
     <t>7803900</t>
@@ -574,50 +526,182 @@
   <si>
     <t>CSFP+ and SFP+ Kit with Optical Attenuators</t>
   </si>
   <si>
     <t>Compact SFP+ and SFP+-Kit, 10G BASE, Singlemode, up to 20 km, TAA compliant.</t>
   </si>
   <si>
     <t>CSFP | SFP+</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186</t>
   </si>
   <si>
     <t>7865186</t>
   </si>
   <si>
     <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km</t>
   </si>
   <si>
     <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, 1310 nm Tx</t>
   </si>
   <si>
     <t>SFP28</t>
   </si>
   <si>
+    <t>A7818475</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>A7818453</t>
+  </si>
+  <si>
+    <t>A7818477</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>7847569-01</t>
+  </si>
+  <si>
+    <t>CAT2</t>
+  </si>
+  <si>
+    <t>ERA® CAT2 Copper Transport Card</t>
+  </si>
+  <si>
+    <t>7633228-00</t>
+  </si>
+  <si>
+    <t>7721916-01</t>
+  </si>
+  <si>
+    <t>CDD</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473</t>
+  </si>
+  <si>
+    <t>7818473</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351</t>
+  </si>
+  <si>
+    <t>7830351</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1591-1611 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1591-1611 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475</t>
+  </si>
+  <si>
+    <t>7818475</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477</t>
+  </si>
+  <si>
+    <t>7818477</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479</t>
+  </si>
+  <si>
+    <t>7818479</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455</t>
+  </si>
+  <si>
+    <t>7818455</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283</t>
+  </si>
+  <si>
+    <t>7830283</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1311-1331 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1311-1331 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339</t>
+  </si>
+  <si>
+    <t>7830339</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1351-1371 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1351-1371 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341</t>
+  </si>
+  <si>
+    <t>7830341</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1391-1411 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1391-1411 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343</t>
+  </si>
+  <si>
+    <t>7830343</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1431-1451 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1431-1451 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
   </si>
   <si>
     <t>7660511</t>
   </si>
   <si>
     <t>SFP+SR, up to 300 m</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813</t>
   </si>
   <si>
     <t>7680813</t>
   </si>
   <si>
     <t>SFP+LR, up to 10 km</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360</t>
@@ -661,342 +745,204 @@
   <si>
     <t>7801342</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-510, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249</t>
   </si>
   <si>
     <t>7803249</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-290, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293</t>
   </si>
   <si>
     <t>7803293</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-330, up to 40 km</t>
   </si>
   <si>
+    <t>A7845627</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7832206</t>
+  </si>
+  <si>
+    <t>SFP+, 10G, Bi-Di, 1330nmTx/1270nmRx, up to 40 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7832204</t>
+  </si>
+  <si>
+    <t>SFP+, 10G, Bi-Di, 1270nmTx/1330nmRx, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803900</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-390, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801340</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-490, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
+  </si>
+  <si>
+    <t>7859413</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414</t>
+  </si>
+  <si>
+    <t>7859414</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>A7859414</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202</t>
+  </si>
+  <si>
+    <t>7832202</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 10 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200</t>
+  </si>
+  <si>
+    <t>7832200</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+  </si>
+  <si>
+    <t>7642123-01</t>
+  </si>
+  <si>
+    <t>OPT</t>
+  </si>
+  <si>
+    <t>7847569-00</t>
+  </si>
+  <si>
+    <t>A7818473</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295</t>
   </si>
   <si>
     <t>7803295</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-350, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298</t>
   </si>
   <si>
     <t>7803298</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-370, up to 40 km</t>
   </si>
   <si>
-    <t>A7845627</t>
-[...28 lines deleted...]
-  <si>
     <t>A7803295</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
-  </si>
-[...238 lines deleted...]
-    <t>7847569-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1097,75 +1043,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J107" totalsRowShown="0">
-  <autoFilter ref="A1:J107"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J99" totalsRowShown="0">
+  <autoFilter ref="A1:J99"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818470" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818471" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818377" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818472" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818379" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818451" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818459" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818452" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J107"/>
+  <dimension ref="A1:J99"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1173,2290 +1119,2122 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H4" t="s">
+      <c r="B5" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="J5" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="F6" t="s">
+        <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...8 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>60</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
       </c>
       <c r="H14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G16" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="G18" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
       </c>
       <c r="H19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>76</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
       </c>
       <c r="H20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>79</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
       </c>
       <c r="H21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>83</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G25" t="s">
+        <v>91</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G26" t="s">
+        <v>91</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
         <v>90</v>
       </c>
-      <c r="C27" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="G27" t="s">
+        <v>91</v>
       </c>
       <c r="H27" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G28" t="s">
+        <v>91</v>
       </c>
       <c r="H28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G29" t="s">
+        <v>91</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G30" t="s">
+        <v>91</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90</v>
+      </c>
+      <c r="G31" t="s">
+        <v>91</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="G32" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H32" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="G33" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="G34" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="G35" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H35" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="G36" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H36" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G37" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G38" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H38" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G39" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H39" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G40" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H40" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G41" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="H41" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B42" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="G42" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H42" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B43" t="s">
         <v>142</v>
       </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="G43" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B44" t="s">
         <v>144</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G44" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H44" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B45" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G45" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H45" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G46" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H46" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B47" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G47" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H47" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B48" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G48" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H48" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="G49" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H49" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
         <v>157</v>
       </c>
-      <c r="B50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H50" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" t="s">
         <v>159</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" t="s">
         <v>160</v>
       </c>
-      <c r="C51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="H51" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B52" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="G52" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="H52" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="G53" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="H53" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B54" t="s">
-        <v>166</v>
+        <v>44</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="G54" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>146</v>
+        <v>35</v>
       </c>
       <c r="G55" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="G56" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>179</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
       </c>
       <c r="H57" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>25</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>26</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
       </c>
       <c r="H58" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="J58" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B59" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>183</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
       </c>
       <c r="H59" t="s">
-        <v>108</v>
+        <v>27</v>
+      </c>
+      <c r="J59" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B60" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G60" t="s">
-        <v>186</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B61" t="s">
         <v>189</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
         <v>190</v>
       </c>
       <c r="G61" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B62" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="G62" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B63" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>106</v>
+        <v>176</v>
       </c>
       <c r="G63" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B64" t="s">
-        <v>200</v>
+        <v>65</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="G64" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B65" t="s">
-        <v>203</v>
+        <v>68</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="G65" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B66" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>106</v>
+        <v>202</v>
       </c>
       <c r="G66" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B67" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>106</v>
+        <v>206</v>
       </c>
       <c r="G67" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>106</v>
+        <v>210</v>
       </c>
       <c r="G68" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B69" t="s">
+        <v>213</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
         <v>214</v>
       </c>
-      <c r="B69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B70" t="s">
         <v>217</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
         <v>218</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H70" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B71" t="s">
         <v>221</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>106</v>
+        <v>222</v>
       </c>
       <c r="G71" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H71" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B72" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="G72" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H72" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B73" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>226</v>
+        <v>90</v>
       </c>
       <c r="G73" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H73" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B74" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>226</v>
+        <v>90</v>
       </c>
       <c r="G74" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="H74" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>231</v>
+        <v>90</v>
       </c>
       <c r="G75" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H75" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B76" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="G76" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H76" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B77" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="G77" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H77" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="G78" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="H78" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="G79" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H79" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B80" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>146</v>
+        <v>248</v>
       </c>
       <c r="G80" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H80" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>175</v>
+        <v>250</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G81" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H81" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="G82" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="H82" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B83" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="G83" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="H83" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B84" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>252</v>
+        <v>130</v>
       </c>
       <c r="G84" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="H84" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B85" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>252</v>
+        <v>130</v>
       </c>
       <c r="G85" t="s">
-        <v>177</v>
+        <v>91</v>
       </c>
       <c r="H85" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B86" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>130</v>
+      </c>
+      <c r="G86" t="s">
+        <v>91</v>
       </c>
       <c r="H86" t="s">
-        <v>260</v>
+        <v>92</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B87" t="s">
-        <v>262</v>
+        <v>159</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>264</v>
+      </c>
+      <c r="G87" t="s">
+        <v>161</v>
       </c>
       <c r="H87" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B88" t="s">
+        <v>267</v>
+      </c>
+      <c r="C88" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" t="s">
         <v>264</v>
       </c>
-      <c r="B88" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="G88" t="s">
+        <v>161</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:10" ht="12.75">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B89" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>160</v>
+      </c>
+      <c r="G89" t="s">
+        <v>161</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B90" t="s">
-        <v>75</v>
+        <v>271</v>
       </c>
       <c r="C90" t="s">
         <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="G90" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H90" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
         <v>272</v>
       </c>
-      <c r="B91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G91" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="H91" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B92" t="s">
-        <v>36</v>
+        <v>277</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>278</v>
+      </c>
+      <c r="F92" t="s">
+        <v>279</v>
       </c>
       <c r="H92" t="s">
-        <v>25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B93" t="s">
+        <v>282</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>283</v>
+      </c>
+      <c r="F93" t="s">
         <v>279</v>
       </c>
-      <c r="B93" t="s">
+      <c r="H93" t="s">
         <v>280</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>72</v>
+        <v>285</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>83</v>
+      </c>
+      <c r="F94" t="s">
+        <v>19</v>
       </c>
       <c r="H94" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="C95" t="s">
         <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>179</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
       </c>
       <c r="H95" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B96" t="s">
-        <v>288</v>
+        <v>68</v>
       </c>
       <c r="C96" t="s">
         <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>289</v>
+        <v>186</v>
       </c>
       <c r="G96" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C97" t="s">
         <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>293</v>
+        <v>90</v>
       </c>
       <c r="G97" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="H97" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B98" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C98" t="s">
         <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>297</v>
+        <v>90</v>
       </c>
       <c r="G98" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="H98" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B99" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C99" t="s">
         <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>130</v>
       </c>
       <c r="G99" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="H99" t="s">
-        <v>25</v>
-[...159 lines deleted...]
-        <v>15</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7633228-02"/>
-[...104 lines deleted...]
-    <hyperlink ref="A107" r:id="rId106" display="7847569-01"/>
+    <hyperlink ref="A2" r:id="rId1" display="A7818454"/>
+    <hyperlink ref="A3" r:id="rId2" display="A7850159-00"/>
+    <hyperlink ref="A4" r:id="rId3" display="7761433-00"/>
+    <hyperlink ref="A5" r:id="rId4" display="7633228-02"/>
+    <hyperlink ref="A6" r:id="rId5" display="7642125-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="7818453"/>
+    <hyperlink ref="A8" r:id="rId7" display="7818454"/>
+    <hyperlink ref="A9" r:id="rId8" display="7830281"/>
+    <hyperlink ref="A10" r:id="rId9" display="7818457"/>
+    <hyperlink ref="A11" r:id="rId10" display="7830345"/>
+    <hyperlink ref="A12" r:id="rId11" display="7830347"/>
+    <hyperlink ref="A13" r:id="rId12" display="7830349"/>
+    <hyperlink ref="A14" r:id="rId13" display="7633229-05"/>
+    <hyperlink ref="A15" r:id="rId14" display="7841277-00"/>
+    <hyperlink ref="A16" r:id="rId15" display="A7818479"/>
+    <hyperlink ref="A17" r:id="rId16" display="A7818455"/>
+    <hyperlink ref="A18" r:id="rId17" display="A7818457"/>
+    <hyperlink ref="A19" r:id="rId18" display="7851464-00"/>
+    <hyperlink ref="A20" r:id="rId19" display="7676260-01"/>
+    <hyperlink ref="A21" r:id="rId20" display="7721916-03"/>
+    <hyperlink ref="A22" r:id="rId21" display="7633228-03"/>
+    <hyperlink ref="A23" r:id="rId22" display="7845476-00"/>
+    <hyperlink ref="A24" r:id="rId23" display="7859935-00"/>
+    <hyperlink ref="A25" r:id="rId24" display="7803900"/>
+    <hyperlink ref="A26" r:id="rId25" display="7801330"/>
+    <hyperlink ref="A27" r:id="rId26" display="7803902"/>
+    <hyperlink ref="A28" r:id="rId27" display="7801340"/>
+    <hyperlink ref="A29" r:id="rId28" display="7801367"/>
+    <hyperlink ref="A30" r:id="rId29" display="7803906"/>
+    <hyperlink ref="A31" r:id="rId30" display="7801344"/>
+    <hyperlink ref="A32" r:id="rId31" display="7803247"/>
+    <hyperlink ref="A33" r:id="rId32" display="7803291"/>
+    <hyperlink ref="A34" r:id="rId33" display="A7845629"/>
+    <hyperlink ref="A35" r:id="rId34" display="A7845626"/>
+    <hyperlink ref="A36" r:id="rId35" display="A7660511"/>
+    <hyperlink ref="A37" r:id="rId36" display="A7803247"/>
+    <hyperlink ref="A38" r:id="rId37" display="A7803249"/>
+    <hyperlink ref="A39" r:id="rId38" display="A7803291"/>
+    <hyperlink ref="A40" r:id="rId39" display="A7803293"/>
+    <hyperlink ref="A41" r:id="rId40" display="A7803298"/>
+    <hyperlink ref="A42" r:id="rId41" display="A7803902"/>
+    <hyperlink ref="A43" r:id="rId42" display="A7803906"/>
+    <hyperlink ref="A44" r:id="rId43" display="A7801330"/>
+    <hyperlink ref="A45" r:id="rId44" display="A7801342"/>
+    <hyperlink ref="A46" r:id="rId45" display="A7801344"/>
+    <hyperlink ref="A47" r:id="rId46" display="A7801363"/>
+    <hyperlink ref="A48" r:id="rId47" display="A7801365"/>
+    <hyperlink ref="A49" r:id="rId48" display="A7801367"/>
+    <hyperlink ref="A50" r:id="rId49" display="A7846857"/>
+    <hyperlink ref="A51" r:id="rId50" display="A7859413"/>
+    <hyperlink ref="A52" r:id="rId51" display="A7846858"/>
+    <hyperlink ref="A53" r:id="rId52" display="7865186"/>
+    <hyperlink ref="A54" r:id="rId53" display="A7818475"/>
+    <hyperlink ref="A55" r:id="rId54" display="A7818453"/>
+    <hyperlink ref="A56" r:id="rId55" display="A7818477"/>
+    <hyperlink ref="A57" r:id="rId56" display="7847569-01"/>
+    <hyperlink ref="A58" r:id="rId57" display="7633228-00"/>
+    <hyperlink ref="A59" r:id="rId58" display="7721916-01"/>
+    <hyperlink ref="A60" r:id="rId59" display="7818473"/>
+    <hyperlink ref="A61" r:id="rId60" display="7830351"/>
+    <hyperlink ref="A62" r:id="rId61" display="7818475"/>
+    <hyperlink ref="A63" r:id="rId62" display="7818477"/>
+    <hyperlink ref="A64" r:id="rId63" display="7818479"/>
+    <hyperlink ref="A65" r:id="rId64" display="7818455"/>
+    <hyperlink ref="A66" r:id="rId65" display="7830283"/>
+    <hyperlink ref="A67" r:id="rId66" display="7830339"/>
+    <hyperlink ref="A68" r:id="rId67" display="7830341"/>
+    <hyperlink ref="A69" r:id="rId68" display="7830343"/>
+    <hyperlink ref="A70" r:id="rId69" display="7660511"/>
+    <hyperlink ref="A71" r:id="rId70" display="7680813"/>
+    <hyperlink ref="A72" r:id="rId71" display="7801360"/>
+    <hyperlink ref="A73" r:id="rId72" display="7801363"/>
+    <hyperlink ref="A74" r:id="rId73" display="7801365"/>
+    <hyperlink ref="A75" r:id="rId74" display="7803904"/>
+    <hyperlink ref="A76" r:id="rId75" display="7801342"/>
+    <hyperlink ref="A77" r:id="rId76" display="7803249"/>
+    <hyperlink ref="A78" r:id="rId77" display="7803293"/>
+    <hyperlink ref="A79" r:id="rId78" display="A7845627"/>
+    <hyperlink ref="A80" r:id="rId79" display="A7832206"/>
+    <hyperlink ref="A81" r:id="rId80" display="A7832204"/>
+    <hyperlink ref="A82" r:id="rId81" display="A7680813"/>
+    <hyperlink ref="A83" r:id="rId82" display="A7803900"/>
+    <hyperlink ref="A84" r:id="rId83" display="A7803904"/>
+    <hyperlink ref="A85" r:id="rId84" display="A7801340"/>
+    <hyperlink ref="A86" r:id="rId85" display="A7801360"/>
+    <hyperlink ref="A87" r:id="rId86" display="7859413"/>
+    <hyperlink ref="A88" r:id="rId87" display="7859414"/>
+    <hyperlink ref="A89" r:id="rId88" display="A7859414"/>
+    <hyperlink ref="A90" r:id="rId89" display="7832202"/>
+    <hyperlink ref="A91" r:id="rId90" display="7832200"/>
+    <hyperlink ref="A92" r:id="rId91" display="7715012-01"/>
+    <hyperlink ref="A93" r:id="rId92" display="7715018-01"/>
+    <hyperlink ref="A94" r:id="rId93" display="7642123-01"/>
+    <hyperlink ref="A95" r:id="rId94" display="7847569-00"/>
+    <hyperlink ref="A96" r:id="rId95" display="A7818473"/>
+    <hyperlink ref="A97" r:id="rId96" display="7803295"/>
+    <hyperlink ref="A98" r:id="rId97" display="7803298"/>
+    <hyperlink ref="A99" r:id="rId98" display="A7803295"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId107"/>
+    <tablePart r:id="rId99"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>