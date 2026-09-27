--- v1 (2026-06-29)
+++ v2 (2026-09-27)
@@ -11,190 +11,376 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296" count="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311" count="668">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900</t>
+  </si>
+  <si>
+    <t>7803900</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-390, up to 40 km</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode</t>
+  </si>
+  <si>
+    <t>SFP+</t>
+  </si>
+  <si>
+    <t>Optical module</t>
+  </si>
+  <si>
+    <t>A7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801367</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-610, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7859413</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km, TAA compliant</t>
+  </si>
+  <si>
+    <t>BiDi SFP+</t>
+  </si>
+  <si>
+    <t>A7846858</t>
+  </si>
+  <si>
+    <t>CSFP+ and SFP+ Kit with Optical Attenuators</t>
+  </si>
+  <si>
+    <t>Compact SFP+ and SFP+-Kit, 10G BASE, Singlemode, up to 20 km, TAA compliant.</t>
+  </si>
+  <si>
+    <t>CSFP | SFP+</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186</t>
+  </si>
+  <si>
+    <t>7865186</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, 1310 nm Tx</t>
+  </si>
+  <si>
+    <t>SFP28</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596</t>
+  </si>
+  <si>
+    <t>7862596</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase 1310nmTx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214</t>
+  </si>
+  <si>
+    <t>7865214</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>BiDi SFP</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203</t>
+  </si>
+  <si>
+    <t>7865203</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
     <t>A7818454</t>
   </si>
   <si>
     <t>Optical Demultiplexer, 4 channels</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>CWDM Fiber Optical Module, Demux, 1350-1410 nm, LC/PC, 4 channels</t>
   </si>
   <si>
     <t>LGX</t>
   </si>
   <si>
     <t>CWDM module</t>
   </si>
   <si>
+    <t>A7818479</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>A7818455</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>A7818457</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>7851464-00</t>
+  </si>
+  <si>
+    <t>ORD</t>
+  </si>
+  <si>
+    <t>ERA® O-RAN Digital Donor</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>Card</t>
+  </si>
+  <si>
+    <t>7676260-01</t>
+  </si>
+  <si>
+    <t>e-POI IFC</t>
+  </si>
+  <si>
+    <t>ERA® e-POI IFC for Rack/Subrack address setting</t>
+  </si>
+  <si>
+    <t>7721916-03</t>
+  </si>
+  <si>
+    <t>CDD2 Digital Donor Card</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor CPRI-N V7.0 supported</t>
+  </si>
+  <si>
     <t>A7850159-00</t>
   </si>
   <si>
     <t>e-POI HB</t>
   </si>
   <si>
     <t>ERA® Point of Interface RF Module High Band</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...1 lines deleted...]
-  <si>
     <t>Point of interface card</t>
   </si>
   <si>
     <t>7761433-00</t>
   </si>
   <si>
     <t>e-POI RF Module</t>
   </si>
   <si>
     <t>ERA® Point of Interface RF Module</t>
   </si>
   <si>
+    <t>7633228-03</t>
+  </si>
+  <si>
+    <t>CAT</t>
+  </si>
+  <si>
+    <t>ERA® Copper Transport Card</t>
+  </si>
+  <si>
+    <t>7845476-00</t>
+  </si>
+  <si>
+    <t>OPT2</t>
+  </si>
+  <si>
+    <t>ERA® Optical Transport Card</t>
+  </si>
+  <si>
+    <t>7859935-00</t>
+  </si>
+  <si>
+    <t>E-CDD2</t>
+  </si>
+  <si>
+    <t>CPRI Digital Donor Card</t>
+  </si>
+  <si>
     <t>7633228-02</t>
   </si>
   <si>
-    <t>CAT</t>
-[...7 lines deleted...]
-  <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>7642125-00</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>ERA® System User Interface Card</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453</t>
   </si>
   <si>
     <t>7818453</t>
   </si>
   <si>
     <t>Optical Multiplexer, 4 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1350-1410 nm, LC/PC, 4 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454</t>
   </si>
   <si>
     <t>7818454</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281</t>
   </si>
   <si>
     <t>7830281</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1271-1291 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1271-1291 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457</t>
   </si>
   <si>
     <t>7818457</t>
   </si>
   <si>
-    <t>Optical Demultiplexer, 8 channels</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345</t>
   </si>
   <si>
     <t>7830345</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1471-1491 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1471-1491 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347</t>
   </si>
   <si>
     <t>7830347</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1511-1531 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1511-1531 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349</t>
@@ -205,137 +391,50 @@
   <si>
     <t>CWDM Add/Drop Multiplexer, 1551-1571 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1551-1571 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>7633229-05</t>
   </si>
   <si>
     <t>RFD</t>
   </si>
   <si>
     <t>ERA® RF Donor Card</t>
   </si>
   <si>
     <t>7841277-00</t>
   </si>
   <si>
     <t>RFD HB</t>
   </si>
   <si>
     <t>ERA® RF Donor Card High Band</t>
   </si>
   <si>
-    <t>A7818479</t>
-[...85 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330</t>
   </si>
   <si>
     <t>7801330</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-470, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902</t>
   </si>
   <si>
     <t>7803902</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-410, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340</t>
   </si>
   <si>
     <t>7801340</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-490, up to 40 km</t>
@@ -364,260 +463,389 @@
   <si>
     <t>7801344</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-530, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247</t>
   </si>
   <si>
     <t>7803247</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-270, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291</t>
   </si>
   <si>
     <t>7803291</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-310, up to 40 km</t>
   </si>
   <si>
-    <t>A7845629</t>
-[...14 lines deleted...]
-    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+    <t>A7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803247</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-270, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803291</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-310, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803902</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-410, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803906</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-450, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801330</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-470, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801344</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-530, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178</t>
+  </si>
+  <si>
+    <t>7865178</t>
+  </si>
+  <si>
+    <t>SFP28-Kit BiDi (2 EA), up to 20 km</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363</t>
+  </si>
+  <si>
+    <t>7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365</t>
+  </si>
+  <si>
+    <t>7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904</t>
+  </si>
+  <si>
+    <t>7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342</t>
+  </si>
+  <si>
+    <t>7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249</t>
+  </si>
+  <si>
+    <t>7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298</t>
+  </si>
+  <si>
+    <t>7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7845627</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 20 km</t>
   </si>
   <si>
-    <t>BiDi SFP</t>
-[...137 lines deleted...]
-    <t>SFP28</t>
+    <t>A7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803295</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803900</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-390, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801340</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-490, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
+  </si>
+  <si>
+    <t>7859413</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414</t>
+  </si>
+  <si>
+    <t>7859414</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>A7859414</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202</t>
+  </si>
+  <si>
+    <t>7832202</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 10 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200</t>
+  </si>
+  <si>
+    <t>7832200</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224</t>
+  </si>
+  <si>
+    <t>7865224</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205</t>
+  </si>
+  <si>
+    <t>7865205</t>
+  </si>
+  <si>
+    <t>SFP+-Kit BiDi (2 EA)</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232</t>
+  </si>
+  <si>
+    <t>7865232</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7865186</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, TAA compliant</t>
+  </si>
+  <si>
+    <t>Network connectivity module</t>
+  </si>
+  <si>
+    <t>A7818473</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
   </si>
   <si>
     <t>A7818475</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
   </si>
   <si>
     <t>A7818453</t>
   </si>
   <si>
     <t>A7818477</t>
   </si>
   <si>
     <t>Optical Multiplexer, 18 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1270-1610 nm, LC/PC, 18 channels</t>
   </si>
   <si>
     <t>7847569-01</t>
   </si>
   <si>
     <t>CAT2</t>
   </si>
   <si>
     <t>ERA® CAT2 Copper Transport Card</t>
   </si>
   <si>
     <t>7633228-00</t>
   </si>
   <si>
     <t>7721916-01</t>
   </si>
   <si>
     <t>CDD</t>
   </si>
   <si>
     <t>NOKIA® CPRI Digital Donor</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473</t>
   </si>
   <si>
     <t>7818473</t>
   </si>
   <si>
-    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351</t>
   </si>
   <si>
     <t>7830351</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1591-1611 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1591-1611 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475</t>
   </si>
   <si>
     <t>7818475</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477</t>
   </si>
   <si>
     <t>7818477</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479</t>
@@ -658,291 +886,108 @@
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341</t>
   </si>
   <si>
     <t>7830341</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1391-1411 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1391-1411 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343</t>
   </si>
   <si>
     <t>7830343</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1431-1451 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1431-1451 nm, LC/PC, 2 channels</t>
   </si>
   <si>
+    <t>7642123-01</t>
+  </si>
+  <si>
+    <t>OPT</t>
+  </si>
+  <si>
+    <t>7847569-00</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
   </si>
   <si>
     <t>7660511</t>
   </si>
   <si>
     <t>SFP+SR, up to 300 m</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813</t>
   </si>
   <si>
     <t>7680813</t>
   </si>
   <si>
     <t>SFP+LR, up to 10 km</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360</t>
   </si>
   <si>
     <t>7801360</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-550, up to 40 km</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363</t>
-[...43 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293</t>
   </si>
   <si>
     <t>7803293</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-330, up to 40 km</t>
   </si>
   <si>
-    <t>A7845627</t>
-[...130 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295</t>
   </si>
   <si>
     <t>7803295</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-350, up to 40 km</t>
-  </si>
-[...13 lines deleted...]
-    <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1043,2198 +1088,2261 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J99" totalsRowShown="0">
-  <autoFilter ref="A1:J99"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J102" totalsRowShown="0">
+  <autoFilter ref="A1:J102"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7865186" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J99"/>
+  <dimension ref="A1:J102"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="50.27734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="51.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="92.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>19</v>
       </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="H4" t="s">
-[...17 lines deleted...]
-        <v>19</v>
+      <c r="G5" t="s">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>53</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
-      <c r="F14" t="s">
-        <v>19</v>
+      <c r="G14" t="s">
+        <v>53</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
-      <c r="F15" t="s">
-        <v>19</v>
+      <c r="G15" t="s">
+        <v>53</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="F16" t="s">
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H17" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>67</v>
+      </c>
+      <c r="H23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
+      <c r="A24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
         <v>83</v>
       </c>
-      <c r="F23" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>68</v>
+      </c>
+      <c r="J24" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>95</v>
+      </c>
+      <c r="F25" t="s">
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="G26" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H26" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H27" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G28" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H28" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="G29" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H29" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H30" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="G31" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H31" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="G32" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H32" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>122</v>
+      </c>
+      <c r="F33" t="s">
+        <v>67</v>
       </c>
       <c r="H33" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>125</v>
+      </c>
+      <c r="F34" t="s">
+        <v>67</v>
       </c>
       <c r="H34" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="G43" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G45" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G47" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G48" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="G49" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>160</v>
+        <v>19</v>
       </c>
       <c r="G51" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="G52" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B53" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="G53" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>44</v>
+        <v>175</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>179</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B56" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B57" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B58" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B59" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B60" t="s">
-        <v>68</v>
+        <v>194</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>186</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B61" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B62" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>200</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>19</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B64" t="s">
-        <v>65</v>
+        <v>204</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B65" t="s">
-        <v>68</v>
+        <v>206</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="G65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B67" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>206</v>
+        <v>19</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B68" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B69" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" t="s">
         <v>213</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B70" t="s">
         <v>216</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>218</v>
+        <v>26</v>
       </c>
       <c r="G70" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="H70" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B71" t="s">
         <v>220</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" t="s">
         <v>221</v>
       </c>
-      <c r="C71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G71" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B72" t="s">
         <v>224</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>90</v>
+        <v>221</v>
       </c>
       <c r="G72" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="H72" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B73" t="s">
+        <v>226</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
         <v>227</v>
       </c>
-      <c r="B73" t="s">
+      <c r="F73" t="s">
         <v>228</v>
       </c>
-      <c r="C73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>92</v>
+        <v>229</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B74" t="s">
         <v>231</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>232</v>
+      </c>
+      <c r="F74" t="s">
+        <v>228</v>
       </c>
       <c r="H74" t="s">
-        <v>92</v>
+        <v>229</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B75" t="s">
-        <v>234</v>
+        <v>196</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="G75" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="H75" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B76" t="s">
         <v>237</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>90</v>
+        <v>238</v>
       </c>
       <c r="G76" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="H76" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="G77" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="H77" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B78" t="s">
         <v>243</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>90</v>
+        <v>244</v>
       </c>
       <c r="G78" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="H78" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>59</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>123</v>
+        <v>247</v>
       </c>
       <c r="G79" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="H79" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>247</v>
+        <v>62</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G80" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="H80" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>98</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="G81" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="H81" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B82" t="s">
         <v>252</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
         <v>253</v>
       </c>
       <c r="G82" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H82" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B83" t="s">
         <v>255</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>256</v>
+      </c>
+      <c r="F83" t="s">
+        <v>67</v>
       </c>
       <c r="H83" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B84" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
+        <v>84</v>
+      </c>
+      <c r="F84" t="s">
+        <v>67</v>
+      </c>
+      <c r="H84" t="s">
+        <v>68</v>
+      </c>
+      <c r="J84" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="12.75">
-[...19 lines deleted...]
-    <row r="85" spans="1:8" ht="12.75">
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B85" t="s">
         <v>259</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>260</v>
+      </c>
+      <c r="F85" t="s">
+        <v>67</v>
       </c>
       <c r="H85" t="s">
+        <v>68</v>
+      </c>
+      <c r="J85" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B86" t="s">
-        <v>261</v>
+        <v>59</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>130</v>
+        <v>247</v>
       </c>
       <c r="G86" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H86" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B87" t="s">
-        <v>159</v>
+        <v>265</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="G87" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="H87" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
+        <v>62</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="G88" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="H88" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B89" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>160</v>
+        <v>253</v>
       </c>
       <c r="G89" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="H89" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B90" t="s">
-        <v>271</v>
+        <v>56</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>272</v>
+        <v>57</v>
       </c>
       <c r="G90" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="H90" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B91" t="s">
-        <v>275</v>
+        <v>59</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>272</v>
+        <v>60</v>
       </c>
       <c r="G91" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="H91" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B92" t="s">
         <v>277</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D92" t="s">
         <v>278</v>
       </c>
-      <c r="F92" t="s">
-        <v>279</v>
+      <c r="G92" t="s">
+        <v>53</v>
       </c>
       <c r="H92" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B93" t="s">
         <v>281</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
         <v>282</v>
       </c>
-      <c r="C93" t="s">
-[...6 lines deleted...]
-        <v>279</v>
+      <c r="G93" t="s">
+        <v>53</v>
       </c>
       <c r="H93" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B94" t="s">
         <v>285</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>286</v>
+      </c>
+      <c r="G94" t="s">
+        <v>53</v>
       </c>
       <c r="H94" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B95" t="s">
-        <v>178</v>
+        <v>289</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>290</v>
+      </c>
+      <c r="G95" t="s">
+        <v>53</v>
       </c>
       <c r="H95" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
+        <v>292</v>
+      </c>
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
+        <v>87</v>
+      </c>
+      <c r="F96" t="s">
+        <v>67</v>
+      </c>
+      <c r="H96" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B97" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>256</v>
+      </c>
+      <c r="F97" t="s">
+        <v>67</v>
       </c>
       <c r="H97" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B98" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>90</v>
+        <v>297</v>
       </c>
       <c r="G98" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B99" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>130</v>
+        <v>301</v>
       </c>
       <c r="G99" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>92</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B100" t="s">
+        <v>304</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" t="s">
+        <v>15</v>
+      </c>
+      <c r="H100" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B101" t="s">
+        <v>307</v>
+      </c>
+      <c r="C101" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" t="s">
+        <v>15</v>
+      </c>
+      <c r="H101" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B102" t="s">
+        <v>310</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="A7818454"/>
-[...96 lines deleted...]
-    <hyperlink ref="A99" r:id="rId98" display="A7803295"/>
+    <hyperlink ref="A2" r:id="rId1" display="7803900"/>
+    <hyperlink ref="A3" r:id="rId2" display="A7801363"/>
+    <hyperlink ref="A4" r:id="rId3" display="A7801365"/>
+    <hyperlink ref="A5" r:id="rId4" display="A7801367"/>
+    <hyperlink ref="A6" r:id="rId5" display="A7859413"/>
+    <hyperlink ref="A7" r:id="rId6" display="A7846858"/>
+    <hyperlink ref="A8" r:id="rId7" display="7865186"/>
+    <hyperlink ref="A9" r:id="rId8" display="7862596"/>
+    <hyperlink ref="A10" r:id="rId9" display="7865214"/>
+    <hyperlink ref="A11" r:id="rId10" display="7865203"/>
+    <hyperlink ref="A12" r:id="rId11" display="A7818454"/>
+    <hyperlink ref="A13" r:id="rId12" display="A7818479"/>
+    <hyperlink ref="A14" r:id="rId13" display="A7818455"/>
+    <hyperlink ref="A15" r:id="rId14" display="A7818457"/>
+    <hyperlink ref="A16" r:id="rId15" display="7851464-00"/>
+    <hyperlink ref="A17" r:id="rId16" display="7676260-01"/>
+    <hyperlink ref="A18" r:id="rId17" display="7721916-03"/>
+    <hyperlink ref="A19" r:id="rId18" display="A7850159-00"/>
+    <hyperlink ref="A20" r:id="rId19" display="7761433-00"/>
+    <hyperlink ref="A21" r:id="rId20" display="7633228-03"/>
+    <hyperlink ref="A22" r:id="rId21" display="7845476-00"/>
+    <hyperlink ref="A23" r:id="rId22" display="7859935-00"/>
+    <hyperlink ref="A24" r:id="rId23" display="7633228-02"/>
+    <hyperlink ref="A25" r:id="rId24" display="7642125-00"/>
+    <hyperlink ref="A26" r:id="rId25" display="7818453"/>
+    <hyperlink ref="A27" r:id="rId26" display="7818454"/>
+    <hyperlink ref="A28" r:id="rId27" display="7830281"/>
+    <hyperlink ref="A29" r:id="rId28" display="7818457"/>
+    <hyperlink ref="A30" r:id="rId29" display="7830345"/>
+    <hyperlink ref="A31" r:id="rId30" display="7830347"/>
+    <hyperlink ref="A32" r:id="rId31" display="7830349"/>
+    <hyperlink ref="A33" r:id="rId32" display="7633229-05"/>
+    <hyperlink ref="A34" r:id="rId33" display="7841277-00"/>
+    <hyperlink ref="A35" r:id="rId34" display="7801330"/>
+    <hyperlink ref="A36" r:id="rId35" display="7803902"/>
+    <hyperlink ref="A37" r:id="rId36" display="7801340"/>
+    <hyperlink ref="A38" r:id="rId37" display="7801367"/>
+    <hyperlink ref="A39" r:id="rId38" display="7803906"/>
+    <hyperlink ref="A40" r:id="rId39" display="7801344"/>
+    <hyperlink ref="A41" r:id="rId40" display="7803247"/>
+    <hyperlink ref="A42" r:id="rId41" display="7803291"/>
+    <hyperlink ref="A43" r:id="rId42" display="A7660511"/>
+    <hyperlink ref="A44" r:id="rId43" display="A7803247"/>
+    <hyperlink ref="A45" r:id="rId44" display="A7803249"/>
+    <hyperlink ref="A46" r:id="rId45" display="A7803291"/>
+    <hyperlink ref="A47" r:id="rId46" display="A7803293"/>
+    <hyperlink ref="A48" r:id="rId47" display="A7803298"/>
+    <hyperlink ref="A49" r:id="rId48" display="A7803902"/>
+    <hyperlink ref="A50" r:id="rId49" display="A7803906"/>
+    <hyperlink ref="A51" r:id="rId50" display="A7801330"/>
+    <hyperlink ref="A52" r:id="rId51" display="A7801342"/>
+    <hyperlink ref="A53" r:id="rId52" display="A7801344"/>
+    <hyperlink ref="A54" r:id="rId53" display="7865178"/>
+    <hyperlink ref="A55" r:id="rId54" display="7801363"/>
+    <hyperlink ref="A56" r:id="rId55" display="7801365"/>
+    <hyperlink ref="A57" r:id="rId56" display="7803904"/>
+    <hyperlink ref="A58" r:id="rId57" display="7801342"/>
+    <hyperlink ref="A59" r:id="rId58" display="7803249"/>
+    <hyperlink ref="A60" r:id="rId59" display="7803298"/>
+    <hyperlink ref="A61" r:id="rId60" display="A7845627"/>
+    <hyperlink ref="A62" r:id="rId61" display="A7680813"/>
+    <hyperlink ref="A63" r:id="rId62" display="A7803295"/>
+    <hyperlink ref="A64" r:id="rId63" display="A7803900"/>
+    <hyperlink ref="A65" r:id="rId64" display="A7803904"/>
+    <hyperlink ref="A66" r:id="rId65" display="A7801340"/>
+    <hyperlink ref="A67" r:id="rId66" display="A7801360"/>
+    <hyperlink ref="A68" r:id="rId67" display="7859413"/>
+    <hyperlink ref="A69" r:id="rId68" display="7859414"/>
+    <hyperlink ref="A70" r:id="rId69" display="A7859414"/>
+    <hyperlink ref="A71" r:id="rId70" display="7832202"/>
+    <hyperlink ref="A72" r:id="rId71" display="7832200"/>
+    <hyperlink ref="A73" r:id="rId72" display="7715012-01"/>
+    <hyperlink ref="A74" r:id="rId73" display="7715018-01"/>
+    <hyperlink ref="A75" r:id="rId74" display="7865224"/>
+    <hyperlink ref="A76" r:id="rId75" display="7865205"/>
+    <hyperlink ref="A77" r:id="rId76" display="7865232"/>
+    <hyperlink ref="A78" r:id="rId77" display="A7865186"/>
+    <hyperlink ref="A79" r:id="rId78" display="A7818473"/>
+    <hyperlink ref="A80" r:id="rId79" display="A7818475"/>
+    <hyperlink ref="A81" r:id="rId80" display="A7818453"/>
+    <hyperlink ref="A82" r:id="rId81" display="A7818477"/>
+    <hyperlink ref="A83" r:id="rId82" display="7847569-01"/>
+    <hyperlink ref="A84" r:id="rId83" display="7633228-00"/>
+    <hyperlink ref="A85" r:id="rId84" display="7721916-01"/>
+    <hyperlink ref="A86" r:id="rId85" display="7818473"/>
+    <hyperlink ref="A87" r:id="rId86" display="7830351"/>
+    <hyperlink ref="A88" r:id="rId87" display="7818475"/>
+    <hyperlink ref="A89" r:id="rId88" display="7818477"/>
+    <hyperlink ref="A90" r:id="rId89" display="7818479"/>
+    <hyperlink ref="A91" r:id="rId90" display="7818455"/>
+    <hyperlink ref="A92" r:id="rId91" display="7830283"/>
+    <hyperlink ref="A93" r:id="rId92" display="7830339"/>
+    <hyperlink ref="A94" r:id="rId93" display="7830341"/>
+    <hyperlink ref="A95" r:id="rId94" display="7830343"/>
+    <hyperlink ref="A96" r:id="rId95" display="7642123-01"/>
+    <hyperlink ref="A97" r:id="rId96" display="7847569-00"/>
+    <hyperlink ref="A98" r:id="rId97" display="7660511"/>
+    <hyperlink ref="A99" r:id="rId98" display="7680813"/>
+    <hyperlink ref="A100" r:id="rId99" display="7801360"/>
+    <hyperlink ref="A101" r:id="rId100" display="7803293"/>
+    <hyperlink ref="A102" r:id="rId101" display="7803295"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId99"/>
+    <tablePart r:id="rId102"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>