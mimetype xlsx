--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -100,218 +100,218 @@
   <si>
     <t>UAP2</t>
   </si>
   <si>
     <t>7642133-01</t>
   </si>
   <si>
     <t>Variant of UAP</t>
   </si>
   <si>
     <t>ERA® Universal Access Point, 600-2700 MHz</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>7724746-00</t>
   </si>
   <si>
     <t>UAP-X</t>
   </si>
   <si>
     <t>ERA® Universal Access Point, 380-2700 MHz</t>
   </si>
   <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776641-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834677-0004</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
     <t>7770209-0006</t>
   </si>
   <si>
     <t>CAP L 18/21/26/26 F-DC</t>
   </si>
   <si>
-    <t>Variant of CAP-L</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>CAP L</t>
-[...1 lines deleted...]
-  <si>
     <t>7776595-0004</t>
   </si>
   <si>
     <t>CAP L 9/18/18/21 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776598-0004</t>
   </si>
   <si>
     <t>CAP L 9/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7770356-0004</t>
   </si>
   <si>
     <t>CAP L 17E/17E/19/19 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>7776598-0006</t>
-[...124 lines deleted...]
-  <si>
     <t>7836123-0002</t>
   </si>
   <si>
     <t>CAP H 26/26T F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7833597-0001</t>
   </si>
   <si>
     <t>CAP M 8/18/21/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7841175-0002</t>
   </si>
   <si>
     <t>CAP H 4/4 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
@@ -559,51 +559,51 @@
   <si>
     <t>CAP L2 34T/37T/37T C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
   </si>
   <si>
     <t>7845389-0001</t>
   </si>
   <si>
     <t>UAP2 18/21/23T/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7857271-0002</t>
   </si>
   <si>
     <t>CAP H2 35T F-DC-F1</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
-    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit</t>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit.</t>
   </si>
   <si>
     <t>CAP H2</t>
   </si>
   <si>
     <t>7840984-0002</t>
   </si>
   <si>
     <t>CAP M 80-85/17E/19/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
   </si>
   <si>
     <t>7851671-2003</t>
   </si>
   <si>
     <t>7856326-2003</t>
   </si>
   <si>
     <t>CAP M2 34T/37T/37T F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
   </si>
@@ -652,138 +652,138 @@
   <si>
     <t>CAP L 18/21/26/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7772983-0001</t>
   </si>
   <si>
     <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
   </si>
   <si>
     <t>7770203-0004</t>
   </si>
   <si>
     <t>CAP L 17E/17E/23/23 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
+    <t>7770203-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0006</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7781125-0003</t>
+  </si>
+  <si>
+    <t>CAP M 9/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7825730-0003</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
+  </si>
+  <si>
     <t>7768763-00</t>
   </si>
   <si>
     <t>UAP-N25</t>
   </si>
   <si>
     <t>7772983-0002</t>
   </si>
   <si>
     <t>CAP H 8/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
-  </si>
-[...73 lines deleted...]
-    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
   </si>
   <si>
     <t>7828333-0001</t>
   </si>
   <si>
     <t>CAP M 4/70/80 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7834677-0006</t>
   </si>
   <si>
     <t>CAP L 4A/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7830127-0002</t>
   </si>
   <si>
     <t>CAP MX F-DC</t>
   </si>
@@ -1244,51 +1244,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J118" totalsRowShown="0">
   <autoFilter ref="A1:J118"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J118"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="166.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1564,635 +1564,635 @@
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="12.75">
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="12.75">
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="12.75">
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F18" t="s">
-[...13 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="B19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" ht="12.75">
+      <c r="J19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
         <v>71</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
+      <c r="A22" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F21" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B22" t="s">
         <v>74</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
+      </c>
+      <c r="J22" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>78</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="12.75">
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="12.75">
+      <c r="J24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>33</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
+      </c>
+      <c r="J25" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>18</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>18</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B29" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
         <v>96</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>18</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B30" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D30" t="s">
         <v>99</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D31" t="s">
         <v>102</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
         <v>105</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>18</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B33" t="s">
         <v>107</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>109</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>110</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
         <v>113</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>18</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B36" t="s">
         <v>118</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
         <v>119</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>18</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>18</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B38" t="s">
         <v>124</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D38" t="s">
@@ -2588,51 +2588,51 @@
       </c>
       <c r="C55" t="s">
         <v>181</v>
       </c>
       <c r="D55" t="s">
         <v>182</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>183</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B56" t="s">
         <v>185</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D56" t="s">
         <v>186</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B57" t="s">
         <v>138</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D57" t="s">
@@ -2809,51 +2809,51 @@
       </c>
       <c r="D65" t="s">
         <v>206</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>33</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>208</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D66" t="s">
         <v>209</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>18</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B67" t="s">
         <v>211</v>
       </c>
       <c r="C67" s="1" t="s">
@@ -2861,328 +2861,328 @@
       </c>
       <c r="D67" t="s">
         <v>212</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>33</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B68" t="s">
         <v>214</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D68" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H68" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="12.75">
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="D69" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
+      </c>
+      <c r="J69" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B70" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D70" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>33</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D71" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>33</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>33</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B73" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
         <v>33</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="74" spans="1:10" ht="12.75">
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B74" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
-      <c r="J74" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="D75" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
-      <c r="J75" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B76" t="s">
         <v>237</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D76" t="s">
+        <v>66</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" t="s">
+        <v>15</v>
+      </c>
+      <c r="J76" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="F76" t="s">
-[...10 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="B77" t="s">
         <v>239</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" t="s">
+        <v>24</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>19</v>
+      </c>
+      <c r="H77" t="s">
+        <v>20</v>
+      </c>
+      <c r="J77" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="B78" t="s">
         <v>241</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D78" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" t="s">
         <v>18</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B79" t="s">
         <v>244</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D79" t="s">
         <v>245</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B80" t="s">
         <v>247</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D80" t="s">
@@ -3207,215 +3207,215 @@
       </c>
       <c r="C81" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D81" t="s">
         <v>251</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
         <v>110</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B82" t="s">
         <v>253</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D82" t="s">
         <v>245</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B83" t="s">
         <v>255</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D83" t="s">
         <v>256</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
       <c r="G83" t="s">
         <v>18</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B84" t="s">
         <v>258</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D84" t="s">
         <v>259</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
         <v>18</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B85" t="s">
         <v>261</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D85" t="s">
         <v>262</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
       <c r="G85" t="s">
         <v>18</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B86" t="s">
         <v>264</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D86" t="s">
         <v>265</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
         <v>18</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B87" t="s">
         <v>267</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D87" t="s">
         <v>265</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
         <v>18</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B88" t="s">
         <v>269</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D88" t="s">
         <v>270</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>18</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B89" t="s">
         <v>272</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D89" t="s">
         <v>119</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
         <v>18</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B90" t="s">
         <v>274</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D90" t="s">
@@ -3486,77 +3486,77 @@
       </c>
       <c r="C93" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D93" t="s">
         <v>284</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" t="s">
         <v>127</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B94" t="s">
         <v>286</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D94" t="s">
         <v>287</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>18</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B95" t="s">
         <v>289</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D95" t="s">
         <v>290</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>18</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B96" t="s">
         <v>292</v>
       </c>
       <c r="C96" s="1" t="s">
@@ -3837,51 +3837,51 @@
       </c>
       <c r="C108" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D108" t="s">
         <v>328</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
         <v>127</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B109" t="s">
         <v>330</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D109" t="s">
         <v>331</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
         <v>18</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B110" t="s">
         <v>333</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D110" t="s">
@@ -4021,133 +4021,133 @@
       </c>
       <c r="C116" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D116" t="s">
         <v>351</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" t="s">
         <v>141</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B117" t="s">
         <v>353</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D117" t="s">
         <v>93</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
         <v>18</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B118" t="s">
         <v>355</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D118" t="s">
         <v>169</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" t="s">
         <v>141</v>
       </c>
       <c r="H118" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="CAP-M"/>
     <hyperlink ref="A3" r:id="rId2" display="CAP-H"/>
     <hyperlink ref="A4" r:id="rId3" display="UAP"/>
     <hyperlink ref="A5" r:id="rId4" display="UAP2"/>
     <hyperlink ref="A6" r:id="rId5" display="7642133-01"/>
     <hyperlink ref="C6" r:id="rId6" display="Variant of UAP"/>
     <hyperlink ref="A7" r:id="rId7" display="7724746-00"/>
     <hyperlink ref="C7" r:id="rId8" display="Variant of UAP"/>
-    <hyperlink ref="A8" r:id="rId9" display="7770209-0006"/>
+    <hyperlink ref="A8" r:id="rId9" display="7776598-0006"/>
     <hyperlink ref="C8" r:id="rId10" display="Variant of CAP-L"/>
-    <hyperlink ref="A9" r:id="rId11" display="7776595-0004"/>
+    <hyperlink ref="A9" r:id="rId11" display="7776643-0004"/>
     <hyperlink ref="C9" r:id="rId12" display="Variant of CAP-L"/>
-    <hyperlink ref="A10" r:id="rId13" display="7776598-0004"/>
+    <hyperlink ref="A10" r:id="rId13" display="7776597-0004"/>
     <hyperlink ref="C10" r:id="rId14" display="Variant of CAP-L"/>
-    <hyperlink ref="A11" r:id="rId15" display="7770356-0004"/>
+    <hyperlink ref="A11" r:id="rId15" display="7776596-0004"/>
     <hyperlink ref="C11" r:id="rId16" display="Variant of CAP-L"/>
-    <hyperlink ref="A12" r:id="rId17" display="7776598-0006"/>
+    <hyperlink ref="A12" r:id="rId17" display="7776641-0006"/>
     <hyperlink ref="C12" r:id="rId18" display="Variant of CAP-L"/>
-    <hyperlink ref="A13" r:id="rId19" display="7776643-0004"/>
-[...11 lines deleted...]
-    <hyperlink ref="A19" r:id="rId31" display="7825719-0002"/>
+    <hyperlink ref="A13" r:id="rId19" display="7820478-0002"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of CAP-M"/>
+    <hyperlink ref="A14" r:id="rId21" display="7820689-0001"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of CAP-M"/>
+    <hyperlink ref="A15" r:id="rId23" display="7825719-0002"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of CAP-H"/>
+    <hyperlink ref="A16" r:id="rId25" display="7820689-0002"/>
+    <hyperlink ref="C16" r:id="rId26" display="Variant of CAP-M"/>
+    <hyperlink ref="A17" r:id="rId27" display="7821740-0002"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of CAP-H"/>
+    <hyperlink ref="A18" r:id="rId29" display="7825719-0004"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of CAP-H"/>
+    <hyperlink ref="A19" r:id="rId31" display="7825730-0001"/>
     <hyperlink ref="C19" r:id="rId32" display="Variant of CAP-H"/>
-    <hyperlink ref="A20" r:id="rId33" display="7820689-0002"/>
-[...9 lines deleted...]
-    <hyperlink ref="A25" r:id="rId43" display="7834677-0004"/>
+    <hyperlink ref="A20" r:id="rId33" display="7821740-0006"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of CAP-H"/>
+    <hyperlink ref="A21" r:id="rId35" display="7834677-0004"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of CAP-L"/>
+    <hyperlink ref="A22" r:id="rId37" display="7770209-0006"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of CAP-L"/>
+    <hyperlink ref="A23" r:id="rId39" display="7776595-0004"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of CAP-L"/>
+    <hyperlink ref="A24" r:id="rId41" display="7776598-0004"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of CAP-L"/>
+    <hyperlink ref="A25" r:id="rId43" display="7770356-0004"/>
     <hyperlink ref="C25" r:id="rId44" display="Variant of CAP-L"/>
     <hyperlink ref="A26" r:id="rId45" display="7836123-0002"/>
     <hyperlink ref="C26" r:id="rId46" display="Variant of CAP-H"/>
     <hyperlink ref="A27" r:id="rId47" display="7833597-0001"/>
     <hyperlink ref="C27" r:id="rId48" display="Variant of CAP-M"/>
     <hyperlink ref="A28" r:id="rId49" display="7841175-0002"/>
     <hyperlink ref="C28" r:id="rId50" display="Variant of CAP-H"/>
     <hyperlink ref="A29" r:id="rId51" display="7841176-0002"/>
     <hyperlink ref="C29" r:id="rId52" display="Variant of CAP-H"/>
     <hyperlink ref="A30" r:id="rId53" display="7834113-0002"/>
     <hyperlink ref="C30" r:id="rId54" display="Variant of CAP-H"/>
     <hyperlink ref="A31" r:id="rId55" display="7834113-0005"/>
     <hyperlink ref="C31" r:id="rId56" display="Variant of CAP-H"/>
     <hyperlink ref="A32" r:id="rId57" display="7843400-0002"/>
     <hyperlink ref="C32" r:id="rId58" display="Variant of CAP-H"/>
     <hyperlink ref="A33" r:id="rId59" display="7830127-0001"/>
     <hyperlink ref="C33" r:id="rId60" display="Variant of CAP-MX"/>
     <hyperlink ref="A34" r:id="rId61" display="7840984-0001"/>
     <hyperlink ref="C34" r:id="rId62" display="Variant of CAP-M"/>
     <hyperlink ref="A35" r:id="rId63" display="7841153-0001"/>
     <hyperlink ref="C35" r:id="rId64" display="Variant of CAP-H"/>
     <hyperlink ref="A36" r:id="rId65" display="7835476-0008"/>
     <hyperlink ref="C36" r:id="rId66" display="Variant of CAP-H"/>
     <hyperlink ref="A37" r:id="rId67" display="7843400-0001"/>
     <hyperlink ref="C37" r:id="rId68" display="Variant of CAP-H"/>
@@ -4184,71 +4184,71 @@
     <hyperlink ref="A53" r:id="rId99" display="7845390-0035"/>
     <hyperlink ref="C53" r:id="rId100" display="Variant of CAP-L2"/>
     <hyperlink ref="A54" r:id="rId101" display="7845389-0001"/>
     <hyperlink ref="C54" r:id="rId102" display="Variant of UAP2"/>
     <hyperlink ref="A55" r:id="rId103" display="7857271-0002"/>
     <hyperlink ref="A56" r:id="rId104" display="7840984-0002"/>
     <hyperlink ref="C56" r:id="rId105" display="Variant of CAP-M"/>
     <hyperlink ref="A57" r:id="rId106" display="7851671-2003"/>
     <hyperlink ref="C57" r:id="rId107" display="Variant of CAP-M2"/>
     <hyperlink ref="A58" r:id="rId108" display="7856326-2003"/>
     <hyperlink ref="C58" r:id="rId109" display="Variant of CAP-M2"/>
     <hyperlink ref="A59" r:id="rId110" display="7856326-2010"/>
     <hyperlink ref="C59" r:id="rId111" display="Variant of CAP-M2"/>
     <hyperlink ref="A60" r:id="rId112" display="7856326-2011"/>
     <hyperlink ref="C60" r:id="rId113" display="Variant of CAP-M2"/>
     <hyperlink ref="A61" r:id="rId114" display="CAP-L"/>
     <hyperlink ref="A62" r:id="rId115" display="CAP-MX"/>
     <hyperlink ref="A63" r:id="rId116" display="CAP-L2"/>
     <hyperlink ref="A64" r:id="rId117" display="CAP-M2"/>
     <hyperlink ref="A65" r:id="rId118" display="7770209-0004"/>
     <hyperlink ref="C65" r:id="rId119" display="Variant of CAP-L"/>
     <hyperlink ref="A66" r:id="rId120" display="7772983-0001"/>
     <hyperlink ref="C66" r:id="rId121" display="Variant of CAP-H"/>
     <hyperlink ref="A67" r:id="rId122" display="7770203-0004"/>
     <hyperlink ref="C67" r:id="rId123" display="Variant of CAP-L"/>
-    <hyperlink ref="A68" r:id="rId124" display="7768763-00"/>
-[...3 lines deleted...]
-    <hyperlink ref="A70" r:id="rId128" display="7770203-0006"/>
+    <hyperlink ref="A68" r:id="rId124" display="7770203-0006"/>
+    <hyperlink ref="C68" r:id="rId125" display="Variant of CAP-L"/>
+    <hyperlink ref="A69" r:id="rId126" display="7776596-0006"/>
+    <hyperlink ref="C69" r:id="rId127" display="Variant of CAP-L"/>
+    <hyperlink ref="A70" r:id="rId128" display="7776595-0006"/>
     <hyperlink ref="C70" r:id="rId129" display="Variant of CAP-L"/>
-    <hyperlink ref="A71" r:id="rId130" display="7776596-0006"/>
+    <hyperlink ref="A71" r:id="rId130" display="7770356-0006"/>
     <hyperlink ref="C71" r:id="rId131" display="Variant of CAP-L"/>
-    <hyperlink ref="A72" r:id="rId132" display="7776595-0006"/>
+    <hyperlink ref="A72" r:id="rId132" display="7776643-0006"/>
     <hyperlink ref="C72" r:id="rId133" display="Variant of CAP-L"/>
-    <hyperlink ref="A73" r:id="rId134" display="7770356-0006"/>
+    <hyperlink ref="A73" r:id="rId134" display="7776597-0006"/>
     <hyperlink ref="C73" r:id="rId135" display="Variant of CAP-L"/>
-    <hyperlink ref="A74" r:id="rId136" display="7776643-0006"/>
-[...7 lines deleted...]
-    <hyperlink ref="A78" r:id="rId144" display="7825730-0003"/>
+    <hyperlink ref="A74" r:id="rId136" display="7781125-0003"/>
+    <hyperlink ref="C74" r:id="rId137" display="Variant of CAP-M"/>
+    <hyperlink ref="A75" r:id="rId138" display="7820478-0001"/>
+    <hyperlink ref="C75" r:id="rId139" display="Variant of CAP-M"/>
+    <hyperlink ref="A76" r:id="rId140" display="7825730-0003"/>
+    <hyperlink ref="C76" r:id="rId141" display="Variant of CAP-H"/>
+    <hyperlink ref="A77" r:id="rId142" display="7768763-00"/>
+    <hyperlink ref="C77" r:id="rId143" display="Variant of UAP"/>
+    <hyperlink ref="A78" r:id="rId144" display="7772983-0002"/>
     <hyperlink ref="C78" r:id="rId145" display="Variant of CAP-H"/>
     <hyperlink ref="A79" r:id="rId146" display="7828333-0001"/>
     <hyperlink ref="C79" r:id="rId147" display="Variant of CAP-M"/>
     <hyperlink ref="A80" r:id="rId148" display="7834677-0006"/>
     <hyperlink ref="C80" r:id="rId149" display="Variant of CAP-L"/>
     <hyperlink ref="A81" r:id="rId150" display="7830127-0002"/>
     <hyperlink ref="C81" r:id="rId151" display="Variant of CAP-MX"/>
     <hyperlink ref="A82" r:id="rId152" display="7828333-0002"/>
     <hyperlink ref="C82" r:id="rId153" display="Variant of CAP-M"/>
     <hyperlink ref="A83" r:id="rId154" display="7841031-0002"/>
     <hyperlink ref="C83" r:id="rId155" display="Variant of CAP-H"/>
     <hyperlink ref="A84" r:id="rId156" display="7843410-0002"/>
     <hyperlink ref="C84" r:id="rId157" display="Variant of CAP-H"/>
     <hyperlink ref="A85" r:id="rId158" display="7844739-0002"/>
     <hyperlink ref="C85" r:id="rId159" display="Variant of CAP-H"/>
     <hyperlink ref="A86" r:id="rId160" display="7825730-0002"/>
     <hyperlink ref="C86" r:id="rId161" display="Variant of CAP-H"/>
     <hyperlink ref="A87" r:id="rId162" display="7825730-0004"/>
     <hyperlink ref="C87" r:id="rId163" display="Variant of CAP-H"/>
     <hyperlink ref="A88" r:id="rId164" display="7843410-0005"/>
     <hyperlink ref="C88" r:id="rId165" display="Variant of CAP-H"/>
     <hyperlink ref="A89" r:id="rId166" display="7835476-0006"/>
     <hyperlink ref="C89" r:id="rId167" display="Variant of CAP-H"/>
     <hyperlink ref="A90" r:id="rId168" display="7845390-1018"/>
     <hyperlink ref="C90" r:id="rId169" display="Variant of CAP-L2"/>