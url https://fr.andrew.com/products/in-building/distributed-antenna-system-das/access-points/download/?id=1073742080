--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -43,275 +43,275 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CAP-H</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7642133-01</t>
+  </si>
+  <si>
+    <t>Variant of UAP</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 600-2700 MHz</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7724746-00</t>
+  </si>
+  <si>
+    <t>UAP-X</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+  </si>
+  <si>
+    <t>7770209-0006</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>7776595-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776641-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
     <t>CAP-M</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...169 lines deleted...]
-  <si>
     <t>7834677-0004</t>
   </si>
   <si>
     <t>CAP L 4A/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>7770209-0006</t>
-[...34 lines deleted...]
-  <si>
     <t>7836123-0002</t>
   </si>
   <si>
     <t>CAP H 26/26T F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7833597-0001</t>
   </si>
   <si>
     <t>CAP M 8/18/21/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7841175-0002</t>
   </si>
   <si>
     <t>CAP H 4/4 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
@@ -604,98 +604,452 @@
   <si>
     <t>CAP M2 34T/37T/37T F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
   </si>
   <si>
     <t>7856326-2010</t>
   </si>
   <si>
     <t>CAP M2 17E/19/23/25T F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
   </si>
   <si>
     <t>7856326-2011</t>
   </si>
   <si>
     <t>CAP M2 17E/19/23/25T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
   </si>
   <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7834677-0006</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7841031-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843410-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7844739-0002</t>
+  </si>
+  <si>
+    <t>CAP H 23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for High Power  TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7843410-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with Fan Kit, with AUX Port</t>
+  </si>
+  <si>
+    <t>7835476-0006</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7845390-1018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1001</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7851671-1002</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0003</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7849084-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35HT/35HT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power  TDD 3500H Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7850236-0002</t>
+  </si>
+  <si>
+    <t>CAP H 35LT/35LT F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500L Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1013</t>
+  </si>
+  <si>
+    <t>UAP2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-1009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0003</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0025</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900 and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-1011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7821740-0008</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7845389-0038</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/26/35IC C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1036</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7845389-1036</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2020</t>
+  </si>
+  <si>
+    <t>CAP M2 18/21/23T/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7863167-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
     <t>CAP-L</t>
   </si>
   <si>
     <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
   </si>
   <si>
     <t>CAP-MX</t>
   </si>
   <si>
     <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
   </si>
   <si>
     <t>CAP-L2</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
   </si>
   <si>
     <t>CAP-M2</t>
   </si>
   <si>
     <t>7770209-0004</t>
   </si>
   <si>
     <t>CAP L 18/21/26/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7772983-0001</t>
   </si>
   <si>
     <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
   </si>
   <si>
     <t>7770203-0004</t>
   </si>
   <si>
     <t>CAP L 17E/17E/23/23 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
+    <t>7768763-00</t>
+  </si>
+  <si>
+    <t>UAP-N25</t>
+  </si>
+  <si>
+    <t>7772983-0002</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
     <t>7770203-0006</t>
   </si>
   <si>
     <t>CAP L 17E/17E/23/23 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776596-0006</t>
   </si>
   <si>
     <t>CAP L 7/80-85/17E/19 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776595-0006</t>
   </si>
   <si>
     <t>CAP L 9/18/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
@@ -725,404 +1079,50 @@
     <t>CAP L 17E/19/23/25 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7781125-0003</t>
   </si>
   <si>
     <t>CAP M 9/18/21/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7820478-0001</t>
   </si>
   <si>
     <t>CAP M 7E/80-85/17E/19 F-AC</t>
   </si>
   <si>
     <t>7825730-0003</t>
   </si>
   <si>
     <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
-  </si>
-[...352 lines deleted...]
-    <t>CAP M2 34T/37T/37T F-DC</t>
   </si>
   <si>
     <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
@@ -1244,51 +1244,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J118" totalsRowShown="0">
   <autoFilter ref="A1:J118"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J118"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="166.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1336,872 +1336,872 @@
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="J8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
       <c r="J9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="J10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="J11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="J12" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
+      </c>
+      <c r="J13" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="F14" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" t="s">
+      <c r="B16" t="s">
         <v>56</v>
       </c>
-      <c r="F15" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
-      <c r="J16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:8" ht="12.75">
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
         <v>59</v>
       </c>
-      <c r="B17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H17" t="s">
         <v>15</v>
+      </c>
+      <c r="J17" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="J19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
       <c r="J22" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
-      <c r="J23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:10" ht="12.75">
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="1" t="s">
-        <v>31</v>
+      <c r="C24" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
-      <c r="J24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B29" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>96</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B30" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D30" t="s">
         <v>99</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
         <v>102</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D32" t="s">
         <v>105</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B33" t="s">
         <v>107</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>109</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>110</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D34" t="s">
         <v>113</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="J35" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B36" t="s">
         <v>118</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D36" t="s">
         <v>119</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B38" t="s">
         <v>124</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D38" t="s">
         <v>126</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>127</v>
       </c>
       <c r="H38" t="s">
@@ -2278,51 +2278,51 @@
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B42" t="s">
         <v>138</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D42" t="s">
         <v>140</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>141</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
       <c r="J42" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B43" t="s">
         <v>143</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>127</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2367,51 +2367,51 @@
       </c>
       <c r="G45" t="s">
         <v>127</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B46" t="s">
         <v>152</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D46" t="s">
         <v>154</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B47" t="s">
         <v>156</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>157</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>127</v>
       </c>
       <c r="H47" t="s">
@@ -2436,212 +2436,212 @@
       </c>
       <c r="G48" t="s">
         <v>127</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B49" t="s">
         <v>162</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D49" t="s">
         <v>163</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B50" t="s">
         <v>165</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D50" t="s">
         <v>166</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B51" t="s">
         <v>168</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>141</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B52" t="s">
         <v>171</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D52" t="s">
         <v>172</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B53" t="s">
         <v>174</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D53" t="s">
         <v>175</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>127</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D54" t="s">
         <v>178</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>180</v>
       </c>
       <c r="C55" t="s">
         <v>181</v>
       </c>
       <c r="D55" t="s">
         <v>182</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>183</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B56" t="s">
         <v>185</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D56" t="s">
         <v>186</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B57" t="s">
         <v>138</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D57" t="s">
         <v>140</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>141</v>
       </c>
       <c r="H57" t="s">
@@ -2699,1455 +2699,1455 @@
         <v>194</v>
       </c>
       <c r="B60" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D60" t="s">
         <v>196</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>141</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C61" t="s">
-        <v>11</v>
+      <c r="B61" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
+        <v>201</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>28</v>
       </c>
       <c r="D62" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D63" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>199</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="65" spans="1:10" ht="12.75">
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D65" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
       <c r="J66" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D67" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
-      <c r="J67" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D68" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
-      <c r="J68" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D69" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
-      <c r="J69" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
-      <c r="J70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>119</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
-      <c r="J71" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B72" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="D72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>33</v>
+        <v>127</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
-      <c r="J72" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="D73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="D74" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="D75" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D76" t="s">
-        <v>66</v>
+        <v>241</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
       <c r="J76" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B77" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D77" t="s">
-        <v>24</v>
+        <v>244</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J77" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="D78" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>18</v>
+        <v>127</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="D79" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B80" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="D80" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>108</v>
+        <v>153</v>
       </c>
       <c r="D81" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B82" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="D82" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B83" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D83" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
       <c r="G83" t="s">
         <v>18</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="84" spans="1:10" ht="12.75">
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B84" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D84" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
         <v>18</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
-      <c r="J84" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D85" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
       <c r="G85" t="s">
         <v>18</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D86" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
         <v>18</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D87" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" t="s">
         <v>18</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="D88" t="s">
-        <v>270</v>
+        <v>190</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="D89" t="s">
-        <v>119</v>
+        <v>279</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D90" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>127</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
       <c r="D91" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B92" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="H92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D93" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" t="s">
         <v>127</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="94" spans="1:10" ht="12.75">
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="D94" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>18</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
-      <c r="J94" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="D95" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D96" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
       <c r="G96" t="s">
         <v>127</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>302</v>
+      </c>
+      <c r="C97" t="s">
+        <v>181</v>
       </c>
       <c r="D97" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>183</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="D98" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="F98" t="s">
         <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="H98" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="D99" t="s">
-        <v>302</v>
+        <v>93</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="D100" t="s">
-        <v>305</v>
+        <v>169</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>310</v>
+      </c>
+      <c r="C101" t="s">
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>312</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" t="s">
-        <v>21</v>
+        <v>110</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>314</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="B104" t="s">
         <v>316</v>
       </c>
-      <c r="C104" s="1" t="s">
-        <v>153</v>
+      <c r="C104" t="s">
+        <v>11</v>
       </c>
       <c r="D104" t="s">
+        <v>81</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>141</v>
+      </c>
+      <c r="H104" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="F104" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="B105" t="s">
         <v>318</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D105" t="s">
         <v>319</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D105" t="s">
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>30</v>
+      </c>
+      <c r="H105" t="s">
+        <v>15</v>
+      </c>
+      <c r="J105" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="F105" t="s">
-[...10 lines deleted...]
-      <c r="A106" s="1" t="s">
+      <c r="B106" t="s">
         <v>321</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D106" t="s">
         <v>322</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="107" spans="1:8" ht="12.75">
+      <c r="J106" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B107" t="s">
         <v>324</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>139</v>
+        <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>325</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>141</v>
+        <v>30</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="108" spans="1:8" ht="12.75">
+      <c r="J107" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B108" t="s">
         <v>327</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="D108" t="s">
-        <v>328</v>
+        <v>21</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="J108" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B109" t="s">
         <v>329</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D109" t="s">
         <v>330</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>14</v>
+      </c>
+      <c r="H109" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
+      <c r="A110" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="F109" t="s">
-[...10 lines deleted...]
-      <c r="A110" s="1" t="s">
+      <c r="B110" t="s">
         <v>332</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D110" t="s">
         <v>333</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D110" t="s">
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>30</v>
+      </c>
+      <c r="H110" t="s">
+        <v>15</v>
+      </c>
+      <c r="J110" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
+      <c r="A111" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="F110" t="s">
-[...10 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="B111" t="s">
         <v>335</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D111" t="s">
         <v>336</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D111" t="s">
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>30</v>
+      </c>
+      <c r="H111" t="s">
+        <v>15</v>
+      </c>
+      <c r="J111" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
+      <c r="A112" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="F111" t="s">
-[...10 lines deleted...]
-      <c r="A112" s="1" t="s">
+      <c r="B112" t="s">
         <v>338</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D112" t="s">
         <v>339</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>30</v>
+      </c>
+      <c r="H112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J112" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
+      <c r="A113" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="F112" t="s">
-[...10 lines deleted...]
-      <c r="A113" s="1" t="s">
+      <c r="B113" t="s">
         <v>341</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D113" t="s">
         <v>342</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D113" t="s">
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>30</v>
+      </c>
+      <c r="H113" t="s">
+        <v>15</v>
+      </c>
+      <c r="J113" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
+      <c r="A114" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="F113" t="s">
-[...10 lines deleted...]
-      <c r="A114" s="1" t="s">
+      <c r="B114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D114" t="s">
         <v>345</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D114" t="s">
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" t="s">
+        <v>15</v>
+      </c>
+      <c r="J114" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
+      <c r="A115" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="F114" t="s">
-[...10 lines deleted...]
-      <c r="A115" s="1" t="s">
+      <c r="B115" t="s">
         <v>347</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115" t="s">
         <v>348</v>
       </c>
-      <c r="C115" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>183</v>
+        <v>30</v>
       </c>
       <c r="H115" t="s">
         <v>15</v>
+      </c>
+      <c r="J115" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B116" t="s">
         <v>350</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="D116" t="s">
         <v>351</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B117" t="s">
         <v>353</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D117" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="118" spans="1:8" ht="12.75">
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B118" t="s">
         <v>355</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
-        <v>169</v>
+        <v>76</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H118" t="s">
         <v>15</v>
+      </c>
+      <c r="J118" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CAP-M"/>
-[...41 lines deleted...]
-    <hyperlink ref="A25" r:id="rId43" display="7770356-0004"/>
+    <hyperlink ref="A2" r:id="rId1" display="CAP-H"/>
+    <hyperlink ref="A3" r:id="rId2" display="UAP"/>
+    <hyperlink ref="A4" r:id="rId3" display="UAP2"/>
+    <hyperlink ref="A5" r:id="rId4" display="7642133-01"/>
+    <hyperlink ref="C5" r:id="rId5" display="Variant of UAP"/>
+    <hyperlink ref="A6" r:id="rId6" display="7724746-00"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of UAP"/>
+    <hyperlink ref="A7" r:id="rId8" display="7770209-0006"/>
+    <hyperlink ref="C7" r:id="rId9" display="Variant of CAP-L"/>
+    <hyperlink ref="A8" r:id="rId10" display="7776595-0004"/>
+    <hyperlink ref="C8" r:id="rId11" display="Variant of CAP-L"/>
+    <hyperlink ref="A9" r:id="rId12" display="7776598-0004"/>
+    <hyperlink ref="C9" r:id="rId13" display="Variant of CAP-L"/>
+    <hyperlink ref="A10" r:id="rId14" display="7770356-0004"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of CAP-L"/>
+    <hyperlink ref="A11" r:id="rId16" display="7776598-0006"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of CAP-L"/>
+    <hyperlink ref="A12" r:id="rId18" display="7776643-0004"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of CAP-L"/>
+    <hyperlink ref="A13" r:id="rId20" display="7776597-0004"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of CAP-L"/>
+    <hyperlink ref="A14" r:id="rId22" display="7776596-0004"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of CAP-L"/>
+    <hyperlink ref="A15" r:id="rId24" display="7776641-0006"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of CAP-L"/>
+    <hyperlink ref="A16" r:id="rId26" display="7820478-0002"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of CAP-M"/>
+    <hyperlink ref="A17" r:id="rId28" display="7820689-0001"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of CAP-M"/>
+    <hyperlink ref="A18" r:id="rId30" display="7825719-0002"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of CAP-H"/>
+    <hyperlink ref="A19" r:id="rId32" display="7820689-0002"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of CAP-M"/>
+    <hyperlink ref="A20" r:id="rId34" display="7821740-0002"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of CAP-H"/>
+    <hyperlink ref="A21" r:id="rId36" display="7825719-0004"/>
+    <hyperlink ref="C21" r:id="rId37" display="Variant of CAP-H"/>
+    <hyperlink ref="A22" r:id="rId38" display="7825730-0001"/>
+    <hyperlink ref="C22" r:id="rId39" display="Variant of CAP-H"/>
+    <hyperlink ref="A23" r:id="rId40" display="7821740-0006"/>
+    <hyperlink ref="C23" r:id="rId41" display="Variant of CAP-H"/>
+    <hyperlink ref="A24" r:id="rId42" display="CAP-M"/>
+    <hyperlink ref="A25" r:id="rId43" display="7834677-0004"/>
     <hyperlink ref="C25" r:id="rId44" display="Variant of CAP-L"/>
     <hyperlink ref="A26" r:id="rId45" display="7836123-0002"/>
     <hyperlink ref="C26" r:id="rId46" display="Variant of CAP-H"/>
     <hyperlink ref="A27" r:id="rId47" display="7833597-0001"/>
     <hyperlink ref="C27" r:id="rId48" display="Variant of CAP-M"/>
     <hyperlink ref="A28" r:id="rId49" display="7841175-0002"/>
     <hyperlink ref="C28" r:id="rId50" display="Variant of CAP-H"/>
     <hyperlink ref="A29" r:id="rId51" display="7841176-0002"/>
     <hyperlink ref="C29" r:id="rId52" display="Variant of CAP-H"/>
     <hyperlink ref="A30" r:id="rId53" display="7834113-0002"/>
     <hyperlink ref="C30" r:id="rId54" display="Variant of CAP-H"/>
     <hyperlink ref="A31" r:id="rId55" display="7834113-0005"/>
     <hyperlink ref="C31" r:id="rId56" display="Variant of CAP-H"/>
     <hyperlink ref="A32" r:id="rId57" display="7843400-0002"/>
     <hyperlink ref="C32" r:id="rId58" display="Variant of CAP-H"/>
     <hyperlink ref="A33" r:id="rId59" display="7830127-0001"/>
     <hyperlink ref="C33" r:id="rId60" display="Variant of CAP-MX"/>
     <hyperlink ref="A34" r:id="rId61" display="7840984-0001"/>
     <hyperlink ref="C34" r:id="rId62" display="Variant of CAP-M"/>
     <hyperlink ref="A35" r:id="rId63" display="7841153-0001"/>
     <hyperlink ref="C35" r:id="rId64" display="Variant of CAP-H"/>
     <hyperlink ref="A36" r:id="rId65" display="7835476-0008"/>
     <hyperlink ref="C36" r:id="rId66" display="Variant of CAP-H"/>
     <hyperlink ref="A37" r:id="rId67" display="7843400-0001"/>
     <hyperlink ref="C37" r:id="rId68" display="Variant of CAP-H"/>
@@ -4174,161 +4174,161 @@
     <hyperlink ref="A48" r:id="rId89" display="7845390-1013"/>
     <hyperlink ref="C48" r:id="rId90" display="Variant of CAP-L2"/>
     <hyperlink ref="A49" r:id="rId91" display="7845389-0031"/>
     <hyperlink ref="C49" r:id="rId92" display="Variant of UAP2"/>
     <hyperlink ref="A50" r:id="rId93" display="7845389-1031"/>
     <hyperlink ref="C50" r:id="rId94" display="Variant of UAP2"/>
     <hyperlink ref="A51" r:id="rId95" display="7856326-1004"/>
     <hyperlink ref="C51" r:id="rId96" display="Variant of CAP-M2"/>
     <hyperlink ref="A52" r:id="rId97" display="7845389-1037"/>
     <hyperlink ref="C52" r:id="rId98" display="Variant of UAP2"/>
     <hyperlink ref="A53" r:id="rId99" display="7845390-0035"/>
     <hyperlink ref="C53" r:id="rId100" display="Variant of CAP-L2"/>
     <hyperlink ref="A54" r:id="rId101" display="7845389-0001"/>
     <hyperlink ref="C54" r:id="rId102" display="Variant of UAP2"/>
     <hyperlink ref="A55" r:id="rId103" display="7857271-0002"/>
     <hyperlink ref="A56" r:id="rId104" display="7840984-0002"/>
     <hyperlink ref="C56" r:id="rId105" display="Variant of CAP-M"/>
     <hyperlink ref="A57" r:id="rId106" display="7851671-2003"/>
     <hyperlink ref="C57" r:id="rId107" display="Variant of CAP-M2"/>
     <hyperlink ref="A58" r:id="rId108" display="7856326-2003"/>
     <hyperlink ref="C58" r:id="rId109" display="Variant of CAP-M2"/>
     <hyperlink ref="A59" r:id="rId110" display="7856326-2010"/>
     <hyperlink ref="C59" r:id="rId111" display="Variant of CAP-M2"/>
     <hyperlink ref="A60" r:id="rId112" display="7856326-2011"/>
     <hyperlink ref="C60" r:id="rId113" display="Variant of CAP-M2"/>
-    <hyperlink ref="A61" r:id="rId114" display="CAP-L"/>
-[...109 lines deleted...]
-    <hyperlink ref="C118" r:id="rId224" display="Variant of CAP-M2"/>
+    <hyperlink ref="A61" r:id="rId114" display="7828333-0001"/>
+    <hyperlink ref="C61" r:id="rId115" display="Variant of CAP-M"/>
+    <hyperlink ref="A62" r:id="rId116" display="7834677-0006"/>
+    <hyperlink ref="C62" r:id="rId117" display="Variant of CAP-L"/>
+    <hyperlink ref="A63" r:id="rId118" display="7830127-0002"/>
+    <hyperlink ref="C63" r:id="rId119" display="Variant of CAP-MX"/>
+    <hyperlink ref="A64" r:id="rId120" display="7828333-0002"/>
+    <hyperlink ref="C64" r:id="rId121" display="Variant of CAP-M"/>
+    <hyperlink ref="A65" r:id="rId122" display="7841031-0002"/>
+    <hyperlink ref="C65" r:id="rId123" display="Variant of CAP-H"/>
+    <hyperlink ref="A66" r:id="rId124" display="7843410-0002"/>
+    <hyperlink ref="C66" r:id="rId125" display="Variant of CAP-H"/>
+    <hyperlink ref="A67" r:id="rId126" display="7844739-0002"/>
+    <hyperlink ref="C67" r:id="rId127" display="Variant of CAP-H"/>
+    <hyperlink ref="A68" r:id="rId128" display="7825730-0002"/>
+    <hyperlink ref="C68" r:id="rId129" display="Variant of CAP-H"/>
+    <hyperlink ref="A69" r:id="rId130" display="7825730-0004"/>
+    <hyperlink ref="C69" r:id="rId131" display="Variant of CAP-H"/>
+    <hyperlink ref="A70" r:id="rId132" display="7843410-0005"/>
+    <hyperlink ref="C70" r:id="rId133" display="Variant of CAP-H"/>
+    <hyperlink ref="A71" r:id="rId134" display="7835476-0006"/>
+    <hyperlink ref="C71" r:id="rId135" display="Variant of CAP-H"/>
+    <hyperlink ref="A72" r:id="rId136" display="7845390-1018"/>
+    <hyperlink ref="C72" r:id="rId137" display="Variant of CAP-L2"/>
+    <hyperlink ref="A73" r:id="rId138" display="7851671-1001"/>
+    <hyperlink ref="C73" r:id="rId139" display="Variant of CAP-M2"/>
+    <hyperlink ref="A74" r:id="rId140" display="7851671-1002"/>
+    <hyperlink ref="C74" r:id="rId141" display="Variant of CAP-M2"/>
+    <hyperlink ref="A75" r:id="rId142" display="7845390-0003"/>
+    <hyperlink ref="C75" r:id="rId143" display="Variant of CAP-L2"/>
+    <hyperlink ref="A76" r:id="rId144" display="7849084-0002"/>
+    <hyperlink ref="C76" r:id="rId145" display="Variant of CAP-H"/>
+    <hyperlink ref="A77" r:id="rId146" display="7850236-0002"/>
+    <hyperlink ref="C77" r:id="rId147" display="Variant of CAP-H"/>
+    <hyperlink ref="A78" r:id="rId148" display="7845390-1009"/>
+    <hyperlink ref="C78" r:id="rId149" display="Variant of CAP-L2"/>
+    <hyperlink ref="A79" r:id="rId150" display="7845389-0013"/>
+    <hyperlink ref="C79" r:id="rId151" display="Variant of UAP2"/>
+    <hyperlink ref="A80" r:id="rId152" display="7845389-1013"/>
+    <hyperlink ref="C80" r:id="rId153" display="Variant of UAP2"/>
+    <hyperlink ref="A81" r:id="rId154" display="7845389-1009"/>
+    <hyperlink ref="C81" r:id="rId155" display="Variant of UAP2"/>
+    <hyperlink ref="A82" r:id="rId156" display="7845389-0003"/>
+    <hyperlink ref="C82" r:id="rId157" display="Variant of UAP2"/>
+    <hyperlink ref="A83" r:id="rId158" display="7845389-0025"/>
+    <hyperlink ref="C83" r:id="rId159" display="Variant of UAP2"/>
+    <hyperlink ref="A84" r:id="rId160" display="7845389-0032"/>
+    <hyperlink ref="C84" r:id="rId161" display="Variant of UAP2"/>
+    <hyperlink ref="A85" r:id="rId162" display="7845389-1032"/>
+    <hyperlink ref="C85" r:id="rId163" display="Variant of UAP2"/>
+    <hyperlink ref="A86" r:id="rId164" display="7845389-0034"/>
+    <hyperlink ref="C86" r:id="rId165" display="Variant of UAP2"/>
+    <hyperlink ref="A87" r:id="rId166" display="7845389-1034"/>
+    <hyperlink ref="C87" r:id="rId167" display="Variant of UAP2"/>
+    <hyperlink ref="A88" r:id="rId168" display="7856326-1003"/>
+    <hyperlink ref="C88" r:id="rId169" display="Variant of CAP-M2"/>
+    <hyperlink ref="A89" r:id="rId170" display="7856326-1011"/>
+    <hyperlink ref="C89" r:id="rId171" display="Variant of CAP-M2"/>
+    <hyperlink ref="A90" r:id="rId172" display="7845390-1035"/>
+    <hyperlink ref="C90" r:id="rId173" display="Variant of CAP-L2"/>
+    <hyperlink ref="A91" r:id="rId174" display="7821740-0008"/>
+    <hyperlink ref="C91" r:id="rId175" display="Variant of CAP-H"/>
+    <hyperlink ref="A92" r:id="rId176" display="7845389-0038"/>
+    <hyperlink ref="C92" r:id="rId177" display="Variant of UAP2"/>
+    <hyperlink ref="A93" r:id="rId178" display="7845390-1036"/>
+    <hyperlink ref="C93" r:id="rId179" display="Variant of CAP-L2"/>
+    <hyperlink ref="A94" r:id="rId180" display="7845389-1036"/>
+    <hyperlink ref="C94" r:id="rId181" display="Variant of UAP2"/>
+    <hyperlink ref="A95" r:id="rId182" display="7856326-1010"/>
+    <hyperlink ref="C95" r:id="rId183" display="Variant of CAP-M2"/>
+    <hyperlink ref="A96" r:id="rId184" display="7845390-0008"/>
+    <hyperlink ref="C96" r:id="rId185" display="Variant of CAP-L2"/>
+    <hyperlink ref="A97" r:id="rId186" display="7857271-0001"/>
+    <hyperlink ref="A98" r:id="rId187" display="7856326-2020"/>
+    <hyperlink ref="C98" r:id="rId188" display="Variant of CAP-M2"/>
+    <hyperlink ref="A99" r:id="rId189" display="7863167-0002"/>
+    <hyperlink ref="C99" r:id="rId190" display="Variant of CAP-H"/>
+    <hyperlink ref="A100" r:id="rId191" display="7856326-2004"/>
+    <hyperlink ref="C100" r:id="rId192" display="Variant of CAP-M2"/>
+    <hyperlink ref="A101" r:id="rId193" display="CAP-L"/>
+    <hyperlink ref="A102" r:id="rId194" display="CAP-MX"/>
+    <hyperlink ref="A103" r:id="rId195" display="CAP-L2"/>
+    <hyperlink ref="A104" r:id="rId196" display="CAP-M2"/>
+    <hyperlink ref="A105" r:id="rId197" display="7770209-0004"/>
+    <hyperlink ref="C105" r:id="rId198" display="Variant of CAP-L"/>
+    <hyperlink ref="A106" r:id="rId199" display="7772983-0001"/>
+    <hyperlink ref="C106" r:id="rId200" display="Variant of CAP-H"/>
+    <hyperlink ref="A107" r:id="rId201" display="7770203-0004"/>
+    <hyperlink ref="C107" r:id="rId202" display="Variant of CAP-L"/>
+    <hyperlink ref="A108" r:id="rId203" display="7768763-00"/>
+    <hyperlink ref="C108" r:id="rId204" display="Variant of UAP"/>
+    <hyperlink ref="A109" r:id="rId205" display="7772983-0002"/>
+    <hyperlink ref="C109" r:id="rId206" display="Variant of CAP-H"/>
+    <hyperlink ref="A110" r:id="rId207" display="7770203-0006"/>
+    <hyperlink ref="C110" r:id="rId208" display="Variant of CAP-L"/>
+    <hyperlink ref="A111" r:id="rId209" display="7776596-0006"/>
+    <hyperlink ref="C111" r:id="rId210" display="Variant of CAP-L"/>
+    <hyperlink ref="A112" r:id="rId211" display="7776595-0006"/>
+    <hyperlink ref="C112" r:id="rId212" display="Variant of CAP-L"/>
+    <hyperlink ref="A113" r:id="rId213" display="7770356-0006"/>
+    <hyperlink ref="C113" r:id="rId214" display="Variant of CAP-L"/>
+    <hyperlink ref="A114" r:id="rId215" display="7776643-0006"/>
+    <hyperlink ref="C114" r:id="rId216" display="Variant of CAP-L"/>
+    <hyperlink ref="A115" r:id="rId217" display="7776597-0006"/>
+    <hyperlink ref="C115" r:id="rId218" display="Variant of CAP-L"/>
+    <hyperlink ref="A116" r:id="rId219" display="7781125-0003"/>
+    <hyperlink ref="C116" r:id="rId220" display="Variant of CAP-M"/>
+    <hyperlink ref="A117" r:id="rId221" display="7820478-0001"/>
+    <hyperlink ref="C117" r:id="rId222" display="Variant of CAP-M"/>
+    <hyperlink ref="A118" r:id="rId223" display="7825730-0003"/>
+    <hyperlink ref="C118" r:id="rId224" display="Variant of CAP-H"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId225"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 