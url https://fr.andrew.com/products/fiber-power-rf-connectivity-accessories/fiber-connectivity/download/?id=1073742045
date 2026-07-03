--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -11,97 +11,127 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452" count="1187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480" count="1260">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276</t>
+  </si>
+  <si>
+    <t>760221276</t>
+  </si>
+  <si>
+    <t>HTC-144SM-DT-412-418-APVA</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176</t>
+  </si>
+  <si>
+    <t>760256176</t>
+  </si>
+  <si>
+    <t>HTC-144SM-DT-412-418-AZHA (LSZH)</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® LSZH Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber.</t>
+  </si>
+  <si>
+    <t>Low Smoke Zero Halogen Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
     <t>FJ-02NYNQDN-015M</t>
   </si>
   <si>
     <t>Variant of FJ-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Discrete ruggedized bend-insensitive single-mode 2-fiber cable with LC simplex connectors to OptiTip Compatible connector</t>
   </si>
   <si>
     <t>FJ-1SM</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Discrete tail, Armored 6 mm furcation cable assembly</t>
   </si>
   <si>
     <t>DFJ-12S025</t>
   </si>
   <si>
     <t>Variant of DFJ-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Direct tail, 12 single mode fiber, armored, End 1: DLC for BBU. End 2: DLC for Junction box</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
     <t>DFJ</t>
   </si>
   <si>
     <t>Wireless Fiber Cable Assemblies</t>
   </si>
   <si>
     <t>DFJ-2M5A-EAS</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 multimode fiber, 5 mm armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
@@ -259,1158 +289,1212 @@
   <si>
     <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to LC, 1 Single Mode Fiber</t>
   </si>
   <si>
     <t>FJ-1S5-PFNN</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode G.657.A2 fiber cable assembly, End 1: Full-sized Hardened Connector (*OptiTap® Compatible) Female and End 2: OptiTip Compatible connector Plug (Un-Pinned, terminated to Pin 6).</t>
   </si>
   <si>
     <t>RFFT-SERIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>HELIAX® Remote Fiber Feeder Trunk</t>
   </si>
   <si>
     <t>DFT-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Discrete Fiber Trunk</t>
   </si>
   <si>
+    <t>FJ-2S20U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector , LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-1SM-015A</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to SC, 1 Single Mode Fibers</t>
+  </si>
+  <si>
+    <t>FT-12S5-JDNN-XM</t>
+  </si>
+  <si>
+    <t>OptiTip Compaitble connector Jack-6*Clipped DLC, Fiber Trunk, 6 branches to WDM/Box</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-EHNN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 1 single mode G.657.A2 fiber, 5mm cable, LSZH Jacket, END 1: LC/UPC, End 2: SC/UPC,; branch cable: 3.0mm Spiral Armored tube, break out length: 300mm at both ends.</t>
+  </si>
+  <si>
+    <t>ANDREW® | HELIAX®</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HAN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, Single Mode fiber, LSZH jacket cable, terminated with Uni-boot DLC at End 1, Simplex SC at End 2.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-FNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly. End 1: OptiTip Compatible connector (Plug) and End 2 is Open for splice.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-DDAA-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Armored LSZH jacket cable with armored furcation, terminated with clipped DLC at both Ends, pre-install two EAS shrouds (Designed to mate with FullAXS bulkhead) at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multi Mode (OM2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped. duplex LC connector at both ends, and pre-install NOKIA rubber at both ends.</t>
+  </si>
+  <si>
+    <t>FT-36VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 36 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FT-48VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 48 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FJ-2M5-LCULCD</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2F Multimode (OM2, 50/125) fiber, 5mm LSZH cable, End 1: LC with UnibootEnd 2: DLC</t>
+  </si>
+  <si>
+    <t>FT-24PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 Multimode Fiber Trunk Cca.</t>
+  </si>
+  <si>
+    <t>FT-48PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable, assembly, 48 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FT-24VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 MULTIMODE FIBER TRUNK Cca ARMORED.</t>
+  </si>
+  <si>
+    <t>FP-02SDZCAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP</t>
+  </si>
+  <si>
+    <t>FP-02MRZCCCRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Multimode Zip Cord Aqua LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZDBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZEAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZDAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDTTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SC Simplex (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FJ-02LEVDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, DLC to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-02LENDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-06LHADON</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug OptiTip Compatible connector to DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S123V</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable, armored furcation, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GEAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with FULLAXS</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GNB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with Nokia Rubber Boot</t>
+  </si>
+  <si>
+    <t>FT-12PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 12 Multimode Fiber Trunk Cca DLC to DLC</t>
+  </si>
+  <si>
+    <t>FT-12CGJDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, MPO to HHC Plug , OptiTip Compatible connector.</t>
+  </si>
+  <si>
+    <t>HTNB06SBKJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 3x9, 6 X 4AWG 19-Strand Conductors, 18 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Hybrid cable assembly</t>
+  </si>
+  <si>
+    <t>HTNB12SBLJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6 X 12, 12 X 4AWG 19-Strand Conductors, 24 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 2 DC feeds for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors 12 AWG</t>
+  </si>
+  <si>
+    <t>HFE</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUTKX</t>
+  </si>
+  <si>
+    <t>Variant of HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, Aluminum armored cable.</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G2</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HJBE02VBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJBE02HBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>FDH1204-24SE2</t>
+  </si>
+  <si>
+    <t>Variant of FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 12 hybrid trunk assembly; 6 pairs of 4AWG DC conductors x 12 pairs of single mode fibers</t>
+  </si>
+  <si>
+    <t>FDH</t>
+  </si>
+  <si>
+    <t>HFT206-2SBVSJF-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible, FullAXS,  pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER,4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>PE-6RRU-16</t>
+  </si>
+  <si>
+    <t>HELIAX® Break Out Power Box for 6 RRU/AAU 1 Power Trunk, 6 Power Jumpers, Grey Terminal Blocks, 2 Grounding blocks</t>
+  </si>
+  <si>
+    <t>FBR-COIL-S</t>
+  </si>
+  <si>
+    <t>HELIAX® Excess Discrete Fiber Coiling Reel, accommodates 16ft (5m) of excess 7mm fiber, weights 5lbs fully populated, stackable, PIM free</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797</t>
+  </si>
+  <si>
+    <t>760248797</t>
+  </si>
+  <si>
+    <t>PFDC450-D6-6-R4-2-N3V-PWR</t>
+  </si>
+  <si>
+    <t>PFDC 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach, three ground feedthrough lugs, with test valve, FID for Power Termination and Network Power Distribution</t>
+  </si>
+  <si>
+    <t>PowerShift Metro®</t>
+  </si>
+  <si>
+    <t>Fiber and power distribution closure</t>
+  </si>
+  <si>
+    <t>HFDC-EXP12FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Expansion adapter pack for HFDC-24FIBER fiber distribution enclosure, 6DLCs UPC adapters.</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER-P24M</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers Multi Mode</t>
+  </si>
+  <si>
+    <t>Fiber distribution closure</t>
+  </si>
+  <si>
+    <t>ODB-24DLC-24PC-HC3</t>
+  </si>
+  <si>
+    <t>HELIAX® 24-port (48 fiber) patch panel for 19in cabinet, includes sliding Panel, 24 prepopulated singlemode adapters, 24 DLC-DLC single mode patch cords, 2 fiber tie</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>MPO-12XLCCASSETTES</t>
+  </si>
+  <si>
+    <t>CASSETTES MPO 12F TO 12xLC/UPC, SM for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>DAP-12LC-SM</t>
+  </si>
+  <si>
+    <t>CASSETTES with 6 DLCs adapter for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>HPP-48FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 48 fiber - 124 DLCs</t>
+  </si>
+  <si>
+    <t>FJ-12LBGDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, LSZH, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-12LABBDN</t>
+  </si>
+  <si>
+    <t>FJ-12LABBDN (OptiTip Compatible connector Jack to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
     <t>FJ-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Fiber Jumper</t>
   </si>
   <si>
-    <t>FJ-2S20U1H0J</t>
-[...446 lines deleted...]
-    <t>Fiber patch panel</t>
+    <t>FPP-1U4SLOTS</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U empty Patch Panel for fiber management.</t>
+  </si>
+  <si>
+    <t>HPP-12FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 12 fiber - 6 DLCs</t>
+  </si>
+  <si>
+    <t>HPP-24FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 24 fiber - 12 DLCs</t>
+  </si>
+  <si>
+    <t>DFJ-2M4-7-HW-1M</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC, 1 m</t>
+  </si>
+  <si>
+    <t>FHBDW-H2Q22</t>
+  </si>
+  <si>
+    <t>Variant of FHBDW-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber drop assembly, hardened full size to LC Duplex, 2 fiber Round Dielectric Cable, Ericsson 2203 / 2205</t>
+  </si>
+  <si>
+    <t>FHBDW</t>
+  </si>
+  <si>
+    <t>DFJ-2M4-7-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-NBS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with uniboot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC Breakout length: end one, 72mm.   Breakout length: end two, 382mm.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-HW1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC. Breakout length: end one, 72mm.  Breakout length: end two, 72mm</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-LCSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NBSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW2</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable, 380 mm breakout. End 1: DLC End 2: DSC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFT-24M2-LC-MP</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct trunk, 24 OM4 Bend-Insensitive multimode fiber. End 1: MPO, End 2: DLC</t>
+  </si>
+  <si>
+    <t>FJ-12S809F1B0</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, clipped DLC to OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-1S10U100J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 1 Single Mode fiber, LC to OptiTip Compatible connector, LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-2S20U1B0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector  LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-3S30U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 3 Single Mode fiber, SLC to OptiTip Compatible connector, LSZH cable, staggered breakout for conduit pulls</t>
+  </si>
+  <si>
+    <t>FT-16MM-002</t>
+  </si>
+  <si>
+    <t>FT-16SM-001</t>
+  </si>
+  <si>
+    <t>FJ-2SA-LC1-LC1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm armored LSZH cable. compatible with Weather Shrouds, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2M7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot, 20 m</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFT-12S5-JUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, End 1: OptiTip Compaitble connector (Jack) and End 2: Uniboot DLC. End 2 branch..</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5mm LSZH cable,  plug and play DLC to standard.</t>
+  </si>
+  <si>
+    <t>DFJ-2F5N-UUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Unboot LC at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>DFJ-2MMA-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, armored, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>FJ-4SM-008</t>
+  </si>
+  <si>
+    <t>HELIAX®, Bend Insensitive Singlemode Fiber DLC to DLC 4-Fiber Distribution Cable, riser, black jacket.</t>
+  </si>
+  <si>
+    <t>FJ-2SM-015</t>
+  </si>
+  <si>
+    <t>HELIAX® Ruggedized, Bend Insensitive Singlemode Fiber, DLC to DLC Fiber Distribution Cable.</t>
+  </si>
+  <si>
+    <t>FHBDW-H2M22</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber LC DU to OPTITAP</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimodefiber, End 1: Flexible DLC with weatherproofing boot for Nokia RRU. End 2: Straight DLC with weatherproofing boot,</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-NB</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NC</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPC SHROUD AND LC DUPLEX for Nokia radio</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NE</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPE SHROUD AND LC DUPLEX for Nokia radio</t>
+  </si>
+  <si>
+    <t>FJ-2S5-LCULCD</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, 2F fiber jumper, LSZH black jacket G.657.A2 cable, Uniboot LC to Clipped Duplex LC</t>
+  </si>
+  <si>
+    <t>FJ-12S5-HFNN-3M</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode (G.657.A2) fiber cable assembly, End 1: Duplex SC. End 2: OptiTip Compatible connector (Plug).  Main cable length: 0.8m; Branch cable length: 2.2m, total cable assembly length 3m</t>
+  </si>
+  <si>
+    <t>FJ-12S5-DFNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Clipped LC. End 2: OptiTip Compatible connector (Plug).</t>
+  </si>
+  <si>
+    <t>FJ-12S5-UFAN</t>
+  </si>
+  <si>
+    <t>.HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Uniboot LC. End 2: OptiTip Compatible connector (Plug). At End 1, pre-install weatherproof shroud (EAS shroud) which can provide IP65 rating for spare branch protection.</t>
+  </si>
+  <si>
+    <t>FHBDW-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Optic Drop Cable Assembly for wireless applications</t>
+  </si>
+  <si>
+    <t>FT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Trunk</t>
+  </si>
+  <si>
+    <t>DFJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>FT-24CGAHBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 24 fiber cable assembly, End 1: OptiTip Compatible connector quantity 2 and End 2: Uniboot DLC. End 2 branch</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HBN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 1F Single Mode LSZH jacket cable, terminated with Uniboot DLC at End 1, only “B” channel terminated for BiDi SFP application. End 1 pre-install NOKIA Rubber; Simplex SC at End 2.</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HNN-XM</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-HW-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Duplex LC at both ends..</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-NB-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Duplex LC at both ends, and pre-install NOKIA Rubber boot at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-UDNB-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Uni-boot LC at End 1 and Clipped Duplex LC at End 2. Pre-install NOKIA Rubber at End 2 and breakout length at End 2 is 100mm.</t>
+  </si>
+  <si>
+    <t>FT-12S5-JHNN-XM</t>
+  </si>
+  <si>
+    <t>FT-12S5-JHNN-xM (OptiTip Compatible connector  Jack 12C-12*Simplex SC, SM G.657.A2 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-SCSC-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Single mode (G.657.A2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped Duplex SC at both ends, breakout length=30mm at End 1 and 340mm at End 2.</t>
+  </si>
+  <si>
+    <t>FJ-02VAADDB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODEFIBER JUMPER Cca ARMOR NBOOT</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-DDAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: Clipped DLC for RRU. End 2: Clipped DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>MFT-S24-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable Assembly, 24 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>Modular</t>
+  </si>
+  <si>
+    <t>FJ-02VAADDC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODE FIBER JUMPER Cca ARMOR AOPC SHROUD</t>
+  </si>
+  <si>
+    <t>FT-36PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable, assembly, 36 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FP-01SDDCGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FT-24PGAHBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, multi mode 24 fiber cable assembly, End 1: OptiTip Compatible connector quantity 2 and End 2: Uniboot DLC. End 2 branch</t>
+  </si>
+  <si>
+    <t>FJ-02TAADDB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODEFIBER JUMPER LSZH NBOOT</t>
+  </si>
+  <si>
+    <t>FJ-02TAADDC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODE FIBER JUMPER LSZH AOPC SHROUD</t>
+  </si>
+  <si>
+    <t>FP-01SDDDGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZEBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZCBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FT-02LLNDDS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
+  </si>
+  <si>
+    <t>FT-24LDAMMN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 24 fiber cable assembly, End 1: Uniboot DLC and End 2: HHC Jack, OptiTip Compatible connector quantity 6</t>
+  </si>
+  <si>
+    <t>FJ-04LAMHDF</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 4 fiber cable, HHC Plug OptiTip Compatible connector to DLC w/ FullAXS shroud</t>
+  </si>
+  <si>
+    <t>FJ-06LHCDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-06LLCODS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Jack, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
+  </si>
+  <si>
+    <t>MFT-S12-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX Modular Discrete fiber trunk. End 1: Twelve fibers (6 pair} terminated DLC End 2 Twelve fibers (6 pair} terminated DLC</t>
+  </si>
+  <si>
+    <t>FT-12CGBDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-36CGJNBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 36 fiber cable, staggered MPO to HHC Plug, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>HFT206-2SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK6</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed (red / black conductors). End 2: 4 fibers terminated LC and 2 X 6 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK7</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Cable Assembly. RRU end; 4 fibers LC Duplex with AOPE OCTIS weather shrouds, 2 x 6AWG DC conductors with 55A power connector installed. Enclosure end; 4 fibers LC Duplex and 2 x 6AWG conductors terminated in IP25 connector</t>
+  </si>
+  <si>
+    <t>HFT206-8SB41</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. RRU end has 4 DLC fiber pairs with Octis AOPE shroud and one pair 6 AWG power conductors with 70A power connector. Pendant/Enclosure end has Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFT410-4SNOK4</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed. End 2: 4 fibers terminated LC and 4 X 10 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>FDH1204-48SE2</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 24 hybrid trunk assembly: 6 pairs of 4AWG DC conductors x 24 pairs of single mode fibers.</t>
+  </si>
+  <si>
+    <t>HFT1206-24SV4-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, Version 4, 6x12, QTY 12 UL Rated Conductor 19-Strand 6AWG, 24-Fiber, QTY 8 18AWG alarm wires, PVC jacket, aluminum armor, OVP gland kit included</t>
+  </si>
+  <si>
+    <t>HFT206-3SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 3 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, RRU: 2 power conductors 6 AWG</t>
+  </si>
+  <si>
+    <t>HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, power cord, UL Type TC-ER, 4 power conductors 10 AWG</t>
+  </si>
+  <si>
+    <t>HFT206-6SNC25</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. End 1: six fibers within three DLC with AOPC shroud and one pair 6AWG power cord with connector installed. End two: Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUT</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors, 6mm2 Blue /White, black jacketing, aluminum armor, 4-fiber. End 1: DLC, power cord for RRU. End 2: DLC, power conductors for junction box.</t>
+  </si>
+  <si>
+    <t>HJBE02IBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Assembly, 6-OVP to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-4SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 4 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct, 6 RRU Direct Breakout (6x12): Top: 12 x 4 AWG power cords</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 2 fiber, PVC jacket, aluminum armor, weather shroud for Ericsson radios pre-installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Fiber interface cleaners</t>
+  </si>
+  <si>
+    <t>Fiber cleaning kit</t>
+  </si>
+  <si>
+    <t>FCCT-L</t>
+  </si>
+  <si>
+    <t>Variant of FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, DLC interface cleaner, 525 engagements</t>
   </si>
   <si>
     <t>FE-12106-R11</t>
   </si>
   <si>
     <t>HELIAX® Fiber and Power Junction Box for 1 Hybrid Trunk, 1 Fiber Trunk, 1 Power Trunk, 8 Hybrid Jumper, Grey Terminal Blocks, 2 Grounding Blocks</t>
   </si>
   <si>
+    <t>FE-182308-F12</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Junction Box for 1 Trunk / 6 Jumper Cables</t>
+  </si>
+  <si>
     <t>HFDC-48FIBER</t>
   </si>
   <si>
     <t>HELIAX® Fiber Distribution Closure 48 fibers - 24 DLCs UPC.</t>
   </si>
   <si>
     <t>HFDC-24FIBER</t>
   </si>
   <si>
     <t>HELIAX® Fiber Distribution Closure 24 fibers - 12 DLCs UPC.</t>
   </si>
   <si>
-    <t>FPP-1U4SLOTS</t>
-[...10 lines deleted...]
-  <si>
     <t>FJ-12LGADBN</t>
   </si>
   <si>
     <t>FJ-12LGADBN (OptiTip Compatible connector Plug to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
-  </si>
-[...616 lines deleted...]
-    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1511,75 +1595,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J205" totalsRowShown="0">
-  <autoFilter ref="A1:J205"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J219" totalsRowShown="0">
+  <autoFilter ref="A1:J219"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02levddn" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02lenddn" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-02llndds" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12lgadbn" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24ldammn" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdf" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06lhcddn" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02levddn" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02lenddn" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2geas" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2gnb" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12paahin" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgjddn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12lbgddn" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12labbdn" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-02llndds" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24ldammn" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdf" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06lhcddn" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s12-aa-ja" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgbddn" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-36cgjnbn" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12lgadbn" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J205"/>
+  <dimension ref="A1:J219"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1587,4341 +1671,4610 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-    <row r="5" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>31</v>
+      </c>
+      <c r="J7" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
         <v>30</v>
       </c>
-      <c r="F8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G15" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>29</v>
       </c>
       <c r="G19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G20" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G21" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" t="s">
         <v>61</v>
       </c>
-      <c r="F22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>76</v>
+      </c>
+      <c r="F26" t="s">
+        <v>29</v>
       </c>
       <c r="G26" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G27" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G29" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H29" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>83</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>84</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
       </c>
       <c r="G30" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H30" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>85</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G31" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H31" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="G32" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H32" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>90</v>
+      </c>
+      <c r="C33" t="s">
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="H33" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>95</v>
+      </c>
+      <c r="F35" t="s">
+        <v>29</v>
       </c>
       <c r="G35" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="H36" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F38" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F40" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G40" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H40" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
+        <v>109</v>
+      </c>
+      <c r="F41" t="s">
+        <v>29</v>
       </c>
       <c r="G41" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G42" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>115</v>
+      </c>
+      <c r="F44" t="s">
+        <v>29</v>
       </c>
       <c r="G44" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H44" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G45" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H45" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G46" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>120</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>121</v>
       </c>
       <c r="G47" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F48" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G48" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="F49" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G49" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="F50" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G50" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C51" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
+        <v>130</v>
+      </c>
+      <c r="F51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" t="s">
         <v>124</v>
       </c>
-      <c r="F51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G52" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H52" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G53" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H53" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G54" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F55" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G55" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H55" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G56" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G57" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H57" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="F58" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G58" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H58" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>145</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F59" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G59" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="H59" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F60" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H60" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D61" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F61" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G61" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H61" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G62" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="H62" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>153</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F63" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G63" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="H63" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>155</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D64" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F64" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G64" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="H64" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F65" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G65" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
       <c r="H65" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>158</v>
+        <v>59</v>
       </c>
       <c r="D66" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>160</v>
       </c>
       <c r="G66" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="H66" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" t="s">
         <v>162</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G67" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="H67" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" t="s">
         <v>164</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="F68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
         <v>165</v>
       </c>
-      <c r="F68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" t="s">
+        <v>168</v>
+      </c>
+      <c r="F69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" t="s">
+        <v>165</v>
+      </c>
+      <c r="H69" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F70" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G70" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H70" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F71" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G71" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H71" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D72" t="s">
+        <v>176</v>
+      </c>
+      <c r="F72" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" t="s">
         <v>172</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F73" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G73" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H73" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G74" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H74" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F75" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G75" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H75" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D76" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F76" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G76" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H76" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>185</v>
+      </c>
+      <c r="C77" t="s">
+        <v>88</v>
       </c>
       <c r="D77" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G77" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="H77" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D78" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G78" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="H78" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D79" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G79" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H79" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>193</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H80" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>195</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="H81" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>162</v>
+        <v>198</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G82" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="H82" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>201</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>202</v>
       </c>
       <c r="D83" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="F83" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G83" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="H83" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="D84" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G84" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="H84" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D85" t="s">
-        <v>169</v>
+        <v>207</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G85" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="H85" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>208</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D86" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="G86" t="s">
+        <v>172</v>
       </c>
       <c r="H86" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>210</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D87" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="G87" t="s">
+        <v>172</v>
       </c>
       <c r="H87" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>211</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D88" t="s">
-        <v>208</v>
+        <v>212</v>
+      </c>
+      <c r="F88" t="s">
+        <v>29</v>
+      </c>
+      <c r="G88" t="s">
+        <v>172</v>
       </c>
       <c r="H88" t="s">
-        <v>209</v>
+        <v>166</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>213</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D89" t="s">
-        <v>213</v>
+        <v>214</v>
+      </c>
+      <c r="F89" t="s">
+        <v>29</v>
+      </c>
+      <c r="G89" t="s">
+        <v>172</v>
       </c>
       <c r="H89" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="12.75">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C90" t="s">
-        <v>14</v>
+      <c r="C90" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D90" t="s">
         <v>216</v>
       </c>
       <c r="F90" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="12.75">
+        <v>29</v>
+      </c>
+      <c r="G90" t="s">
+        <v>172</v>
+      </c>
+      <c r="H90" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C91" t="s">
-        <v>14</v>
+      <c r="C91" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D91" t="s">
         <v>218</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="G91" t="s">
+        <v>172</v>
+      </c>
+      <c r="H91" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D92" t="s">
         <v>220</v>
       </c>
-      <c r="B92" t="s">
+      <c r="F92" t="s">
+        <v>29</v>
+      </c>
+      <c r="G92" t="s">
+        <v>172</v>
+      </c>
+      <c r="H92" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="12.75">
+      <c r="A93" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C92" t="s">
-[...2 lines deleted...]
-      <c r="D92" t="s">
+      <c r="C93" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
         <v>222</v>
       </c>
-      <c r="F92" t="s">
+      <c r="F93" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="12.75">
+      <c r="A94" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="H92" t="s">
+      <c r="C94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
         <v>224</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>227</v>
+      </c>
+      <c r="C95" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" t="s">
+        <v>228</v>
+      </c>
+      <c r="F95" t="s">
+        <v>229</v>
+      </c>
+      <c r="H95" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
+      <c r="A96" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="C96" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
         <v>232</v>
       </c>
-      <c r="H95" t="s">
+      <c r="H96" t="s">
         <v>233</v>
-      </c>
-[...12 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C97" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
+        <v>235</v>
+      </c>
+      <c r="F97" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
         <v>238</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="H98" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C99" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
         <v>241</v>
       </c>
       <c r="H99" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C100" s="1" t="s">
-        <v>17</v>
+      <c r="C100" t="s">
+        <v>13</v>
       </c>
       <c r="D100" t="s">
         <v>243</v>
       </c>
-      <c r="F100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="C101" s="1" t="s">
-        <v>11</v>
+      <c r="C101" t="s">
+        <v>13</v>
       </c>
       <c r="D101" t="s">
         <v>245</v>
       </c>
-      <c r="F101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D102" t="s">
         <v>247</v>
       </c>
+      <c r="F102" t="s">
+        <v>29</v>
+      </c>
       <c r="G102" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H102" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="D103" t="s">
         <v>249</v>
       </c>
       <c r="F103" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G103" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="H103" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C104" s="1" t="s">
-        <v>158</v>
+      <c r="C104" t="s">
+        <v>88</v>
       </c>
       <c r="D104" t="s">
         <v>251</v>
       </c>
       <c r="F104" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G104" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="H104" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C105" s="1" t="s">
-        <v>158</v>
+      <c r="C105" t="s">
+        <v>13</v>
       </c>
       <c r="D105" t="s">
         <v>253</v>
       </c>
-      <c r="F105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H105" t="s">
-        <v>150</v>
+        <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C106" s="1" t="s">
-        <v>162</v>
+      <c r="C106" t="s">
+        <v>13</v>
       </c>
       <c r="D106" t="s">
         <v>255</v>
       </c>
-      <c r="F106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>150</v>
+        <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C107" s="1" t="s">
-        <v>154</v>
+      <c r="C107" t="s">
+        <v>13</v>
       </c>
       <c r="D107" t="s">
         <v>257</v>
       </c>
-      <c r="F107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>150</v>
+        <v>239</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C108" t="s">
-        <v>14</v>
+      <c r="C108" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D108" t="s">
         <v>259</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G108" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H108" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>158</v>
+        <v>261</v>
       </c>
       <c r="D109" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F109" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G109" t="s">
-        <v>160</v>
+        <v>263</v>
       </c>
       <c r="H109" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D110" t="s">
-        <v>263</v>
+        <v>38</v>
       </c>
       <c r="F110" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G110" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H110" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D111" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G111" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H111" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D112" t="s">
-        <v>267</v>
+        <v>82</v>
       </c>
       <c r="F112" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G112" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H112" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D113" t="s">
         <v>269</v>
       </c>
       <c r="F113" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G113" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H113" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D114" t="s">
         <v>271</v>
       </c>
       <c r="F114" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G114" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H114" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D115" t="s">
         <v>273</v>
       </c>
       <c r="F115" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G115" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H115" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D116" t="s">
         <v>275</v>
       </c>
       <c r="F116" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G116" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H116" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D117" t="s">
         <v>277</v>
       </c>
-      <c r="F117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H117" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D118" t="s">
         <v>279</v>
       </c>
       <c r="F118" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G118" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H118" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D119" t="s">
         <v>281</v>
       </c>
       <c r="F119" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G119" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H119" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D120" t="s">
         <v>283</v>
       </c>
       <c r="F120" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G120" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H120" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="D121" t="s">
         <v>285</v>
       </c>
       <c r="F121" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G121" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H121" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>162</v>
+        <v>70</v>
       </c>
       <c r="D122" t="s">
         <v>287</v>
       </c>
       <c r="F122" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G122" t="s">
-        <v>160</v>
+        <v>72</v>
       </c>
       <c r="H122" t="s">
-        <v>150</v>
+        <v>31</v>
+      </c>
+      <c r="J122" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="C123" t="s">
-        <v>78</v>
+      <c r="C123" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D123" t="s">
         <v>289</v>
       </c>
       <c r="F123" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G123" t="s">
-        <v>156</v>
+        <v>55</v>
       </c>
       <c r="H123" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C124" t="s">
-        <v>78</v>
+      <c r="C124" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D124" t="s">
         <v>291</v>
       </c>
       <c r="F124" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G124" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="H124" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C125" t="s">
-        <v>78</v>
+      <c r="C125" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D125" t="s">
         <v>293</v>
       </c>
       <c r="F125" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G125" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="H125" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="D126" t="s">
         <v>295</v>
       </c>
       <c r="F126" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G126" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="H126" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>198</v>
+        <v>59</v>
       </c>
       <c r="D127" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="G127" t="s">
-        <v>196</v>
+        <v>61</v>
       </c>
       <c r="H127" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>297</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D128" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>63</v>
+      </c>
+      <c r="G128" t="s">
+        <v>61</v>
       </c>
       <c r="H128" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>298</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D129" t="s">
-        <v>301</v>
+        <v>299</v>
+      </c>
+      <c r="F129" t="s">
+        <v>29</v>
+      </c>
+      <c r="G129" t="s">
+        <v>55</v>
       </c>
       <c r="H129" t="s">
-        <v>302</v>
+        <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="D130" t="s">
-        <v>305</v>
+        <v>301</v>
+      </c>
+      <c r="F130" t="s">
+        <v>29</v>
+      </c>
+      <c r="G130" t="s">
+        <v>30</v>
       </c>
       <c r="H130" t="s">
-        <v>302</v>
+        <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D131" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F131" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G131" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H131" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D132" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="F132" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G132" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="H132" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D133" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="F133" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G133" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H133" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="D134" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="F134" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G134" t="s">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="H134" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:6" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>310</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D135" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F135" t="s">
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="G135" t="s">
+        <v>30</v>
+      </c>
+      <c r="H135" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D136" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F136" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G136" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H136" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>319</v>
+        <v>27</v>
       </c>
       <c r="D137" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="F137" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G137" t="s">
-        <v>321</v>
+        <v>30</v>
       </c>
       <c r="H137" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D138" t="s">
-        <v>28</v>
+        <v>317</v>
       </c>
       <c r="F138" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G138" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H138" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D139" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F139" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G139" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H139" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>17</v>
+        <v>261</v>
       </c>
       <c r="D140" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="F140" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G140" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="H140" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D141" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F141" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G141" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H141" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D142" t="s">
-        <v>329</v>
+        <v>36</v>
       </c>
       <c r="F142" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G142" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H142" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D143" t="s">
-        <v>331</v>
+        <v>36</v>
       </c>
       <c r="F143" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G143" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H143" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D144" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="F144" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G144" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H144" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D145" t="s">
-        <v>335</v>
+        <v>329</v>
+      </c>
+      <c r="F145" t="s">
+        <v>29</v>
       </c>
       <c r="G145" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H145" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D146" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="F146" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G146" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H146" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D147" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="F147" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G147" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H147" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D148" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="F148" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G148" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H148" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D149" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="F149" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G149" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H149" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>338</v>
+      </c>
+      <c r="C150" t="s">
+        <v>88</v>
       </c>
       <c r="D150" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F150" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G150" t="s">
-        <v>62</v>
+        <v>263</v>
       </c>
       <c r="H150" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>340</v>
+      </c>
+      <c r="C151" t="s">
+        <v>88</v>
       </c>
       <c r="D151" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>341</v>
       </c>
       <c r="G151" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H151" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>342</v>
+      </c>
+      <c r="C152" t="s">
+        <v>88</v>
       </c>
       <c r="D152" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="F152" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G152" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H152" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D153" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="F153" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G153" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H153" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D154" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>347</v>
       </c>
       <c r="G154" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H154" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D155" t="s">
-        <v>50</v>
+        <v>349</v>
+      </c>
+      <c r="F155" t="s">
+        <v>101</v>
       </c>
       <c r="G155" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="H155" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D156" t="s">
-        <v>53</v>
+        <v>349</v>
+      </c>
+      <c r="F156" t="s">
+        <v>101</v>
       </c>
       <c r="G156" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="H156" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D157" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="F157" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G157" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="H157" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D158" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F158" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G158" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H158" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D159" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="F159" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G159" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H159" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D160" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="F160" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G160" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="H160" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D161" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="F161" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G161" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H161" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D162" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="F162" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G162" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H162" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D163" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="F163" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G163" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H163" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>365</v>
+      </c>
+      <c r="C164" t="s">
+        <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="F164" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G164" t="s">
-        <v>20</v>
+        <v>367</v>
       </c>
       <c r="H164" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D165" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="F165" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G165" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H165" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>371</v>
       </c>
       <c r="G166" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H166" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>372</v>
+      </c>
+      <c r="C167" t="s">
+        <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F167" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G167" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="H167" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>319</v>
+        <v>59</v>
       </c>
       <c r="D168" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>375</v>
       </c>
       <c r="G168" t="s">
-        <v>321</v>
+        <v>98</v>
       </c>
       <c r="H168" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F169" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G169" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H169" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D170" t="s">
-        <v>26</v>
+        <v>379</v>
       </c>
       <c r="F170" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G170" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H170" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>380</v>
+      </c>
+      <c r="C171" t="s">
+        <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>26</v>
+        <v>381</v>
       </c>
       <c r="F171" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G171" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="H171" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>382</v>
+      </c>
+      <c r="C172" t="s">
+        <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F172" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G172" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="H172" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>384</v>
+      </c>
+      <c r="C173" t="s">
+        <v>13</v>
       </c>
       <c r="D173" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F173" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G173" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="H173" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>386</v>
+      </c>
+      <c r="C174" t="s">
+        <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F174" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G174" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="H174" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>388</v>
+      </c>
+      <c r="C175" t="s">
+        <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F175" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G175" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="H175" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>390</v>
+      </c>
+      <c r="C176" t="s">
+        <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F176" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G176" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="H176" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>392</v>
+      </c>
+      <c r="C177" t="s">
+        <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="F177" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G177" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="H177" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>394</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D178" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F178" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G178" t="s">
-        <v>321</v>
+        <v>98</v>
       </c>
       <c r="H178" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>396</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D179" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="G179" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H179" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>398</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D180" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="F180" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G180" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H180" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D181" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="F181" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G181" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H181" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D182" t="s">
-        <v>405</v>
+        <v>403</v>
+      </c>
+      <c r="F182" t="s">
+        <v>29</v>
       </c>
       <c r="G182" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H182" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>404</v>
+      </c>
+      <c r="C183" t="s">
+        <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="F183" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G183" t="s">
-        <v>20</v>
+        <v>367</v>
       </c>
       <c r="H183" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D184" t="s">
         <v>407</v>
       </c>
       <c r="F184" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G184" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="H184" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D185" t="s">
         <v>409</v>
       </c>
-      <c r="C185" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F185" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G185" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="H185" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D186" t="s">
         <v>411</v>
       </c>
-      <c r="C186" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F186" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G186" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="H186" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D187" t="s">
         <v>413</v>
       </c>
-      <c r="C187" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F187" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G187" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="H187" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D188" t="s">
         <v>415</v>
       </c>
-      <c r="C188" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F188" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G188" t="s">
-        <v>90</v>
+        <v>172</v>
       </c>
       <c r="H188" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D189" t="s">
         <v>417</v>
       </c>
-      <c r="C189" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F189" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="G189" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="H189" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D190" t="s">
         <v>419</v>
       </c>
-      <c r="C190" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F190" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G190" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="H190" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D191" t="s">
         <v>421</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F191" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G191" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="H191" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C192" t="s">
+        <v>13</v>
+      </c>
+      <c r="D192" t="s">
         <v>423</v>
       </c>
-      <c r="C192" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F192" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G192" t="s">
-        <v>425</v>
+        <v>172</v>
       </c>
       <c r="H192" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D193" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F193" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G193" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="H193" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>49</v>
+        <v>170</v>
       </c>
       <c r="D194" t="s">
-        <v>429</v>
+        <v>427</v>
+      </c>
+      <c r="F194" t="s">
+        <v>29</v>
       </c>
       <c r="G194" t="s">
-        <v>90</v>
+        <v>172</v>
       </c>
       <c r="H194" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>428</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D195" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F195" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G195" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H195" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>430</v>
+      </c>
+      <c r="C196" t="s">
+        <v>88</v>
       </c>
       <c r="D196" t="s">
-        <v>433</v>
+        <v>431</v>
+      </c>
+      <c r="F196" t="s">
+        <v>29</v>
       </c>
       <c r="G196" t="s">
-        <v>90</v>
+        <v>172</v>
       </c>
       <c r="H196" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>432</v>
+      </c>
+      <c r="C197" t="s">
+        <v>88</v>
       </c>
       <c r="D197" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="F197" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G197" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="H197" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D198" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="F198" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G198" t="s">
-        <v>45</v>
+        <v>172</v>
       </c>
       <c r="H198" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>436</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>189</v>
       </c>
       <c r="D199" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F199" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G199" t="s">
-        <v>116</v>
+        <v>187</v>
       </c>
       <c r="H199" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C200" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D200" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F200" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="H200" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>440</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D201" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F201" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G201" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H201" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>442</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D202" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="F202" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G202" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H202" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>444</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D203" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F203" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G203" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H203" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>446</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>170</v>
       </c>
       <c r="D204" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="F204" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G204" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H204" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D205" t="s">
+        <v>449</v>
+      </c>
+      <c r="F205" t="s">
+        <v>29</v>
+      </c>
+      <c r="G205" t="s">
+        <v>172</v>
+      </c>
+      <c r="H205" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
+      <c r="A206" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="C205" t="s">
-[...2 lines deleted...]
-      <c r="D205" t="s">
+      <c r="C206" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D206" t="s">
         <v>451</v>
       </c>
-      <c r="F205" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="F206" t="s">
+        <v>29</v>
+      </c>
+      <c r="G206" t="s">
+        <v>172</v>
+      </c>
+      <c r="H206" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
+      <c r="A207" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D207" t="s">
+        <v>453</v>
+      </c>
+      <c r="F207" t="s">
+        <v>29</v>
+      </c>
+      <c r="G207" t="s">
+        <v>172</v>
+      </c>
+      <c r="H207" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="12.75">
+      <c r="A208" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D208" t="s">
+        <v>455</v>
+      </c>
+      <c r="F208" t="s">
+        <v>29</v>
+      </c>
+      <c r="G208" t="s">
+        <v>172</v>
+      </c>
+      <c r="H208" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="12.75">
+      <c r="A209" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C209" t="s">
+        <v>88</v>
+      </c>
+      <c r="D209" t="s">
+        <v>457</v>
+      </c>
+      <c r="F209" t="s">
+        <v>29</v>
+      </c>
+      <c r="G209" t="s">
+        <v>200</v>
+      </c>
+      <c r="H209" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
+      <c r="A210" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D210" t="s">
+        <v>459</v>
+      </c>
+      <c r="F210" t="s">
+        <v>29</v>
+      </c>
+      <c r="G210" t="s">
+        <v>172</v>
+      </c>
+      <c r="H210" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
+      <c r="A211" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D211" t="s">
+        <v>461</v>
+      </c>
+      <c r="F211" t="s">
+        <v>29</v>
+      </c>
+      <c r="G211" t="s">
+        <v>172</v>
+      </c>
+      <c r="H211" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="12.75">
+      <c r="A212" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D212" t="s">
+        <v>463</v>
+      </c>
+      <c r="F212" t="s">
+        <v>29</v>
+      </c>
+      <c r="G212" t="s">
+        <v>172</v>
+      </c>
+      <c r="H212" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="12.75">
+      <c r="A213" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C213" t="s">
+        <v>88</v>
+      </c>
+      <c r="D213" t="s">
+        <v>465</v>
+      </c>
+      <c r="H213" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
+      <c r="A214" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D214" t="s">
+        <v>469</v>
+      </c>
+      <c r="H214" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="12.75">
+      <c r="A215" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C215" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" t="s">
+        <v>471</v>
+      </c>
+      <c r="F215" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="12.75">
+      <c r="A216" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C216" t="s">
+        <v>13</v>
+      </c>
+      <c r="D216" t="s">
+        <v>473</v>
+      </c>
+      <c r="F216" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
+      <c r="A217" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C217" t="s">
+        <v>13</v>
+      </c>
+      <c r="D217" t="s">
+        <v>475</v>
+      </c>
+      <c r="F217" t="s">
+        <v>29</v>
+      </c>
+      <c r="H217" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
+      <c r="A218" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C218" t="s">
+        <v>13</v>
+      </c>
+      <c r="D218" t="s">
+        <v>477</v>
+      </c>
+      <c r="F218" t="s">
+        <v>29</v>
+      </c>
+      <c r="H218" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="12.75">
+      <c r="A219" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" t="s">
+        <v>479</v>
+      </c>
+      <c r="F219" t="s">
+        <v>101</v>
+      </c>
+      <c r="G219" t="s">
+        <v>55</v>
+      </c>
+      <c r="H219" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FJ-02NYNQDN-015M"/>
-[...354 lines deleted...]
-    <hyperlink ref="A205" r:id="rId356" display="FP-01SDDCHTDD"/>
+    <hyperlink ref="A2" r:id="rId1" display="760221276"/>
+    <hyperlink ref="A3" r:id="rId2" display="760256176"/>
+    <hyperlink ref="A4" r:id="rId3" display="FJ-02NYNQDN-015M"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A5" r:id="rId5" display="FJ-1SM"/>
+    <hyperlink ref="A6" r:id="rId6" display="DFJ-12S025"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A7" r:id="rId8" display="DFJ-2M5A-EAS"/>
+    <hyperlink ref="C7" r:id="rId9" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A8" r:id="rId10" display="DFJ-2M5A-HW"/>
+    <hyperlink ref="C8" r:id="rId11" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A9" r:id="rId12" display="DFJ-2M7-HW"/>
+    <hyperlink ref="C9" r:id="rId13" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A10" r:id="rId14" display="DFJ-2S109N"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A11" r:id="rId16" display="DFJ-2S320"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A12" r:id="rId18" display="DFJ-2S320E"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A13" r:id="rId20" display="DFJ-2S320J"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A14" r:id="rId22" display="DFJ-2S5-NB2"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A15" r:id="rId24" display="DFJ-2S7-EAS"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A16" r:id="rId26" display="DFJ-2S7-HW"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A17" r:id="rId28" display="DFJ-2S7-HW1"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="FJ-3S30U1B0J"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A19" r:id="rId32" display="FJ-4MMC102C0"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A20" r:id="rId34" display="FT-16MM-001"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A21" r:id="rId36" display="FT-16SM-002"/>
+    <hyperlink ref="C21" r:id="rId37" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A22" r:id="rId38" display="RFFT-12SM-001"/>
+    <hyperlink ref="C22" r:id="rId39" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A23" r:id="rId40" display="RFFT-36SM-001"/>
+    <hyperlink ref="C23" r:id="rId41" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A24" r:id="rId42" display="DFT-12SM-EAS"/>
+    <hyperlink ref="C24" r:id="rId43" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A25" r:id="rId44" display="DFJ-12S5N-FDNB"/>
+    <hyperlink ref="C25" r:id="rId45" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A26" r:id="rId46" display="DFJ-2S5-2G"/>
+    <hyperlink ref="C26" r:id="rId47" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A27" r:id="rId48" display="DFJ-2MMA-NB"/>
+    <hyperlink ref="C27" r:id="rId49" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A28" r:id="rId50" display="RFFT-48SM-001"/>
+    <hyperlink ref="C28" r:id="rId51" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A29" r:id="rId52" display="DFJ-2S123"/>
+    <hyperlink ref="C29" r:id="rId53" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A30" r:id="rId54" display="FJ-1SM-015F"/>
+    <hyperlink ref="C30" r:id="rId55" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A31" r:id="rId56" display="FJ-1S5-PFNN"/>
+    <hyperlink ref="C31" r:id="rId57" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A32" r:id="rId58" display="RFFT-SERIES"/>
+    <hyperlink ref="A33" r:id="rId59" display="DFT-SERIES"/>
+    <hyperlink ref="A34" r:id="rId60" display="FJ-2S20U1H0J"/>
+    <hyperlink ref="C34" r:id="rId61" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A35" r:id="rId62" display="FJ-1SM-015A"/>
+    <hyperlink ref="C35" r:id="rId63" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A36" r:id="rId64" display="FT-12S5-JDNN-XM"/>
+    <hyperlink ref="C36" r:id="rId65" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A37" r:id="rId66" display="DFJ-1S5-EHNN-XM"/>
+    <hyperlink ref="C37" r:id="rId67" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A38" r:id="rId68" display="DFJ-1S5-U1HAN-XM"/>
+    <hyperlink ref="C38" r:id="rId69" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A39" r:id="rId70" display="DFJ-2S5-FNNN"/>
+    <hyperlink ref="C39" r:id="rId71" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A40" r:id="rId72" display="DFJ-2S5A-DDAA-XM"/>
+    <hyperlink ref="C40" r:id="rId73" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A41" r:id="rId74" display="DFJ-2M5A-NB"/>
+    <hyperlink ref="C41" r:id="rId75" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A42" r:id="rId76" display="FT-36VAAHIN"/>
+    <hyperlink ref="C42" r:id="rId77" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A43" r:id="rId78" display="FT-48VAAHIN"/>
+    <hyperlink ref="C43" r:id="rId79" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A44" r:id="rId80" display="FJ-2M5-LCULCD"/>
+    <hyperlink ref="C44" r:id="rId81" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A45" r:id="rId82" display="FT-24PAAHIN"/>
+    <hyperlink ref="C45" r:id="rId83" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A46" r:id="rId84" display="FT-48PAAHIN"/>
+    <hyperlink ref="C46" r:id="rId85" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A47" r:id="rId86" display="FT-24VAAHIN"/>
+    <hyperlink ref="C47" r:id="rId87" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A48" r:id="rId88" display="FP-02SDZCAARR"/>
+    <hyperlink ref="A49" r:id="rId89" display="FP-02MRZCCCRR"/>
+    <hyperlink ref="A50" r:id="rId90" display="FP-01SDDCGSDD"/>
+    <hyperlink ref="A51" r:id="rId91" display="FP-01SDDDGSDD"/>
+    <hyperlink ref="A52" r:id="rId92" display="FP-01SDDEGSDD"/>
+    <hyperlink ref="A53" r:id="rId93" display="FP-02SDZDBBRR"/>
+    <hyperlink ref="A54" r:id="rId94" display="FP-02SDZEAARR"/>
+    <hyperlink ref="A55" r:id="rId95" display="FP-02SDZDAARR"/>
+    <hyperlink ref="A56" r:id="rId96" display="FP-01SDDCHHDD"/>
+    <hyperlink ref="A57" r:id="rId97" display="FP-01SDDDHHDD"/>
+    <hyperlink ref="A58" r:id="rId98" display="FP-01SDDEHHDD"/>
+    <hyperlink ref="A59" r:id="rId99" display="FP-01SDDDTTDD"/>
+    <hyperlink ref="A60" r:id="rId100" display="FJ-02LEVDDN"/>
+    <hyperlink ref="C60" r:id="rId101" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A61" r:id="rId102" display="FJ-02LENDDN"/>
+    <hyperlink ref="C61" r:id="rId103" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A62" r:id="rId104" display="FT-06LHADON"/>
+    <hyperlink ref="C62" r:id="rId105" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A63" r:id="rId106" display="DFJ-2S123V"/>
+    <hyperlink ref="C63" r:id="rId107" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A64" r:id="rId108" display="DFJ-2S5-2GEAS"/>
+    <hyperlink ref="C64" r:id="rId109" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A65" r:id="rId110" display="DFJ-2S5-2GNB"/>
+    <hyperlink ref="C65" r:id="rId111" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A66" r:id="rId112" display="FT-12PAAHIN"/>
+    <hyperlink ref="C66" r:id="rId113" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A67" r:id="rId114" display="FT-12CGJDDN"/>
+    <hyperlink ref="C67" r:id="rId115" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A68" r:id="rId116" display="HTNB06SBKJALL"/>
+    <hyperlink ref="A69" r:id="rId117" display="HTNB12SBLJALL"/>
+    <hyperlink ref="A70" r:id="rId118" display="HFT410-4SBJ1-G"/>
+    <hyperlink ref="C70" r:id="rId119" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A71" r:id="rId120" display="HFT410-4SBJ1F-G"/>
+    <hyperlink ref="C71" r:id="rId121" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A72" r:id="rId122" display="HFT410-4SBVE-G"/>
+    <hyperlink ref="C72" r:id="rId123" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A73" r:id="rId124" display="HFT410-4SBVEF-G"/>
+    <hyperlink ref="C73" r:id="rId125" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A74" r:id="rId126" display="HFT410-4SVHE-G"/>
+    <hyperlink ref="C74" r:id="rId127" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A75" r:id="rId128" display="HFT410-4SVHY-G"/>
+    <hyperlink ref="C75" r:id="rId129" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A76" r:id="rId130" display="HFT410-4SVHYF-G"/>
+    <hyperlink ref="C76" r:id="rId131" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A77" r:id="rId132" display="HFE212-SERIES"/>
+    <hyperlink ref="A78" r:id="rId133" display="HFE206M-4SUTKX"/>
+    <hyperlink ref="C78" r:id="rId134" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A79" r:id="rId135" display="HFT410-2SBJ1-G2"/>
+    <hyperlink ref="C79" r:id="rId136" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A80" r:id="rId137" display="HJBE02VBDAAAAN"/>
+    <hyperlink ref="A81" r:id="rId138" display="HJBE02HBDAAAAN"/>
+    <hyperlink ref="A82" r:id="rId139" display="FDH1204-24SE2"/>
+    <hyperlink ref="C82" r:id="rId140" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A83" r:id="rId141" display="HFT206-2SBVSJF-G"/>
+    <hyperlink ref="C83" r:id="rId142" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A84" r:id="rId143" display="HFT410-1SBJ1-G"/>
+    <hyperlink ref="C84" r:id="rId144" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A85" r:id="rId145" display="HFT410-1SBVY-G"/>
+    <hyperlink ref="C85" r:id="rId146" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A86" r:id="rId147" display="HFT410-1SBVYF-G"/>
+    <hyperlink ref="C86" r:id="rId148" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A87" r:id="rId149" display="HFT410-2SBJ1-G"/>
+    <hyperlink ref="C87" r:id="rId150" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A88" r:id="rId151" display="HFT410-2SBJ1F-G"/>
+    <hyperlink ref="C88" r:id="rId152" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A89" r:id="rId153" display="HFT410-2SBVE-G"/>
+    <hyperlink ref="C89" r:id="rId154" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A90" r:id="rId155" display="HFT410-2SBVEF-G"/>
+    <hyperlink ref="C90" r:id="rId156" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A91" r:id="rId157" display="HFT410-2SVHE-G"/>
+    <hyperlink ref="C91" r:id="rId158" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A92" r:id="rId159" display="HFT410-2SVHY-G"/>
+    <hyperlink ref="C92" r:id="rId160" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A93" r:id="rId161" display="PE-6RRU-16"/>
+    <hyperlink ref="A94" r:id="rId162" display="FBR-COIL-S"/>
+    <hyperlink ref="A95" r:id="rId163" display="760248797"/>
+    <hyperlink ref="A96" r:id="rId164" display="HFDC-EXP12FIBER"/>
+    <hyperlink ref="A97" r:id="rId165" display="HFDC-24FIBER-P24M"/>
+    <hyperlink ref="A98" r:id="rId166" display="ODB-24DLC-24PC-HC3"/>
+    <hyperlink ref="A99" r:id="rId167" display="MPO-12XLCCASSETTES"/>
+    <hyperlink ref="A100" r:id="rId168" display="DAP-12LC-SM"/>
+    <hyperlink ref="A101" r:id="rId169" display="HPP-48FIBER"/>
+    <hyperlink ref="A102" r:id="rId170" display="FJ-12LBGDDN"/>
+    <hyperlink ref="C102" r:id="rId171" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A103" r:id="rId172" display="FJ-12LABBDN"/>
+    <hyperlink ref="C103" r:id="rId173" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A104" r:id="rId174" display="FJ-SERIES"/>
+    <hyperlink ref="A105" r:id="rId175" display="FPP-1U4SLOTS"/>
+    <hyperlink ref="A106" r:id="rId176" display="HPP-12FIBER"/>
+    <hyperlink ref="A107" r:id="rId177" display="HPP-24FIBER"/>
+    <hyperlink ref="A108" r:id="rId178" display="DFJ-2M4-7-HW-1M"/>
+    <hyperlink ref="C108" r:id="rId179" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A109" r:id="rId180" display="FHBDW-H2Q22"/>
+    <hyperlink ref="C109" r:id="rId181" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A110" r:id="rId182" display="DFJ-2M4-7-HW"/>
+    <hyperlink ref="C110" r:id="rId183" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A111" r:id="rId184" display="DFJ-2M5-NBS"/>
+    <hyperlink ref="C111" r:id="rId185" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A112" r:id="rId186" display="DFJ-2S5A-HW"/>
+    <hyperlink ref="C112" r:id="rId187" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A113" r:id="rId188" display="DFJ-2S5A-NB"/>
+    <hyperlink ref="C113" r:id="rId189" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A114" r:id="rId190" display="DFJ-2S5-EAS"/>
+    <hyperlink ref="C114" r:id="rId191" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A115" r:id="rId192" display="DFJ-2S5-HW"/>
+    <hyperlink ref="C115" r:id="rId193" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A116" r:id="rId194" display="DFJ-2S5-HW1"/>
+    <hyperlink ref="C116" r:id="rId195" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A117" r:id="rId196" display="DFJ-2S5-LCSC"/>
+    <hyperlink ref="C117" r:id="rId197" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A118" r:id="rId198" display="DFJ-2S5-NB"/>
+    <hyperlink ref="C118" r:id="rId199" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A119" r:id="rId200" display="DFJ-2S5-NBSC"/>
+    <hyperlink ref="C119" r:id="rId201" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A120" r:id="rId202" display="DFJ-2S7-HW2"/>
+    <hyperlink ref="C120" r:id="rId203" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A121" r:id="rId204" display="DFJ-2S7-NB"/>
+    <hyperlink ref="C121" r:id="rId205" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A122" r:id="rId206" display="DFT-24M2-LC-MP"/>
+    <hyperlink ref="C122" r:id="rId207" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A123" r:id="rId208" display="FJ-12S809F1B0"/>
+    <hyperlink ref="C123" r:id="rId209" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A124" r:id="rId210" display="FJ-1S10U100J"/>
+    <hyperlink ref="C124" r:id="rId211" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A125" r:id="rId212" display="FJ-2S20U1B0J"/>
+    <hyperlink ref="C125" r:id="rId213" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A126" r:id="rId214" display="FJ-3S30U1H0J"/>
+    <hyperlink ref="C126" r:id="rId215" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A127" r:id="rId216" display="FT-16MM-002"/>
+    <hyperlink ref="C127" r:id="rId217" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A128" r:id="rId218" display="FT-16SM-001"/>
+    <hyperlink ref="C128" r:id="rId219" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A129" r:id="rId220" display="FJ-2SA-LC1-LC1"/>
+    <hyperlink ref="C129" r:id="rId221" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A130" r:id="rId222" display="DFJ-2M7-NB"/>
+    <hyperlink ref="C130" r:id="rId223" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A131" r:id="rId224" display="DFJ-2M5-NB"/>
+    <hyperlink ref="C131" r:id="rId225" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A132" r:id="rId226" display="DFT-12S5-JUNN"/>
+    <hyperlink ref="C132" r:id="rId227" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A133" r:id="rId228" display="DFJ-2S5-G"/>
+    <hyperlink ref="C133" r:id="rId229" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A134" r:id="rId230" display="DFJ-2F5N-UUNN"/>
+    <hyperlink ref="C134" r:id="rId231" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A135" r:id="rId232" display="DFJ-2M5-HW"/>
+    <hyperlink ref="C135" r:id="rId233" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A136" r:id="rId234" display="DFJ-2MMA-HW"/>
+    <hyperlink ref="C136" r:id="rId235" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A137" r:id="rId236" display="DFJ-2MM-HW"/>
+    <hyperlink ref="C137" r:id="rId237" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A138" r:id="rId238" display="FJ-4SM-008"/>
+    <hyperlink ref="C138" r:id="rId239" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A139" r:id="rId240" display="FJ-2SM-015"/>
+    <hyperlink ref="C139" r:id="rId241" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A140" r:id="rId242" display="FHBDW-H2M22"/>
+    <hyperlink ref="C140" r:id="rId243" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A141" r:id="rId244" display="DFJ-2MM-NB"/>
+    <hyperlink ref="C141" r:id="rId245" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A142" r:id="rId246" display="DFJ-2SM-HW"/>
+    <hyperlink ref="C142" r:id="rId247" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A143" r:id="rId248" display="DFJ-2SM-NB"/>
+    <hyperlink ref="C143" r:id="rId249" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A144" r:id="rId250" display="DFJ-2S109NC"/>
+    <hyperlink ref="C144" r:id="rId251" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A145" r:id="rId252" display="DFJ-2S109NE"/>
+    <hyperlink ref="C145" r:id="rId253" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A146" r:id="rId254" display="FJ-2S5-LCULCD"/>
+    <hyperlink ref="C146" r:id="rId255" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A147" r:id="rId256" display="FJ-12S5-HFNN-3M"/>
+    <hyperlink ref="C147" r:id="rId257" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A148" r:id="rId258" display="FJ-12S5-DFNN"/>
+    <hyperlink ref="C148" r:id="rId259" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A149" r:id="rId260" display="FJ-12S5-UFAN"/>
+    <hyperlink ref="C149" r:id="rId261" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A150" r:id="rId262" display="FHBDW-SERIES"/>
+    <hyperlink ref="A151" r:id="rId263" display="FT-SERIES"/>
+    <hyperlink ref="A152" r:id="rId264" display="DFJ-SERIES"/>
+    <hyperlink ref="A153" r:id="rId265" display="DFJ-2S5A-EAS"/>
+    <hyperlink ref="C153" r:id="rId266" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A154" r:id="rId267" display="FT-24CGAHBN"/>
+    <hyperlink ref="C154" r:id="rId268" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A155" r:id="rId269" display="DFJ-1S5-U1HBN-XM"/>
+    <hyperlink ref="C155" r:id="rId270" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A156" r:id="rId271" display="DFJ-1S5-U1HNN-XM"/>
+    <hyperlink ref="C156" r:id="rId272" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A157" r:id="rId273" display="DFJ-2F5-HW-XM"/>
+    <hyperlink ref="C157" r:id="rId274" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A158" r:id="rId275" display="DFJ-2F5-NB-XM"/>
+    <hyperlink ref="C158" r:id="rId276" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A159" r:id="rId277" display="DFJ-2F5-UDNB-XM"/>
+    <hyperlink ref="C159" r:id="rId278" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A160" r:id="rId279" display="FT-12S5-JHNN-XM"/>
+    <hyperlink ref="C160" r:id="rId280" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A161" r:id="rId281" display="DFJ-2S5-SCSC-XM"/>
+    <hyperlink ref="C161" r:id="rId282" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A162" r:id="rId283" display="FJ-02VAADDB"/>
+    <hyperlink ref="C162" r:id="rId284" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A163" r:id="rId285" display="DFJ-2S5A-DDAN"/>
+    <hyperlink ref="C163" r:id="rId286" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A164" r:id="rId287" display="MFT-S24-AA-JA"/>
+    <hyperlink ref="A165" r:id="rId288" display="FJ-02VAADDC"/>
+    <hyperlink ref="C165" r:id="rId289" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A166" r:id="rId290" display="FT-36PAAHIN"/>
+    <hyperlink ref="C166" r:id="rId291" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A167" r:id="rId292" display="FP-01SDDCGGDD"/>
+    <hyperlink ref="A168" r:id="rId293" display="FT-24PGAHBN"/>
+    <hyperlink ref="C168" r:id="rId294" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A169" r:id="rId295" display="FJ-02TAADDB"/>
+    <hyperlink ref="C169" r:id="rId296" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A170" r:id="rId297" display="FJ-02TAADDC"/>
+    <hyperlink ref="C170" r:id="rId298" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A171" r:id="rId299" display="FP-01SDDDGGDD"/>
+    <hyperlink ref="A172" r:id="rId300" display="FP-01SDDEGGDD"/>
+    <hyperlink ref="A173" r:id="rId301" display="FP-02SDZEBBRR"/>
+    <hyperlink ref="A174" r:id="rId302" display="FP-02SDZCBBRR"/>
+    <hyperlink ref="A175" r:id="rId303" display="FP-01SDDEHTDD"/>
+    <hyperlink ref="A176" r:id="rId304" display="FP-01SDDDHTDD"/>
+    <hyperlink ref="A177" r:id="rId305" display="FP-01SDDCHTDD"/>
+    <hyperlink ref="A178" r:id="rId306" display="FT-02LLNDDS"/>
+    <hyperlink ref="C178" r:id="rId307" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A179" r:id="rId308" display="FT-24LDAMMN"/>
+    <hyperlink ref="C179" r:id="rId309" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A180" r:id="rId310" display="FJ-04LAMHDF"/>
+    <hyperlink ref="C180" r:id="rId311" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A181" r:id="rId312" display="FJ-06LHCDDN"/>
+    <hyperlink ref="C181" r:id="rId313" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A182" r:id="rId314" display="FJ-06LLCODS"/>
+    <hyperlink ref="C182" r:id="rId315" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A183" r:id="rId316" display="MFT-S12-AA-JA"/>
+    <hyperlink ref="A184" r:id="rId317" display="FT-12CGBDDN"/>
+    <hyperlink ref="C184" r:id="rId318" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A185" r:id="rId319" display="FT-36CGJNBN"/>
+    <hyperlink ref="C185" r:id="rId320" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A186" r:id="rId321" display="HFT206-2SBVSJ-G"/>
+    <hyperlink ref="C186" r:id="rId322" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A187" r:id="rId323" display="HFT206-4SNOK6"/>
+    <hyperlink ref="C187" r:id="rId324" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A188" r:id="rId325" display="HFT206-4SNOK7"/>
+    <hyperlink ref="C188" r:id="rId326" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A189" r:id="rId327" display="HFT206-8SB41"/>
+    <hyperlink ref="C189" r:id="rId328" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A190" r:id="rId329" display="HFT410-4SNOK4"/>
+    <hyperlink ref="C190" r:id="rId330" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A191" r:id="rId331" display="FDH1204-48SE2"/>
+    <hyperlink ref="C191" r:id="rId332" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A192" r:id="rId333" display="HFT1206-24SV4-G"/>
+    <hyperlink ref="A193" r:id="rId334" display="HFT206-3SBVSJ-G"/>
+    <hyperlink ref="C193" r:id="rId335" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A194" r:id="rId336" display="HFT410-1SBVE-G"/>
+    <hyperlink ref="C194" r:id="rId337" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A195" r:id="rId338" display="HFT410-1SBVEF-G"/>
+    <hyperlink ref="C195" r:id="rId339" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A196" r:id="rId340" display="HFT206-SERIES"/>
+    <hyperlink ref="A197" r:id="rId341" display="HFT410-SERIES"/>
+    <hyperlink ref="A198" r:id="rId342" display="HFT206-6SNC25"/>
+    <hyperlink ref="C198" r:id="rId343" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A199" r:id="rId344" display="HFE206M-4SUT"/>
+    <hyperlink ref="C199" r:id="rId345" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A200" r:id="rId346" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A201" r:id="rId347" display="HFT410-2SVHYF-G"/>
+    <hyperlink ref="C201" r:id="rId348" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A202" r:id="rId349" display="HFT410-3SBJ1-G"/>
+    <hyperlink ref="C202" r:id="rId350" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A203" r:id="rId351" display="HFT410-3SBJ1F-G"/>
+    <hyperlink ref="C203" r:id="rId352" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A204" r:id="rId353" display="HFT410-3SBVE-G"/>
+    <hyperlink ref="C204" r:id="rId354" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A205" r:id="rId355" display="HFT410-3SBVEF-G"/>
+    <hyperlink ref="C205" r:id="rId356" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A206" r:id="rId357" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="C206" r:id="rId358" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A207" r:id="rId359" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="C207" r:id="rId360" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A208" r:id="rId361" display="HFT410-1SBJ1F-G"/>
+    <hyperlink ref="C208" r:id="rId362" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A209" r:id="rId363" display="FDH1204-SERIES"/>
+    <hyperlink ref="A210" r:id="rId364" display="HFT410-2SBVY-G"/>
+    <hyperlink ref="C210" r:id="rId365" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A211" r:id="rId366" display="HFT410-2SBVYF-G"/>
+    <hyperlink ref="C211" r:id="rId367" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A212" r:id="rId368" display="HFT410-2SVHEF-G"/>
+    <hyperlink ref="C212" r:id="rId369" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A213" r:id="rId370" display="FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A214" r:id="rId371" display="FCCT-L"/>
+    <hyperlink ref="C214" r:id="rId372" display="Variant of FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A215" r:id="rId373" display="FE-12106-R11"/>
+    <hyperlink ref="A216" r:id="rId374" display="FE-182308-F12"/>
+    <hyperlink ref="A217" r:id="rId375" display="HFDC-48FIBER"/>
+    <hyperlink ref="A218" r:id="rId376" display="HFDC-24FIBER"/>
+    <hyperlink ref="A219" r:id="rId377" display="FJ-12LGADBN"/>
+    <hyperlink ref="C219" r:id="rId378" display="Variant of FJ-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId357"/>
+    <tablePart r:id="rId379"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>