--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -11,1490 +11,1532 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480" count="1260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494" count="1290">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>PE-3RRU-3S</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® PTTA Enclosure with 3 SPD Class I for 3 RRU</t>
+  </si>
+  <si>
+    <t>HFDC-EXP12FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Expansion adapter pack for HFDC-24FIBER fiber distribution enclosure, 6DLCs UPC adapters.</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER-P24M</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers Multi Mode</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Fiber distribution closure</t>
+  </si>
+  <si>
+    <t>ODB-24DLC-24PC-HC3</t>
+  </si>
+  <si>
+    <t>HELIAX® 24-port (48 fiber) patch panel for 19in cabinet, includes sliding Panel, 24 prepopulated singlemode adapters, 24 DLC-DLC single mode patch cords, 2 fiber tie</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>MPO-12XLCCASSETTES</t>
+  </si>
+  <si>
+    <t>CASSETTES MPO 12F TO 12xLC/UPC, SM for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>DAP-12LC-SM</t>
+  </si>
+  <si>
+    <t>CASSETTES with 6 DLCs adapter for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>HPP-48FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 48 fiber - 124 DLCs</t>
+  </si>
+  <si>
+    <t>FJ-1S5-PFNN</t>
+  </si>
+  <si>
+    <t>Variant of FJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode G.657.A2 fiber cable assembly, End 1: Full-sized Hardened Connector (*OptiTap® Compatible) Female and End 2: OptiTip Compatible connector Plug (Un-Pinned, terminated to Pin 6).</t>
+  </si>
+  <si>
+    <t>FJ</t>
+  </si>
+  <si>
+    <t>Wireless Fiber Cable Assemblies</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-HW</t>
+  </si>
+  <si>
+    <t>Variant of DFJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ</t>
+  </si>
+  <si>
+    <t>DFJ-2M7-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>FJ-SERIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Jumper</t>
+  </si>
+  <si>
+    <t>FJ-2S20U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector , LSZH cable</t>
+  </si>
+  <si>
+    <t>DFJ-2S320E</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, ruggedized, bend insensitive single mode 2 fiber cable, DLC to OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>DFJ-2S320J</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NB2</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC 70mm breakout. End 2: DLC 70mm breakout</t>
+  </si>
+  <si>
+    <t>FJ-3S30U1B0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 3 Single Mode fiber, SLC to OptiTip Compatible connector, LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-4MMC102C0</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct trunk, 4 OM4 Bend-Insensitive multimode fiber. End 1: MPO, End 2: 2 multimode DLC</t>
+  </si>
+  <si>
+    <t>FT-16MM-001</t>
+  </si>
+  <si>
+    <t>Variant of FT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® OM4 Multimode Fiber DLC to DLC 16-Fiber Cable Assembly</t>
+  </si>
+  <si>
+    <t>RFFT</t>
+  </si>
+  <si>
+    <t>FT-16SM-002</t>
+  </si>
+  <si>
+    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 16-Fiber Cable Assembly with pulling grip</t>
+  </si>
+  <si>
+    <t>FP-02SDZCAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP</t>
+  </si>
+  <si>
+    <t>FP-02MRZCCCRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Multimode Zip Cord Aqua LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZEAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZDAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDTTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SC Simplex (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FJ-02LEVDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, DLC to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>FJ-02LENDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-06LHADON</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug OptiTip Compatible connector to DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S123V</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable, armored furcation, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GEAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with FULLAXS</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GNB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with Nokia Rubber Boot</t>
+  </si>
+  <si>
+    <t>HTNB06SBKJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 3x9, 6 X 4AWG 19-Strand Conductors, 18 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Hybrid cable assembly</t>
+  </si>
+  <si>
+    <t>HTNB12SBLJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6 X 12, 12 X 4AWG 19-Strand Conductors, 24 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>FDH1204-24SE2</t>
+  </si>
+  <si>
+    <t>Variant of FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 12 hybrid trunk assembly; 6 pairs of 4AWG DC conductors x 12 pairs of single mode fibers</t>
+  </si>
+  <si>
+    <t>FDH</t>
+  </si>
+  <si>
+    <t>HFT206-2SBVSJF-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible, FullAXS,  pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER,4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 2 DC feeds for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors 12 AWG</t>
+  </si>
+  <si>
+    <t>HFE</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUTKX</t>
+  </si>
+  <si>
+    <t>Variant of HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, Aluminum armored cable.</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G2</t>
+  </si>
+  <si>
+    <t>HJBE02VBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJBE02HBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJAE02IBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>HJAE02HBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>FBR-COIL-S</t>
+  </si>
+  <si>
+    <t>HELIAX® Excess Discrete Fiber Coiling Reel, accommodates 16ft (5m) of excess 7mm fiber, weights 5lbs fully populated, stackable, PIM free</t>
+  </si>
+  <si>
+    <t>FT-12PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 12 Multimode Fiber Trunk Cca DLC to DLC</t>
+  </si>
+  <si>
+    <t>FT-12CGJDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, MPO to HHC Plug , OptiTip Compatible connector.</t>
+  </si>
+  <si>
+    <t>FJ-12LBGDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, LSZH, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-12LABBDN</t>
+  </si>
+  <si>
+    <t>FJ-12LABBDN (OptiTip Compatible connector Jack to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>ANDREW® | HELIAX®</t>
+  </si>
+  <si>
+    <t>PE-3RRU-1S3B</t>
+  </si>
+  <si>
+    <t>HELIAX® PTTA Enclosure with 1 SPD Class I and 3 Breakers for 3 RRU</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797</t>
+  </si>
+  <si>
+    <t>760248797</t>
+  </si>
+  <si>
+    <t>PFDC450-D6-6-R4-2-N3V-PWR</t>
+  </si>
+  <si>
+    <t>PFDC 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach, three ground feedthrough lugs, with test valve, FID for Power Termination and Network Power Distribution</t>
+  </si>
+  <si>
+    <t>PowerShift Metro®</t>
+  </si>
+  <si>
+    <t>Fiber and power distribution closure</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276</t>
   </si>
   <si>
     <t>760221276</t>
   </si>
   <si>
     <t>HTC-144SM-DT-412-418-APVA</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>PowerShift Metro® Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber</t>
   </si>
   <si>
     <t>Hybrid cable | copper and fiber</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176</t>
   </si>
   <si>
     <t>760256176</t>
   </si>
   <si>
     <t>HTC-144SM-DT-412-418-AZHA (LSZH)</t>
   </si>
   <si>
     <t>PowerShift Metro® LSZH Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber.</t>
   </si>
   <si>
     <t>Low Smoke Zero Halogen Hybrid cable | copper and fiber</t>
   </si>
   <si>
+    <t>PE-6RRU-16</t>
+  </si>
+  <si>
+    <t>HELIAX® Break Out Power Box for 6 RRU/AAU 1 Power Trunk, 6 Power Jumpers, Grey Terminal Blocks, 2 Grounding blocks</t>
+  </si>
+  <si>
     <t>FJ-02NYNQDN-015M</t>
   </si>
   <si>
-    <t>Variant of FJ-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Discrete ruggedized bend-insensitive single-mode 2-fiber cable with LC simplex connectors to OptiTip Compatible connector</t>
   </si>
   <si>
     <t>FJ-1SM</t>
   </si>
   <si>
     <t>HELIAX® Discrete tail, Armored 6 mm furcation cable assembly</t>
   </si>
   <si>
     <t>DFJ-12S025</t>
   </si>
   <si>
-    <t>Variant of DFJ-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Direct tail, 12 single mode fiber, armored, End 1: DLC for BBU. End 2: DLC for Junction box</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...7 lines deleted...]
-  <si>
     <t>DFJ-2M5A-EAS</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 multimode fiber, 5 mm armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
-    <t>DFJ-2M5A-HW</t>
-[...8 lines deleted...]
-    <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+    <t>RFFT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Fiber Feeder Trunk</t>
+  </si>
+  <si>
+    <t>DFT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Trunk</t>
+  </si>
+  <si>
+    <t>DFT</t>
   </si>
   <si>
     <t>DFJ-2S109N</t>
   </si>
   <si>
     <t>HELIAX® Direct tail, 2 single mode fiber, armored 6 mm furcation cable, Ruggedized DLC with fiber weatherproof shroud at RRU, outdoor fiber connectors compatible with ODC interface for direct breakout connection</t>
   </si>
   <si>
     <t>DFJ-2S320</t>
   </si>
   <si>
-    <t>HELIAX® Discrete, ruggedized, bend insensitive single mode 2 fiber cable, DLC to OptiTip Compatible connector</t>
-[...62 lines deleted...]
-    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 16-Fiber Cable Assembly with pulling grip</t>
+    <t>FJ-1SM-015A</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to SC, 1 Single Mode Fibers</t>
+  </si>
+  <si>
+    <t>FT-12S5-JDNN-XM</t>
+  </si>
+  <si>
+    <t>OptiTip Compaitble connector Jack-6*Clipped DLC, Fiber Trunk, 6 branches to WDM/Box</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-EHNN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 1 single mode G.657.A2 fiber, 5mm cable, LSZH Jacket, END 1: LC/UPC, End 2: SC/UPC,; branch cable: 3.0mm Spiral Armored tube, break out length: 300mm at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HAN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, Single Mode fiber, LSZH jacket cable, terminated with Uni-boot DLC at End 1, Simplex SC at End 2.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-FNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly. End 1: OptiTip Compatible connector (Plug) and End 2 is Open for splice.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-DDAA-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Armored LSZH jacket cable with armored furcation, terminated with clipped DLC at both Ends, pre-install two EAS shrouds (Designed to mate with FullAXS bulkhead) at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multi Mode (OM2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped. duplex LC connector at both ends, and pre-install NOKIA rubber at both ends.</t>
+  </si>
+  <si>
+    <t>FT-36VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 36 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FT-48VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 48 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FJ-2M5-LCULCD</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2F Multimode (OM2, 50/125) fiber, 5mm LSZH cable, End 1: LC with UnibootEnd 2: DLC</t>
+  </si>
+  <si>
+    <t>FT-24PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 Multimode Fiber Trunk Cca.</t>
+  </si>
+  <si>
+    <t>FT-48PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable, assembly, 48 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FT-24VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 MULTIMODE FIBER TRUNK Cca ARMORED.</t>
   </si>
   <si>
     <t>RFFT-12SM-001</t>
   </si>
   <si>
     <t>Variant of RFFT-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 12-Fiber Cable Assembly with pulling grip</t>
   </si>
   <si>
     <t>RFFT-36SM-001</t>
   </si>
   <si>
     <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 36-Fiber Cable Assembly with pulling grip</t>
   </si>
   <si>
     <t>DFT-12SM-EAS</t>
   </si>
   <si>
     <t>Variant of DFT-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Discrete trunk, DLC to UPC 12-Fiber Cable Assembly. End one 6 SM fiber armored with weather proofing shroud DLC connectors. End two 6 SM fiber with UPC connectors. CPR rated Cca s1, d1, a1.</t>
   </si>
   <si>
-    <t>DFT</t>
+    <t>FP-02SDZDBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
   </si>
   <si>
     <t>DFJ-12S5N-FDNB</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, End 1: OptiTip Compatible connector (Plug) and End 2: Uniboot LC, preinstalled Nokia rubber shroud at each branch cable. pre-install protection cap included.</t>
   </si>
   <si>
     <t>DFJ-2S5-2G</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC GEN 1.5 to.DLC GEN 1.5</t>
   </si>
   <si>
     <t>DFJ-2MMA-NB</t>
   </si>
   <si>
     <t>HELIAX® Discrete: 2 multimodefiber, armored. End 1: Flexible DLC with weatherproofing boot for Nokia RRU. End 2: Straight DLC with weatherproofing boot,</t>
   </si>
   <si>
     <t>RFFT-48SM-001</t>
   </si>
   <si>
     <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 48-Fiber Cable Assembly with pulling grip</t>
   </si>
   <si>
     <t>DFJ-2S123</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm armored LSZH cable. End 1: DLC. End 2: DLC</t>
   </si>
   <si>
     <t>FJ-1SM-015F</t>
   </si>
   <si>
     <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to LC, 1 Single Mode Fiber</t>
   </si>
   <si>
-    <t>FJ-1S5-PFNN</t>
-[...497 lines deleted...]
-    <t>HELIAX® Fiber Jumper</t>
+    <t>FJ-2S5-LCULCD</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, 2F fiber jumper, LSZH black jacket G.657.A2 cable, Uniboot LC to Clipped Duplex LC</t>
+  </si>
+  <si>
+    <t>FJ-12S5-HFNN-3M</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode (G.657.A2) fiber cable assembly, End 1: Duplex SC. End 2: OptiTip Compatible connector (Plug).  Main cable length: 0.8m; Branch cable length: 2.2m, total cable assembly length 3m</t>
+  </si>
+  <si>
+    <t>FJ-12S5-DFNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Clipped LC. End 2: OptiTip Compatible connector (Plug).</t>
+  </si>
+  <si>
+    <t>FJ-12S5-UFAN</t>
+  </si>
+  <si>
+    <t>.HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Uniboot LC. End 2: OptiTip Compatible connector (Plug). At End 1, pre-install weatherproof shroud (EAS shroud) which can provide IP65 rating for spare branch protection.</t>
+  </si>
+  <si>
+    <t>FHBDW-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Optic Drop Cable Assembly for wireless applications</t>
+  </si>
+  <si>
+    <t>FHBDW</t>
+  </si>
+  <si>
+    <t>FT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Trunk</t>
+  </si>
+  <si>
+    <t>DFJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>FT-24CGAHBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 24 fiber cable assembly, End 1: OptiTip Compatible connector quantity 2 and End 2: Uniboot DLC. End 2 branch</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HBN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 1F Single Mode LSZH jacket cable, terminated with Uniboot DLC at End 1, only “B” channel terminated for BiDi SFP application. End 1 pre-install NOKIA Rubber; Simplex SC at End 2.</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HNN-XM</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-HW-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Duplex LC at both ends..</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-NB-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Duplex LC at both ends, and pre-install NOKIA Rubber boot at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2F5-UDNB-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Uni-boot LC at End 1 and Clipped Duplex LC at End 2. Pre-install NOKIA Rubber at End 2 and breakout length at End 2 is 100mm.</t>
+  </si>
+  <si>
+    <t>FT-12S5-JHNN-XM</t>
+  </si>
+  <si>
+    <t>FT-12S5-JHNN-xM (OptiTip Compatible connector  Jack 12C-12*Simplex SC, SM G.657.A2 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-SCSC-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Single mode (G.657.A2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped Duplex SC at both ends, breakout length=30mm at End 1 and 340mm at End 2.</t>
+  </si>
+  <si>
+    <t>FJ-02VAADDB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODEFIBER JUMPER Cca ARMOR NBOOT</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-DDAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: Clipped DLC for RRU. End 2: Clipped DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>MFT-S24-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable Assembly, 24 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>Modular</t>
+  </si>
+  <si>
+    <t>FJ-02VAADDC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODE FIBER JUMPER Cca ARMOR AOPC SHROUD</t>
+  </si>
+  <si>
+    <t>FT-36PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable, assembly, 36 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FP-01SDDCGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FT-24PGAHBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, multi mode 24 fiber cable assembly, End 1: OptiTip Compatible connector quantity 2 and End 2: Uniboot DLC. End 2 branch</t>
+  </si>
+  <si>
+    <t>FJ-02TAADDB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODEFIBER JUMPER LSZH NBOOT</t>
+  </si>
+  <si>
+    <t>FJ-02TAADDC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete MULTIMODE FIBER JUMPER LSZH AOPC SHROUD</t>
+  </si>
+  <si>
+    <t>FP-01SDDDGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEGGDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZEBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZCBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCHTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FT-02LLNDDS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
+  </si>
+  <si>
+    <t>FJ-3S30U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 3 Single Mode fiber, SLC to OptiTip Compatible connector, LSZH cable, staggered breakout for conduit pulls</t>
+  </si>
+  <si>
+    <t>FT-24LDAMMN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 24 fiber cable assembly, End 1: Uniboot DLC and End 2: HHC Jack, OptiTip Compatible connector quantity 6</t>
+  </si>
+  <si>
+    <t>FJ-04LAMHDF</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 4 fiber cable, HHC Plug OptiTip Compatible connector to DLC w/ FullAXS shroud</t>
+  </si>
+  <si>
+    <t>FJ-06LHCDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>HFT206-2SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>DFJ-2MMA-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, armored, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>FJ-4SM-008</t>
+  </si>
+  <si>
+    <t>HELIAX®, Bend Insensitive Singlemode Fiber DLC to DLC 4-Fiber Distribution Cable, riser, black jacket.</t>
+  </si>
+  <si>
+    <t>FJ-2SM-015</t>
+  </si>
+  <si>
+    <t>HELIAX® Ruggedized, Bend Insensitive Singlemode Fiber, DLC to DLC Fiber Distribution Cable.</t>
+  </si>
+  <si>
+    <t>FHBDW-H2M22</t>
+  </si>
+  <si>
+    <t>Variant of FHBDW-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber LC DU to OPTITAP</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimodefiber, End 1: Flexible DLC with weatherproofing boot for Nokia RRU. End 2: Straight DLC with weatherproofing boot,</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-NB</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NC</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPC SHROUD AND LC DUPLEX for Nokia radio</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NE</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPE SHROUD AND LC DUPLEX for Nokia radio</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK6</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed (red / black conductors). End 2: 4 fibers terminated LC and 2 X 6 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK7</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Cable Assembly. RRU end; 4 fibers LC Duplex with AOPE OCTIS weather shrouds, 2 x 6AWG DC conductors with 55A power connector installed. Enclosure end; 4 fibers LC Duplex and 2 x 6AWG conductors terminated in IP25 connector</t>
+  </si>
+  <si>
+    <t>HFT206-8SB41</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. RRU end has 4 DLC fiber pairs with Octis AOPE shroud and one pair 6 AWG power conductors with 70A power connector. Pendant/Enclosure end has Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFT410-4SNOK4</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed. End 2: 4 fibers terminated LC and 4 X 10 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>FDH1204-48SE2</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 24 hybrid trunk assembly: 6 pairs of 4AWG DC conductors x 24 pairs of single mode fibers.</t>
+  </si>
+  <si>
+    <t>HFT1206-24SV4-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, Version 4, 6x12, QTY 12 UL Rated Conductor 19-Strand 6AWG, 24-Fiber, QTY 8 18AWG alarm wires, PVC jacket, aluminum armor, OVP gland kit included</t>
+  </si>
+  <si>
+    <t>HFT206-3SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 3 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-4SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 4 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 2 fiber, PVC jacket, aluminum armor, weather shroud for Ericsson radios pre-installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Assembly, 6-OVP to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct, 6 RRU Direct Breakout (6x12): Top: 12 x 4 AWG power cords</t>
+  </si>
+  <si>
+    <t>HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, RRU: 2 power conductors 6 AWG</t>
+  </si>
+  <si>
+    <t>HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, power cord, UL Type TC-ER, 4 power conductors 10 AWG</t>
+  </si>
+  <si>
+    <t>HFT206-6SNC25</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. End 1: six fibers within three DLC with AOPC shroud and one pair 6AWG power cord with connector installed. End two: Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUT</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors, 6mm2 Blue /White, black jacketing, aluminum armor, 4-fiber. End 1: DLC, power cord for RRU. End 2: DLC, power conductors for junction box.</t>
+  </si>
+  <si>
+    <t>HJBE02IBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJAE02VBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers - 12 DLCs UPC.</t>
   </si>
   <si>
     <t>FPP-1U4SLOTS</t>
   </si>
   <si>
     <t>HELIAX® 1U empty Patch Panel for fiber management.</t>
   </si>
   <si>
     <t>HPP-12FIBER</t>
   </si>
   <si>
     <t>HELIAX® 1U Patch Panel for fiber management 12 fiber - 6 DLCs</t>
   </si>
   <si>
     <t>HPP-24FIBER</t>
   </si>
   <si>
     <t>HELIAX® 1U Patch Panel for fiber management 24 fiber - 12 DLCs</t>
   </si>
   <si>
+    <t>FE-182308-F12</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Junction Box for 1 Trunk / 6 Jumper Cables</t>
+  </si>
+  <si>
+    <t>PE-4RRU-1S4B</t>
+  </si>
+  <si>
+    <t>HELIAX® PTTA Enclosure with 1 SPD Class I and 4 Breakers for 4 RRU</t>
+  </si>
+  <si>
+    <t>HFDC-48FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 48 fibers - 24 DLCs UPC.</t>
+  </si>
+  <si>
+    <t>FE-12106-R11</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber and Power Junction Box for 1 Hybrid Trunk, 1 Fiber Trunk, 1 Power Trunk, 8 Hybrid Jumper, Grey Terminal Blocks, 2 Grounding Blocks</t>
+  </si>
+  <si>
+    <t>FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Fiber interface cleaners</t>
+  </si>
+  <si>
+    <t>Fiber cleaning kit</t>
+  </si>
+  <si>
+    <t>FCCT-L</t>
+  </si>
+  <si>
+    <t>Variant of FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, DLC interface cleaner, 525 engagements</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-HW1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC. Breakout length: end one, 72mm.  Breakout length: end two, 72mm</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-LCSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NBSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW2</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable, 380 mm breakout. End 1: DLC End 2: DSC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>FJ-12LGADBN</t>
+  </si>
+  <si>
+    <t>FJ-12LGADBN (OptiTip Compatible connector Plug to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FT-16MM-002</t>
+  </si>
+  <si>
+    <t>FT-16SM-001</t>
+  </si>
+  <si>
+    <t>FJ-2SA-LC1-LC1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm armored LSZH cable. compatible with Weather Shrouds, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2M7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot, 20 m</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFT-12S5-JUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, End 1: OptiTip Compaitble connector (Jack) and End 2: Uniboot DLC. End 2 branch..</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5mm LSZH cable,  plug and play DLC to standard.</t>
+  </si>
+  <si>
+    <t>DFJ-2F5N-UUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Unboot LC at both ends.</t>
+  </si>
+  <si>
     <t>DFJ-2M4-7-HW-1M</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC, 1 m</t>
   </si>
   <si>
     <t>FHBDW-H2Q22</t>
   </si>
   <si>
-    <t>Variant of FHBDW-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® Discrete Fiber drop assembly, hardened full size to LC Duplex, 2 fiber Round Dielectric Cable, Ericsson 2203 / 2205</t>
   </si>
   <si>
-    <t>FHBDW</t>
-[...1 lines deleted...]
-  <si>
     <t>DFJ-2M4-7-HW</t>
   </si>
   <si>
     <t>DFJ-2M5-NBS</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with uniboot</t>
   </si>
   <si>
     <t>DFJ-2S5A-HW</t>
   </si>
   <si>
     <t>DFJ-2S5A-NB</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
   </si>
   <si>
     <t>DFJ-2S5-EAS</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
   </si>
   <si>
     <t>DFJ-2S5-HW</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC Breakout length: end one, 72mm.   Breakout length: end two, 382mm.</t>
   </si>
   <si>
-    <t>DFJ-2S5-HW1</t>
-[...34 lines deleted...]
-  <si>
     <t>DFT-24M2-LC-MP</t>
   </si>
   <si>
     <t>HELIAX® Direct trunk, 24 OM4 Bend-Insensitive multimode fiber. End 1: MPO, End 2: DLC</t>
   </si>
   <si>
     <t>FJ-12S809F1B0</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, clipped DLC to OptiTip Compatible connector</t>
   </si>
   <si>
     <t>FJ-1S10U100J</t>
   </si>
   <si>
     <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 1 Single Mode fiber, LC to OptiTip Compatible connector, LSZH cable</t>
   </si>
   <si>
     <t>FJ-2S20U1B0J</t>
   </si>
   <si>
     <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector  LSZH cable</t>
   </si>
   <si>
-    <t>FJ-3S30U1H0J</t>
-[...322 lines deleted...]
-  <si>
     <t>FJ-06LLCODS</t>
   </si>
   <si>
     <t>HELIAX® Discrete single mode 6 fiber cable, HHC Jack, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
   </si>
   <si>
     <t>MFT-S12-AA-JA</t>
   </si>
   <si>
     <t>HELIAX Modular Discrete fiber trunk. End 1: Twelve fibers (6 pair} terminated DLC End 2 Twelve fibers (6 pair} terminated DLC</t>
   </si>
   <si>
     <t>FT-12CGBDDN</t>
   </si>
   <si>
     <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
   </si>
   <si>
     <t>FT-36CGJNBN</t>
   </si>
   <si>
     <t>HELIAX® Discrete single mode 36 fiber cable, staggered MPO to HHC Plug, OptiTip Compatible connector</t>
   </si>
   <si>
-    <t>HFT206-2SBVSJ-G</t>
-[...206 lines deleted...]
-    <t>FJ-12LGADBN (OptiTip Compatible connector Plug to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
+    <t>MFT-S48-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable Assembly, 48 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1595,75 +1637,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J219" totalsRowShown="0">
-  <autoFilter ref="A1:J219"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J226" totalsRowShown="0">
+  <autoFilter ref="A1:J226"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02levddn" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02lenddn" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2geas" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2gnb" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12paahin" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgjddn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12lbgddn" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12labbdn" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-02llndds" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24ldammn" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdf" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06lhcddn" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s12-aa-ja" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgbddn" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-36cgjnbn" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12lgadbn" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-3s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02levddn" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02lenddn" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2geas" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2gnb" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12paahin" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgjddn" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12lbgddn" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12labbdn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-1s3b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-02llndds" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24ldammn" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdf" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06lhcddn" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-4rru-1s4b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12lgadbn" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s12-aa-ja" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgbddn" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-36cgjnbn" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s48-aa-ja" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J219"/>
+  <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1671,4610 +1713,4721 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
         <v>19</v>
       </c>
-      <c r="H3" t="s">
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...12 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>40</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
       </c>
       <c r="D12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G14" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G15" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G16" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H16" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G17" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G19" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
         <v>59</v>
       </c>
-      <c r="D21" t="s">
-        <v>63</v>
+      <c r="F21" t="s">
+        <v>18</v>
       </c>
       <c r="G21" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
         <v>65</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G24" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H24" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G25" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G26" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>73</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H27" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>75</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>76</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
       </c>
       <c r="G28" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>77</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G29" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G30" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>81</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F31" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H31" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>84</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
       </c>
       <c r="G32" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G33" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>87</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="F34" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G34" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H34" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="F35" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G35" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="H35" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>93</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
       </c>
       <c r="G36" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D37" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G37" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="F38" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G38" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H38" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F39" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G39" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H39" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G40" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H40" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>102</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="F41" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G41" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>106</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>107</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
       </c>
       <c r="G42" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>110</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
       </c>
       <c r="G43" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="H43" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" t="s">
         <v>114</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" t="s">
         <v>115</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>118</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
       </c>
       <c r="G45" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H45" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>119</v>
+        <v>120</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
       </c>
       <c r="G46" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H46" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>122</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
       </c>
       <c r="G47" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>123</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F48" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G48" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H48" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C49" t="s">
-        <v>13</v>
+      <c r="C49" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D49" t="s">
         <v>126</v>
       </c>
       <c r="F49" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G49" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H49" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C50" t="s">
-        <v>13</v>
+      <c r="C50" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D50" t="s">
         <v>128</v>
       </c>
       <c r="F50" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G50" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H50" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C51" t="s">
-        <v>13</v>
+      <c r="C51" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D51" t="s">
         <v>130</v>
       </c>
       <c r="F51" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G51" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H51" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C52" t="s">
-        <v>13</v>
+      <c r="C52" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D52" t="s">
         <v>132</v>
       </c>
       <c r="F52" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G52" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H52" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C53" t="s">
-        <v>13</v>
+      <c r="C53" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D53" t="s">
         <v>134</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G53" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C54" t="s">
-        <v>13</v>
+      <c r="C54" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D54" t="s">
         <v>136</v>
       </c>
       <c r="F54" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G54" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H54" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C55" t="s">
-        <v>13</v>
+      <c r="C55" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D55" t="s">
         <v>138</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G55" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H55" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C56" t="s">
-        <v>13</v>
+      <c r="C56" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D56" t="s">
         <v>140</v>
       </c>
       <c r="F56" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G56" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H56" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C57" t="s">
-        <v>13</v>
+      <c r="C57" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D57" t="s">
         <v>142</v>
       </c>
       <c r="F57" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G57" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H57" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C58" t="s">
-        <v>13</v>
+      <c r="C58" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D58" t="s">
         <v>144</v>
       </c>
       <c r="F58" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G58" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H58" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C59" t="s">
-        <v>13</v>
+      <c r="C59" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D59" t="s">
         <v>146</v>
       </c>
       <c r="F59" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G59" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H59" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D60" t="s">
         <v>148</v>
       </c>
       <c r="F60" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G60" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H60" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C61" s="1" t="s">
-        <v>27</v>
+      <c r="C61" t="s">
+        <v>41</v>
       </c>
       <c r="D61" t="s">
         <v>150</v>
       </c>
       <c r="F61" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G61" t="s">
-        <v>55</v>
+        <v>151</v>
       </c>
       <c r="H61" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D62" t="s">
+        <v>154</v>
+      </c>
+      <c r="F62" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" t="s">
         <v>151</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="F63" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G63" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>156</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F64" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>158</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F65" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H65" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>160</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>161</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
       </c>
       <c r="H66" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>162</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F67" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="H67" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C68" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F68" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D69" t="s">
         <v>167</v>
       </c>
-      <c r="C69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>165</v>
+        <v>91</v>
       </c>
       <c r="H69" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70" t="s">
         <v>169</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G70" t="s">
-        <v>172</v>
+        <v>91</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D71" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F71" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G71" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="H71" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" t="s">
+        <v>173</v>
+      </c>
+      <c r="F72" t="s">
+        <v>174</v>
+      </c>
+      <c r="G72" t="s">
+        <v>32</v>
+      </c>
+      <c r="H72" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>176</v>
-      </c>
-[...27 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" t="s">
         <v>179</v>
       </c>
-      <c r="C74" s="1" t="s">
-        <v>170</v>
+      <c r="C74" t="s">
+        <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>180</v>
       </c>
       <c r="F74" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="H74" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>184</v>
+      </c>
+      <c r="B75" t="s">
+        <v>185</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="H75" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
+        <v>190</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="H76" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" ht="12.75">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C77" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="F77" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>189</v>
+        <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>190</v>
-[...11 lines deleted...]
-    <row r="79" spans="1:8" ht="12.75">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>197</v>
+      </c>
+      <c r="C79" t="s">
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>192</v>
-[...8 lines deleted...]
-        <v>166</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>199</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D80" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F80" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G80" t="s">
+        <v>37</v>
       </c>
       <c r="H80" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>201</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D81" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="F81" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G81" t="s">
+        <v>37</v>
       </c>
       <c r="H81" t="s">
-        <v>166</v>
+        <v>33</v>
+      </c>
+      <c r="J81" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>204</v>
+      </c>
+      <c r="C82" t="s">
+        <v>41</v>
       </c>
       <c r="D82" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="G82" t="s">
-        <v>200</v>
+        <v>63</v>
       </c>
       <c r="H82" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>206</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
       </c>
       <c r="D83" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F83" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G83" t="s">
-        <v>172</v>
+        <v>208</v>
       </c>
       <c r="H83" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="F84" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G84" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H84" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="F85" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G85" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H85" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D86" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F86" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G86" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="H86" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>170</v>
+        <v>61</v>
       </c>
       <c r="D87" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="G87" t="s">
-        <v>172</v>
+        <v>91</v>
       </c>
       <c r="H87" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D88" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="F88" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G88" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H88" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D89" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="F89" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G89" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H89" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D90" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="F90" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G90" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H90" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D91" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F91" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G91" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H91" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D92" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F92" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G92" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H92" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>226</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-    <row r="94" spans="1:6" ht="12.75">
+        <v>227</v>
+      </c>
+      <c r="G93" t="s">
+        <v>91</v>
+      </c>
+      <c r="H93" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>228</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D94" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>229</v>
+      </c>
+      <c r="G94" t="s">
+        <v>91</v>
+      </c>
+      <c r="H94" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>230</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D95" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F95" t="s">
-        <v>229</v>
+        <v>18</v>
+      </c>
+      <c r="G95" t="s">
+        <v>32</v>
       </c>
       <c r="H95" t="s">
-        <v>230</v>
+        <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>232</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D96" t="s">
-        <v>232</v>
+        <v>233</v>
+      </c>
+      <c r="G96" t="s">
+        <v>91</v>
       </c>
       <c r="H96" t="s">
-        <v>233</v>
+        <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C97" t="s">
-        <v>13</v>
+      <c r="C97" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D97" t="s">
         <v>235</v>
       </c>
-      <c r="F97" t="s">
-        <v>29</v>
+      <c r="G97" t="s">
+        <v>91</v>
       </c>
       <c r="H97" t="s">
-        <v>236</v>
+        <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D98" t="s">
         <v>237</v>
       </c>
-      <c r="C98" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="G98" t="s">
+        <v>91</v>
       </c>
       <c r="H98" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D99" t="s">
         <v>240</v>
       </c>
-      <c r="C99" t="s">
-[...3 lines deleted...]
-        <v>241</v>
+      <c r="G99" t="s">
+        <v>63</v>
       </c>
       <c r="H99" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D100" t="s">
         <v>242</v>
       </c>
-      <c r="C100" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="G100" t="s">
+        <v>63</v>
       </c>
       <c r="H100" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D101" t="s">
         <v>245</v>
       </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" t="s">
+        <v>208</v>
+      </c>
       <c r="H101" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C102" s="1" t="s">
-        <v>27</v>
+      <c r="C102" t="s">
+        <v>11</v>
       </c>
       <c r="D102" t="s">
         <v>247</v>
       </c>
       <c r="F102" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G102" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H102" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D103" t="s">
         <v>249</v>
       </c>
       <c r="F103" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G103" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
       <c r="H103" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C104" t="s">
-        <v>88</v>
+      <c r="C104" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D104" t="s">
         <v>251</v>
       </c>
       <c r="F104" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G104" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H104" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C105" t="s">
-        <v>13</v>
+      <c r="C105" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D105" t="s">
         <v>253</v>
       </c>
+      <c r="F105" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" t="s">
+        <v>37</v>
+      </c>
       <c r="H105" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C106" t="s">
-        <v>13</v>
+      <c r="C106" s="1" t="s">
+        <v>239</v>
       </c>
       <c r="D106" t="s">
         <v>255</v>
       </c>
+      <c r="G106" t="s">
+        <v>63</v>
+      </c>
       <c r="H106" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C107" t="s">
-        <v>13</v>
+      <c r="C107" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D107" t="s">
         <v>257</v>
       </c>
+      <c r="F107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" t="s">
+        <v>37</v>
+      </c>
       <c r="H107" t="s">
-        <v>239</v>
+        <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D108" t="s">
         <v>259</v>
       </c>
       <c r="F108" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G108" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H108" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C109" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D109" t="s">
         <v>261</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G109" t="s">
-        <v>263</v>
+        <v>32</v>
       </c>
       <c r="H109" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>38</v>
+        <v>263</v>
       </c>
       <c r="F110" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G110" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H110" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D111" t="s">
         <v>265</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G111" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H111" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D112" t="s">
         <v>267</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G112" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H112" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C113" s="1" t="s">
-        <v>27</v>
+      <c r="C113" t="s">
+        <v>41</v>
       </c>
       <c r="D113" t="s">
         <v>269</v>
       </c>
       <c r="F113" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G113" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="H113" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>271</v>
+      </c>
+      <c r="C114" t="s">
+        <v>41</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>272</v>
       </c>
       <c r="G114" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H114" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>273</v>
+      </c>
+      <c r="C115" t="s">
+        <v>41</v>
       </c>
       <c r="D115" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F115" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G115" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H115" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D116" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F116" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G116" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H116" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D117" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G117" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H117" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D118" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F118" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G118" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H118" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D119" t="s">
         <v>280</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G119" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H119" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D120" t="s">
         <v>283</v>
       </c>
       <c r="F120" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G120" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H120" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
         <v>285</v>
       </c>
       <c r="F121" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G121" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H121" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="D122" t="s">
         <v>287</v>
       </c>
       <c r="F122" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G122" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="H122" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D123" t="s">
         <v>289</v>
       </c>
       <c r="F123" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G123" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="H123" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D124" t="s">
         <v>291</v>
       </c>
       <c r="F124" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G124" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H124" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D125" t="s">
         <v>293</v>
       </c>
       <c r="F125" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G125" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H125" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D126" t="s">
         <v>295</v>
       </c>
       <c r="F126" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G126" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H126" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C127" s="1" t="s">
-        <v>59</v>
+      <c r="C127" t="s">
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>60</v>
+        <v>297</v>
+      </c>
+      <c r="F127" t="s">
+        <v>18</v>
       </c>
       <c r="G127" t="s">
-        <v>61</v>
+        <v>298</v>
       </c>
       <c r="H127" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D128" t="s">
-        <v>63</v>
+        <v>300</v>
+      </c>
+      <c r="F128" t="s">
+        <v>18</v>
       </c>
       <c r="G128" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H128" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D129" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>302</v>
       </c>
       <c r="G129" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="H129" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>303</v>
+      </c>
+      <c r="C130" t="s">
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F130" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G130" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H130" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D131" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>306</v>
       </c>
       <c r="G131" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H131" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D132" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="F132" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G132" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="H132" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D133" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F133" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G133" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H133" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>311</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F134" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G134" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H134" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>313</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F135" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G135" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H135" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>315</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="F136" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G136" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H136" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>317</v>
+      </c>
+      <c r="C137" t="s">
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="F137" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G137" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H137" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>319</v>
+      </c>
+      <c r="C138" t="s">
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F138" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G138" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H138" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>321</v>
+      </c>
+      <c r="C139" t="s">
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="F139" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G139" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H139" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>323</v>
+      </c>
+      <c r="C140" t="s">
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F140" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G140" t="s">
-        <v>263</v>
+        <v>68</v>
       </c>
       <c r="H140" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D141" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="F141" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G141" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H141" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D142" t="s">
-        <v>36</v>
+        <v>328</v>
       </c>
       <c r="F142" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G142" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H142" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D143" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>330</v>
       </c>
       <c r="G143" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H143" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D144" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F144" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G144" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H144" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D145" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="F145" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G145" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H145" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="D146" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F146" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G146" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H146" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D147" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="F147" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G147" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H147" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D148" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="F148" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G148" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H148" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D149" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="F149" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G149" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H149" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>343</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D150" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="F150" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G150" t="s">
-        <v>263</v>
+        <v>32</v>
       </c>
       <c r="H150" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>345</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D151" t="s">
-        <v>341</v>
+        <v>346</v>
+      </c>
+      <c r="F151" t="s">
+        <v>18</v>
       </c>
       <c r="G151" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="H151" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>347</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>348</v>
       </c>
       <c r="D152" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F152" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G152" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="H152" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D153" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="F153" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G153" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H153" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D154" t="s">
-        <v>347</v>
+        <v>36</v>
+      </c>
+      <c r="F154" t="s">
+        <v>18</v>
       </c>
       <c r="G154" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="H154" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D155" t="s">
-        <v>349</v>
+        <v>36</v>
       </c>
       <c r="F155" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G155" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H155" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D156" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F156" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G156" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H156" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D157" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F157" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G157" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H157" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D158" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="F158" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G158" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="H158" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D159" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="F159" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G159" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="H159" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="D160" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="F160" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G160" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H160" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="D161" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="F161" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G161" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="H161" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="D162" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="F162" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G162" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="H162" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>368</v>
+      </c>
+      <c r="C163" t="s">
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="F163" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G163" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="H163" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>370</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="D164" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="F164" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G164" t="s">
-        <v>367</v>
+        <v>115</v>
       </c>
       <c r="H164" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="D165" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="F165" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G165" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H165" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="D166" t="s">
-        <v>371</v>
+        <v>375</v>
+      </c>
+      <c r="F166" t="s">
+        <v>18</v>
       </c>
       <c r="G166" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H166" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>376</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D167" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F167" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G167" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H167" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>59</v>
+        <v>117</v>
       </c>
       <c r="D168" t="s">
-        <v>375</v>
+        <v>379</v>
+      </c>
+      <c r="F168" t="s">
+        <v>18</v>
       </c>
       <c r="G168" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H168" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D169" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="F169" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G169" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H169" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D170" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="F170" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G170" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H170" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>384</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D171" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="F171" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G171" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H171" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>386</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D172" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="F172" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G172" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H172" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>388</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D173" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="F173" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G173" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H173" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>390</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D174" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="F174" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G174" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H174" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>392</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D175" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F175" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G175" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H175" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>394</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D176" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F176" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G176" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H176" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>396</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="D177" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="F177" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G177" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H177" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>398</v>
+      </c>
+      <c r="C178" t="s">
+        <v>41</v>
       </c>
       <c r="D178" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="F178" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G178" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="H178" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>400</v>
+      </c>
+      <c r="C179" t="s">
+        <v>41</v>
       </c>
       <c r="D179" t="s">
-        <v>397</v>
+        <v>401</v>
+      </c>
+      <c r="F179" t="s">
+        <v>18</v>
       </c>
       <c r="G179" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="H179" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>402</v>
+      </c>
+      <c r="C180" t="s">
+        <v>41</v>
       </c>
       <c r="D180" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="F180" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G180" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H180" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D181" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="F181" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G181" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="H181" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>27</v>
+        <v>153</v>
       </c>
       <c r="D182" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="F182" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G182" t="s">
-        <v>55</v>
+        <v>151</v>
       </c>
       <c r="H182" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C183" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F183" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="H183" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>410</v>
+      </c>
+      <c r="C184" t="s">
+        <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="F184" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="H184" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>412</v>
+      </c>
+      <c r="C185" t="s">
+        <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F185" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="H185" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>414</v>
+      </c>
+      <c r="C186" t="s">
+        <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>415</v>
       </c>
       <c r="H186" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>416</v>
+      </c>
+      <c r="C187" t="s">
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>417</v>
       </c>
       <c r="H187" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>418</v>
+      </c>
+      <c r="C188" t="s">
+        <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>419</v>
       </c>
       <c r="H188" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>420</v>
+      </c>
+      <c r="C189" t="s">
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="F189" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-    <row r="190" spans="1:8" ht="12.75">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>422</v>
+      </c>
+      <c r="C190" t="s">
+        <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>419</v>
-[...8 lines deleted...]
-        <v>166</v>
+        <v>423</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>424</v>
+      </c>
+      <c r="C191" t="s">
+        <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="F191" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="H191" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C192" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F192" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>428</v>
+      </c>
+      <c r="C193" t="s">
+        <v>41</v>
       </c>
       <c r="D193" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>429</v>
       </c>
       <c r="H193" t="s">
-        <v>166</v>
+        <v>430</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>170</v>
+        <v>432</v>
       </c>
       <c r="D194" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>433</v>
       </c>
       <c r="H194" t="s">
-        <v>166</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D195" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="F195" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G195" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H195" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>436</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D196" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>437</v>
       </c>
       <c r="G196" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H196" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>438</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D197" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F197" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G197" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H197" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>202</v>
+        <v>35</v>
       </c>
       <c r="D198" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="F198" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G198" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H198" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>189</v>
+        <v>35</v>
       </c>
       <c r="D199" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="F199" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G199" t="s">
-        <v>187</v>
+        <v>37</v>
       </c>
       <c r="H199" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>444</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D200" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F200" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G200" t="s">
+        <v>37</v>
       </c>
       <c r="H200" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D201" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="F201" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="G201" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="H201" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>170</v>
+        <v>61</v>
       </c>
       <c r="D202" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G202" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
       <c r="H202" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>170</v>
+        <v>61</v>
       </c>
       <c r="D203" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="G203" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
       <c r="H203" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="D204" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="F204" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G204" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="H204" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D205" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="F205" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G205" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H205" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D206" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="F206" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G206" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H206" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="D207" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="F207" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G207" t="s">
-        <v>172</v>
+        <v>208</v>
       </c>
       <c r="H207" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D208" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="F208" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G208" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H208" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>460</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D209" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="F209" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G209" t="s">
-        <v>200</v>
+        <v>37</v>
       </c>
       <c r="H209" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D210" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="F210" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G210" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H210" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>170</v>
+        <v>348</v>
       </c>
       <c r="D211" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="F211" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G211" t="s">
-        <v>172</v>
+        <v>270</v>
       </c>
       <c r="H211" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>170</v>
+        <v>35</v>
       </c>
       <c r="D212" t="s">
-        <v>463</v>
+        <v>39</v>
       </c>
       <c r="F212" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G212" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="H212" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>467</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D213" t="s">
-        <v>465</v>
+        <v>468</v>
+      </c>
+      <c r="F213" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" t="s">
+        <v>37</v>
       </c>
       <c r="H213" t="s">
-        <v>466</v>
+        <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>468</v>
+        <v>35</v>
       </c>
       <c r="D214" t="s">
-        <v>469</v>
+        <v>257</v>
+      </c>
+      <c r="F214" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" t="s">
+        <v>37</v>
       </c>
       <c r="H214" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:6" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="C215" t="s">
-        <v>13</v>
+      <c r="C215" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D215" t="s">
         <v>471</v>
       </c>
       <c r="F215" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:6" ht="12.75">
+        <v>18</v>
+      </c>
+      <c r="G215" t="s">
+        <v>37</v>
+      </c>
+      <c r="H215" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C216" t="s">
-        <v>13</v>
+      <c r="C216" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D216" t="s">
         <v>473</v>
       </c>
       <c r="F216" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G216" t="s">
+        <v>37</v>
+      </c>
+      <c r="H216" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C217" t="s">
-        <v>13</v>
+      <c r="C217" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="D217" t="s">
         <v>475</v>
       </c>
       <c r="F217" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G217" t="s">
+        <v>37</v>
       </c>
       <c r="H217" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C218" t="s">
-        <v>13</v>
+      <c r="C218" s="1" t="s">
+        <v>244</v>
       </c>
       <c r="D218" t="s">
         <v>477</v>
       </c>
       <c r="F218" t="s">
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="G218" t="s">
+        <v>208</v>
       </c>
       <c r="H218" t="s">
-        <v>236</v>
+        <v>33</v>
+      </c>
+      <c r="J218" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
         <v>479</v>
       </c>
       <c r="F219" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G219" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H219" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
+      <c r="A220" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D220" t="s">
+        <v>481</v>
+      </c>
+      <c r="F220" t="s">
+        <v>18</v>
+      </c>
+      <c r="G220" t="s">
+        <v>32</v>
+      </c>
+      <c r="H220" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="12.75">
+      <c r="A221" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D221" t="s">
+        <v>483</v>
+      </c>
+      <c r="F221" t="s">
+        <v>18</v>
+      </c>
+      <c r="G221" t="s">
+        <v>32</v>
+      </c>
+      <c r="H221" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="12.75">
+      <c r="A222" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D222" t="s">
+        <v>485</v>
+      </c>
+      <c r="F222" t="s">
+        <v>18</v>
+      </c>
+      <c r="G222" t="s">
+        <v>32</v>
+      </c>
+      <c r="H222" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="12.75">
+      <c r="A223" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C223" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" t="s">
+        <v>487</v>
+      </c>
+      <c r="F223" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" t="s">
+        <v>298</v>
+      </c>
+      <c r="H223" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="12.75">
+      <c r="A224" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D224" t="s">
+        <v>489</v>
+      </c>
+      <c r="F224" t="s">
+        <v>18</v>
+      </c>
+      <c r="G224" t="s">
+        <v>32</v>
+      </c>
+      <c r="H224" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
+      <c r="A225" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D225" t="s">
+        <v>491</v>
+      </c>
+      <c r="F225" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" t="s">
+        <v>91</v>
+      </c>
+      <c r="H225" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="12.75">
+      <c r="A226" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C226" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" t="s">
+        <v>493</v>
+      </c>
+      <c r="F226" t="s">
+        <v>18</v>
+      </c>
+      <c r="G226" t="s">
+        <v>298</v>
+      </c>
+      <c r="H226" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760221276"/>
-[...376 lines deleted...]
-    <hyperlink ref="C219" r:id="rId378" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A2" r:id="rId1" display="PE-3RRU-3S"/>
+    <hyperlink ref="A3" r:id="rId2" display="HFDC-EXP12FIBER"/>
+    <hyperlink ref="A4" r:id="rId3" display="HFDC-24FIBER-P24M"/>
+    <hyperlink ref="A5" r:id="rId4" display="ODB-24DLC-24PC-HC3"/>
+    <hyperlink ref="A6" r:id="rId5" display="MPO-12XLCCASSETTES"/>
+    <hyperlink ref="A7" r:id="rId6" display="DAP-12LC-SM"/>
+    <hyperlink ref="A8" r:id="rId7" display="HPP-48FIBER"/>
+    <hyperlink ref="A9" r:id="rId8" display="FJ-1S5-PFNN"/>
+    <hyperlink ref="C9" r:id="rId9" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A10" r:id="rId10" display="DFJ-2M5A-HW"/>
+    <hyperlink ref="C10" r:id="rId11" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A11" r:id="rId12" display="DFJ-2M7-HW"/>
+    <hyperlink ref="C11" r:id="rId13" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A12" r:id="rId14" display="FJ-SERIES"/>
+    <hyperlink ref="A13" r:id="rId15" display="FJ-2S20U1H0J"/>
+    <hyperlink ref="C13" r:id="rId16" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A14" r:id="rId17" display="DFJ-2S320E"/>
+    <hyperlink ref="C14" r:id="rId18" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A15" r:id="rId19" display="DFJ-2S320J"/>
+    <hyperlink ref="C15" r:id="rId20" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A16" r:id="rId21" display="DFJ-2S5-NB2"/>
+    <hyperlink ref="C16" r:id="rId22" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A17" r:id="rId23" display="DFJ-2S7-EAS"/>
+    <hyperlink ref="C17" r:id="rId24" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A18" r:id="rId25" display="DFJ-2S7-HW"/>
+    <hyperlink ref="C18" r:id="rId26" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A19" r:id="rId27" display="DFJ-2S7-HW1"/>
+    <hyperlink ref="C19" r:id="rId28" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A20" r:id="rId29" display="FJ-3S30U1B0J"/>
+    <hyperlink ref="C20" r:id="rId30" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A21" r:id="rId31" display="FJ-4MMC102C0"/>
+    <hyperlink ref="C21" r:id="rId32" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A22" r:id="rId33" display="FT-16MM-001"/>
+    <hyperlink ref="C22" r:id="rId34" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A23" r:id="rId35" display="FT-16SM-002"/>
+    <hyperlink ref="C23" r:id="rId36" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A24" r:id="rId37" display="FP-02SDZCAARR"/>
+    <hyperlink ref="A25" r:id="rId38" display="FP-02MRZCCCRR"/>
+    <hyperlink ref="A26" r:id="rId39" display="FP-01SDDCGSDD"/>
+    <hyperlink ref="A27" r:id="rId40" display="FP-01SDDDGSDD"/>
+    <hyperlink ref="A28" r:id="rId41" display="FP-01SDDEGSDD"/>
+    <hyperlink ref="A29" r:id="rId42" display="FP-02SDZEAARR"/>
+    <hyperlink ref="A30" r:id="rId43" display="FP-02SDZDAARR"/>
+    <hyperlink ref="A31" r:id="rId44" display="FP-01SDDCHHDD"/>
+    <hyperlink ref="A32" r:id="rId45" display="FP-01SDDDHHDD"/>
+    <hyperlink ref="A33" r:id="rId46" display="FP-01SDDEHHDD"/>
+    <hyperlink ref="A34" r:id="rId47" display="FP-01SDDDTTDD"/>
+    <hyperlink ref="A35" r:id="rId48" display="FJ-02LEVDDN"/>
+    <hyperlink ref="C35" r:id="rId49" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A36" r:id="rId50" display="FJ-02LENDDN"/>
+    <hyperlink ref="C36" r:id="rId51" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A37" r:id="rId52" display="FT-06LHADON"/>
+    <hyperlink ref="C37" r:id="rId53" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A38" r:id="rId54" display="DFJ-2S123V"/>
+    <hyperlink ref="C38" r:id="rId55" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A39" r:id="rId56" display="DFJ-2S5-2GEAS"/>
+    <hyperlink ref="C39" r:id="rId57" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A40" r:id="rId58" display="DFJ-2S5-2GNB"/>
+    <hyperlink ref="C40" r:id="rId59" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A41" r:id="rId60" display="HTNB06SBKJALL"/>
+    <hyperlink ref="A42" r:id="rId61" display="HTNB12SBLJALL"/>
+    <hyperlink ref="A43" r:id="rId62" display="FDH1204-24SE2"/>
+    <hyperlink ref="C43" r:id="rId63" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A44" r:id="rId64" display="HFT206-2SBVSJF-G"/>
+    <hyperlink ref="C44" r:id="rId65" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A45" r:id="rId66" display="HFT410-1SBJ1-G"/>
+    <hyperlink ref="C45" r:id="rId67" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A46" r:id="rId68" display="HFT410-1SBVY-G"/>
+    <hyperlink ref="C46" r:id="rId69" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A47" r:id="rId70" display="HFT410-1SBVYF-G"/>
+    <hyperlink ref="C47" r:id="rId71" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A48" r:id="rId72" display="HFT410-2SBJ1-G"/>
+    <hyperlink ref="C48" r:id="rId73" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A49" r:id="rId74" display="HFT410-2SBJ1F-G"/>
+    <hyperlink ref="C49" r:id="rId75" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A50" r:id="rId76" display="HFT410-2SBVE-G"/>
+    <hyperlink ref="C50" r:id="rId77" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A51" r:id="rId78" display="HFT410-2SBVEF-G"/>
+    <hyperlink ref="C51" r:id="rId79" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A52" r:id="rId80" display="HFT410-2SVHE-G"/>
+    <hyperlink ref="C52" r:id="rId81" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A53" r:id="rId82" display="HFT410-2SVHY-G"/>
+    <hyperlink ref="C53" r:id="rId83" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A54" r:id="rId84" display="HFT410-4SBJ1-G"/>
+    <hyperlink ref="C54" r:id="rId85" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A55" r:id="rId86" display="HFT410-4SBJ1F-G"/>
+    <hyperlink ref="C55" r:id="rId87" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A56" r:id="rId88" display="HFT410-4SBVE-G"/>
+    <hyperlink ref="C56" r:id="rId89" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A57" r:id="rId90" display="HFT410-4SBVEF-G"/>
+    <hyperlink ref="C57" r:id="rId91" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A58" r:id="rId92" display="HFT410-4SVHE-G"/>
+    <hyperlink ref="C58" r:id="rId93" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A59" r:id="rId94" display="HFT410-4SVHY-G"/>
+    <hyperlink ref="C59" r:id="rId95" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A60" r:id="rId96" display="HFT410-4SVHYF-G"/>
+    <hyperlink ref="C60" r:id="rId97" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A61" r:id="rId98" display="HFE212-SERIES"/>
+    <hyperlink ref="A62" r:id="rId99" display="HFE206M-4SUTKX"/>
+    <hyperlink ref="C62" r:id="rId100" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A63" r:id="rId101" display="HFT410-2SBJ1-G2"/>
+    <hyperlink ref="C63" r:id="rId102" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A64" r:id="rId103" display="HJBE02VBDAAAAN"/>
+    <hyperlink ref="A65" r:id="rId104" display="HJBE02HBDAAAAN"/>
+    <hyperlink ref="A66" r:id="rId105" display="HJAE02IBDZZNNN"/>
+    <hyperlink ref="A67" r:id="rId106" display="HJAE02HBDZZNNN"/>
+    <hyperlink ref="A68" r:id="rId107" display="FBR-COIL-S"/>
+    <hyperlink ref="A69" r:id="rId108" display="FT-12PAAHIN"/>
+    <hyperlink ref="C69" r:id="rId109" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A70" r:id="rId110" display="FT-12CGJDDN"/>
+    <hyperlink ref="C70" r:id="rId111" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A71" r:id="rId112" display="FJ-12LBGDDN"/>
+    <hyperlink ref="C71" r:id="rId113" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A72" r:id="rId114" display="FJ-12LABBDN"/>
+    <hyperlink ref="C72" r:id="rId115" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A73" r:id="rId116" display="PE-3RRU-1S3B"/>
+    <hyperlink ref="A74" r:id="rId117" display="760248797"/>
+    <hyperlink ref="A75" r:id="rId118" display="760221276"/>
+    <hyperlink ref="A76" r:id="rId119" display="760256176"/>
+    <hyperlink ref="A77" r:id="rId120" display="PE-6RRU-16"/>
+    <hyperlink ref="A78" r:id="rId121" display="FJ-02NYNQDN-015M"/>
+    <hyperlink ref="C78" r:id="rId122" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A79" r:id="rId123" display="FJ-1SM"/>
+    <hyperlink ref="A80" r:id="rId124" display="DFJ-12S025"/>
+    <hyperlink ref="C80" r:id="rId125" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A81" r:id="rId126" display="DFJ-2M5A-EAS"/>
+    <hyperlink ref="C81" r:id="rId127" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A82" r:id="rId128" display="RFFT-SERIES"/>
+    <hyperlink ref="A83" r:id="rId129" display="DFT-SERIES"/>
+    <hyperlink ref="A84" r:id="rId130" display="DFJ-2S109N"/>
+    <hyperlink ref="C84" r:id="rId131" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A85" r:id="rId132" display="DFJ-2S320"/>
+    <hyperlink ref="C85" r:id="rId133" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A86" r:id="rId134" display="FJ-1SM-015A"/>
+    <hyperlink ref="C86" r:id="rId135" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A87" r:id="rId136" display="FT-12S5-JDNN-XM"/>
+    <hyperlink ref="C87" r:id="rId137" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A88" r:id="rId138" display="DFJ-1S5-EHNN-XM"/>
+    <hyperlink ref="C88" r:id="rId139" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A89" r:id="rId140" display="DFJ-1S5-U1HAN-XM"/>
+    <hyperlink ref="C89" r:id="rId141" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A90" r:id="rId142" display="DFJ-2S5-FNNN"/>
+    <hyperlink ref="C90" r:id="rId143" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A91" r:id="rId144" display="DFJ-2S5A-DDAA-XM"/>
+    <hyperlink ref="C91" r:id="rId145" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A92" r:id="rId146" display="DFJ-2M5A-NB"/>
+    <hyperlink ref="C92" r:id="rId147" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A93" r:id="rId148" display="FT-36VAAHIN"/>
+    <hyperlink ref="C93" r:id="rId149" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A94" r:id="rId150" display="FT-48VAAHIN"/>
+    <hyperlink ref="C94" r:id="rId151" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A95" r:id="rId152" display="FJ-2M5-LCULCD"/>
+    <hyperlink ref="C95" r:id="rId153" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A96" r:id="rId154" display="FT-24PAAHIN"/>
+    <hyperlink ref="C96" r:id="rId155" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A97" r:id="rId156" display="FT-48PAAHIN"/>
+    <hyperlink ref="C97" r:id="rId157" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A98" r:id="rId158" display="FT-24VAAHIN"/>
+    <hyperlink ref="C98" r:id="rId159" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A99" r:id="rId160" display="RFFT-12SM-001"/>
+    <hyperlink ref="C99" r:id="rId161" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A100" r:id="rId162" display="RFFT-36SM-001"/>
+    <hyperlink ref="C100" r:id="rId163" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A101" r:id="rId164" display="DFT-12SM-EAS"/>
+    <hyperlink ref="C101" r:id="rId165" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A102" r:id="rId166" display="FP-02SDZDBBRR"/>
+    <hyperlink ref="A103" r:id="rId167" display="DFJ-12S5N-FDNB"/>
+    <hyperlink ref="C103" r:id="rId168" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A104" r:id="rId169" display="DFJ-2S5-2G"/>
+    <hyperlink ref="C104" r:id="rId170" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A105" r:id="rId171" display="DFJ-2MMA-NB"/>
+    <hyperlink ref="C105" r:id="rId172" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A106" r:id="rId173" display="RFFT-48SM-001"/>
+    <hyperlink ref="C106" r:id="rId174" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A107" r:id="rId175" display="DFJ-2S123"/>
+    <hyperlink ref="C107" r:id="rId176" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A108" r:id="rId177" display="FJ-1SM-015F"/>
+    <hyperlink ref="C108" r:id="rId178" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A109" r:id="rId179" display="FJ-2S5-LCULCD"/>
+    <hyperlink ref="C109" r:id="rId180" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A110" r:id="rId181" display="FJ-12S5-HFNN-3M"/>
+    <hyperlink ref="C110" r:id="rId182" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A111" r:id="rId183" display="FJ-12S5-DFNN"/>
+    <hyperlink ref="C111" r:id="rId184" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A112" r:id="rId185" display="FJ-12S5-UFAN"/>
+    <hyperlink ref="C112" r:id="rId186" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A113" r:id="rId187" display="FHBDW-SERIES"/>
+    <hyperlink ref="A114" r:id="rId188" display="FT-SERIES"/>
+    <hyperlink ref="A115" r:id="rId189" display="DFJ-SERIES"/>
+    <hyperlink ref="A116" r:id="rId190" display="DFJ-2S5A-EAS"/>
+    <hyperlink ref="C116" r:id="rId191" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A117" r:id="rId192" display="FT-24CGAHBN"/>
+    <hyperlink ref="C117" r:id="rId193" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A118" r:id="rId194" display="DFJ-1S5-U1HBN-XM"/>
+    <hyperlink ref="C118" r:id="rId195" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A119" r:id="rId196" display="DFJ-1S5-U1HNN-XM"/>
+    <hyperlink ref="C119" r:id="rId197" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A120" r:id="rId198" display="DFJ-2F5-HW-XM"/>
+    <hyperlink ref="C120" r:id="rId199" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A121" r:id="rId200" display="DFJ-2F5-NB-XM"/>
+    <hyperlink ref="C121" r:id="rId201" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A122" r:id="rId202" display="DFJ-2F5-UDNB-XM"/>
+    <hyperlink ref="C122" r:id="rId203" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A123" r:id="rId204" display="FT-12S5-JHNN-XM"/>
+    <hyperlink ref="C123" r:id="rId205" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A124" r:id="rId206" display="DFJ-2S5-SCSC-XM"/>
+    <hyperlink ref="C124" r:id="rId207" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A125" r:id="rId208" display="FJ-02VAADDB"/>
+    <hyperlink ref="C125" r:id="rId209" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A126" r:id="rId210" display="DFJ-2S5A-DDAN"/>
+    <hyperlink ref="C126" r:id="rId211" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A127" r:id="rId212" display="MFT-S24-AA-JA"/>
+    <hyperlink ref="A128" r:id="rId213" display="FJ-02VAADDC"/>
+    <hyperlink ref="C128" r:id="rId214" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A129" r:id="rId215" display="FT-36PAAHIN"/>
+    <hyperlink ref="C129" r:id="rId216" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A130" r:id="rId217" display="FP-01SDDCGGDD"/>
+    <hyperlink ref="A131" r:id="rId218" display="FT-24PGAHBN"/>
+    <hyperlink ref="C131" r:id="rId219" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A132" r:id="rId220" display="FJ-02TAADDB"/>
+    <hyperlink ref="C132" r:id="rId221" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A133" r:id="rId222" display="FJ-02TAADDC"/>
+    <hyperlink ref="C133" r:id="rId223" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A134" r:id="rId224" display="FP-01SDDDGGDD"/>
+    <hyperlink ref="A135" r:id="rId225" display="FP-01SDDEGGDD"/>
+    <hyperlink ref="A136" r:id="rId226" display="FP-02SDZEBBRR"/>
+    <hyperlink ref="A137" r:id="rId227" display="FP-02SDZCBBRR"/>
+    <hyperlink ref="A138" r:id="rId228" display="FP-01SDDEHTDD"/>
+    <hyperlink ref="A139" r:id="rId229" display="FP-01SDDDHTDD"/>
+    <hyperlink ref="A140" r:id="rId230" display="FP-01SDDCHTDD"/>
+    <hyperlink ref="A141" r:id="rId231" display="FT-02LLNDDS"/>
+    <hyperlink ref="C141" r:id="rId232" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A142" r:id="rId233" display="FJ-3S30U1H0J"/>
+    <hyperlink ref="C142" r:id="rId234" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A143" r:id="rId235" display="FT-24LDAMMN"/>
+    <hyperlink ref="C143" r:id="rId236" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A144" r:id="rId237" display="FJ-04LAMHDF"/>
+    <hyperlink ref="C144" r:id="rId238" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A145" r:id="rId239" display="FJ-06LHCDDN"/>
+    <hyperlink ref="C145" r:id="rId240" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A146" r:id="rId241" display="HFT206-2SBVSJ-G"/>
+    <hyperlink ref="C146" r:id="rId242" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A147" r:id="rId243" display="DFJ-2M5-HW"/>
+    <hyperlink ref="C147" r:id="rId244" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A148" r:id="rId245" display="DFJ-2MMA-HW"/>
+    <hyperlink ref="C148" r:id="rId246" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A149" r:id="rId247" display="DFJ-2MM-HW"/>
+    <hyperlink ref="C149" r:id="rId248" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A150" r:id="rId249" display="FJ-4SM-008"/>
+    <hyperlink ref="C150" r:id="rId250" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A151" r:id="rId251" display="FJ-2SM-015"/>
+    <hyperlink ref="C151" r:id="rId252" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A152" r:id="rId253" display="FHBDW-H2M22"/>
+    <hyperlink ref="C152" r:id="rId254" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A153" r:id="rId255" display="DFJ-2MM-NB"/>
+    <hyperlink ref="C153" r:id="rId256" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A154" r:id="rId257" display="DFJ-2SM-HW"/>
+    <hyperlink ref="C154" r:id="rId258" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A155" r:id="rId259" display="DFJ-2SM-NB"/>
+    <hyperlink ref="C155" r:id="rId260" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A156" r:id="rId261" display="DFJ-2S109NC"/>
+    <hyperlink ref="C156" r:id="rId262" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A157" r:id="rId263" display="DFJ-2S109NE"/>
+    <hyperlink ref="C157" r:id="rId264" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A158" r:id="rId265" display="HFT206-4SNOK6"/>
+    <hyperlink ref="C158" r:id="rId266" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A159" r:id="rId267" display="HFT206-4SNOK7"/>
+    <hyperlink ref="C159" r:id="rId268" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A160" r:id="rId269" display="HFT206-8SB41"/>
+    <hyperlink ref="C160" r:id="rId270" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A161" r:id="rId271" display="HFT410-4SNOK4"/>
+    <hyperlink ref="C161" r:id="rId272" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A162" r:id="rId273" display="FDH1204-48SE2"/>
+    <hyperlink ref="C162" r:id="rId274" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A163" r:id="rId275" display="HFT1206-24SV4-G"/>
+    <hyperlink ref="A164" r:id="rId276" display="HFT206-3SBVSJ-G"/>
+    <hyperlink ref="C164" r:id="rId277" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A165" r:id="rId278" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="C165" r:id="rId279" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A166" r:id="rId280" display="HFT410-1SBJ1F-G"/>
+    <hyperlink ref="C166" r:id="rId281" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A167" r:id="rId282" display="HFT410-1SBVE-G"/>
+    <hyperlink ref="C167" r:id="rId283" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A168" r:id="rId284" display="HFT410-1SBVEF-G"/>
+    <hyperlink ref="C168" r:id="rId285" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A169" r:id="rId286" display="HFT410-2SBVY-G"/>
+    <hyperlink ref="C169" r:id="rId287" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A170" r:id="rId288" display="HFT410-2SBVYF-G"/>
+    <hyperlink ref="C170" r:id="rId289" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A171" r:id="rId290" display="HFT410-2SVHEF-G"/>
+    <hyperlink ref="C171" r:id="rId291" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A172" r:id="rId292" display="HFT410-2SVHYF-G"/>
+    <hyperlink ref="C172" r:id="rId293" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A173" r:id="rId294" display="HFT410-3SBJ1-G"/>
+    <hyperlink ref="C173" r:id="rId295" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A174" r:id="rId296" display="HFT410-3SBJ1F-G"/>
+    <hyperlink ref="C174" r:id="rId297" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A175" r:id="rId298" display="HFT410-3SBVE-G"/>
+    <hyperlink ref="C175" r:id="rId299" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A176" r:id="rId300" display="HFT410-3SBVEF-G"/>
+    <hyperlink ref="C176" r:id="rId301" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A177" r:id="rId302" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="C177" r:id="rId303" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A178" r:id="rId304" display="FDH1204-SERIES"/>
+    <hyperlink ref="A179" r:id="rId305" display="HFT206-SERIES"/>
+    <hyperlink ref="A180" r:id="rId306" display="HFT410-SERIES"/>
+    <hyperlink ref="A181" r:id="rId307" display="HFT206-6SNC25"/>
+    <hyperlink ref="C181" r:id="rId308" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A182" r:id="rId309" display="HFE206M-4SUT"/>
+    <hyperlink ref="C182" r:id="rId310" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A183" r:id="rId311" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A184" r:id="rId312" display="HJAE02VBDZZNNN"/>
+    <hyperlink ref="A185" r:id="rId313" display="HFDC-24FIBER"/>
+    <hyperlink ref="A186" r:id="rId314" display="FPP-1U4SLOTS"/>
+    <hyperlink ref="A187" r:id="rId315" display="HPP-12FIBER"/>
+    <hyperlink ref="A188" r:id="rId316" display="HPP-24FIBER"/>
+    <hyperlink ref="A189" r:id="rId317" display="FE-182308-F12"/>
+    <hyperlink ref="A190" r:id="rId318" display="PE-4RRU-1S4B"/>
+    <hyperlink ref="A191" r:id="rId319" display="HFDC-48FIBER"/>
+    <hyperlink ref="A192" r:id="rId320" display="FE-12106-R11"/>
+    <hyperlink ref="A193" r:id="rId321" display="FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A194" r:id="rId322" display="FCCT-L"/>
+    <hyperlink ref="C194" r:id="rId323" display="Variant of FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A195" r:id="rId324" display="DFJ-2S5-HW1"/>
+    <hyperlink ref="C195" r:id="rId325" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A196" r:id="rId326" display="DFJ-2S5-LCSC"/>
+    <hyperlink ref="C196" r:id="rId327" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A197" r:id="rId328" display="DFJ-2S5-NB"/>
+    <hyperlink ref="C197" r:id="rId329" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A198" r:id="rId330" display="DFJ-2S5-NBSC"/>
+    <hyperlink ref="C198" r:id="rId331" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A199" r:id="rId332" display="DFJ-2S7-HW2"/>
+    <hyperlink ref="C199" r:id="rId333" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A200" r:id="rId334" display="DFJ-2S7-NB"/>
+    <hyperlink ref="C200" r:id="rId335" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A201" r:id="rId336" display="FJ-12LGADBN"/>
+    <hyperlink ref="C201" r:id="rId337" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A202" r:id="rId338" display="FT-16MM-002"/>
+    <hyperlink ref="C202" r:id="rId339" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A203" r:id="rId340" display="FT-16SM-001"/>
+    <hyperlink ref="C203" r:id="rId341" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A204" r:id="rId342" display="FJ-2SA-LC1-LC1"/>
+    <hyperlink ref="C204" r:id="rId343" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A205" r:id="rId344" display="DFJ-2M7-NB"/>
+    <hyperlink ref="C205" r:id="rId345" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A206" r:id="rId346" display="DFJ-2M5-NB"/>
+    <hyperlink ref="C206" r:id="rId347" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A207" r:id="rId348" display="DFT-12S5-JUNN"/>
+    <hyperlink ref="C207" r:id="rId349" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A208" r:id="rId350" display="DFJ-2S5-G"/>
+    <hyperlink ref="C208" r:id="rId351" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A209" r:id="rId352" display="DFJ-2F5N-UUNN"/>
+    <hyperlink ref="C209" r:id="rId353" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A210" r:id="rId354" display="DFJ-2M4-7-HW-1M"/>
+    <hyperlink ref="C210" r:id="rId355" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A211" r:id="rId356" display="FHBDW-H2Q22"/>
+    <hyperlink ref="C211" r:id="rId357" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A212" r:id="rId358" display="DFJ-2M4-7-HW"/>
+    <hyperlink ref="C212" r:id="rId359" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A213" r:id="rId360" display="DFJ-2M5-NBS"/>
+    <hyperlink ref="C213" r:id="rId361" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A214" r:id="rId362" display="DFJ-2S5A-HW"/>
+    <hyperlink ref="C214" r:id="rId363" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A215" r:id="rId364" display="DFJ-2S5A-NB"/>
+    <hyperlink ref="C215" r:id="rId365" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A216" r:id="rId366" display="DFJ-2S5-EAS"/>
+    <hyperlink ref="C216" r:id="rId367" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A217" r:id="rId368" display="DFJ-2S5-HW"/>
+    <hyperlink ref="C217" r:id="rId369" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A218" r:id="rId370" display="DFT-24M2-LC-MP"/>
+    <hyperlink ref="C218" r:id="rId371" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A219" r:id="rId372" display="FJ-12S809F1B0"/>
+    <hyperlink ref="C219" r:id="rId373" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A220" r:id="rId374" display="FJ-1S10U100J"/>
+    <hyperlink ref="C220" r:id="rId375" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A221" r:id="rId376" display="FJ-2S20U1B0J"/>
+    <hyperlink ref="C221" r:id="rId377" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A222" r:id="rId378" display="FJ-06LLCODS"/>
+    <hyperlink ref="C222" r:id="rId379" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A223" r:id="rId380" display="MFT-S12-AA-JA"/>
+    <hyperlink ref="A224" r:id="rId381" display="FT-12CGBDDN"/>
+    <hyperlink ref="C224" r:id="rId382" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A225" r:id="rId383" display="FT-36CGJNBN"/>
+    <hyperlink ref="C225" r:id="rId384" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A226" r:id="rId385" display="MFT-S48-AA-JA"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId379"/>
+    <tablePart r:id="rId386"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>