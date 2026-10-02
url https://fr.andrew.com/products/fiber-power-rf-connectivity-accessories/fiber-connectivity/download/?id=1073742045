--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -11,865 +11,1177 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494" count="1290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558" count="1475">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FJ-1SM-015F</t>
+  </si>
+  <si>
+    <t>Variant of FJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to LC, 1 Single Mode Fiber</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>FJ</t>
+  </si>
+  <si>
+    <t>Wireless Fiber Cable Assemblies</t>
+  </si>
+  <si>
+    <t>FJ-1S5-PFNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode G.657.A2 fiber cable assembly, End 1: Full-sized Hardened Connector (*OptiTap® Compatible) Female and End 2: OptiTip Compatible connector Plug (Un-Pinned, terminated to Pin 6).</t>
+  </si>
+  <si>
+    <t>RFFT-SERIES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>HELIAX® Remote Fiber Feeder Trunk</t>
+  </si>
+  <si>
+    <t>RFFT</t>
+  </si>
+  <si>
+    <t>DFT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Trunk</t>
+  </si>
+  <si>
+    <t>DFT</t>
+  </si>
+  <si>
+    <t>FJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Jumper</t>
+  </si>
+  <si>
+    <t>FJ-2S20U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector , LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-1SM-015A</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to SC, 1 Single Mode Fibers</t>
+  </si>
+  <si>
+    <t>FT-12S5-JDNN-XM</t>
+  </si>
+  <si>
+    <t>Variant of FT-SERIES</t>
+  </si>
+  <si>
+    <t>OptiTip Compaitble connector Jack-6*Clipped DLC, Fiber Trunk, 6 branches to WDM/Box</t>
+  </si>
+  <si>
+    <t>FT</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-EHNN-XM</t>
+  </si>
+  <si>
+    <t>Variant of DFJ-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 1 single mode G.657.A2 fiber, 5mm cable, LSZH Jacket, END 1: LC/UPC, End 2: SC/UPC,; branch cable: 3.0mm Spiral Armored tube, break out length: 300mm at both ends.</t>
+  </si>
+  <si>
+    <t>ANDREW® | HELIAX®</t>
+  </si>
+  <si>
+    <t>DFJ</t>
+  </si>
+  <si>
+    <t>DFJ-1S5-U1HAN-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, Single Mode fiber, LSZH jacket cable, terminated with Uni-boot DLC at End 1, Simplex SC at End 2.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-FNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly. End 1: OptiTip Compatible connector (Plug) and End 2 is Open for splice.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-DDAA-XM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Armored LSZH jacket cable with armored furcation, terminated with clipped DLC at both Ends, pre-install two EAS shrouds (Designed to mate with FullAXS bulkhead) at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multi Mode (OM2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped. duplex LC connector at both ends, and pre-install NOKIA rubber at both ends.</t>
+  </si>
+  <si>
+    <t>FT-36VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 36 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FT-48VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 48 MULTIMODE FIBER TRUNK Cca ARMORED</t>
+  </si>
+  <si>
+    <t>FJ-2M5-LCULCD</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2F Multimode (OM2, 50/125) fiber, 5mm LSZH cable, End 1: LC with UnibootEnd 2: DLC</t>
+  </si>
+  <si>
+    <t>FT-24PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 Multimode Fiber Trunk Cca.</t>
+  </si>
+  <si>
+    <t>FT-48PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable, assembly, 48 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FT-24VAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 24 MULTIMODE FIBER TRUNK Cca ARMORED.</t>
+  </si>
+  <si>
+    <t>FP-02SDZCAARR</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP</t>
+  </si>
+  <si>
+    <t>FP-02MRZCCCRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 2F Multimode Zip Cord Aqua LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEGSDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (UPC)-SC Simplex (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZDBBRR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZEAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-02SDZDAARR</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (UPC)-Clippable DLC (UPC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDCHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDEHHDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SLC (APC)</t>
+  </si>
+  <si>
+    <t>FP-01SDDDTTDD</t>
+  </si>
+  <si>
+    <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SC Simplex (APC)-SC Simplex (APC)</t>
+  </si>
+  <si>
+    <t>FT-02LEVDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, DLC to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-02LENDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-06LHADON</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug OptiTip Compatible connector to DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S123V</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable, armored furcation, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GEAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with FULLAXS</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2GNB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC to.DLC with Nokia Rubber Boot</t>
+  </si>
+  <si>
+    <t>FT-12PAAHIN</t>
+  </si>
+  <si>
+    <t>HELIAX® 12 Multimode Fiber Trunk Cca DLC to DLC</t>
+  </si>
+  <si>
+    <t>FT-12CGJDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, MPO to HHC Plug , OptiTip Compatible connector.</t>
+  </si>
+  <si>
+    <t>FJ-04NYNZDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, ruggedized, bend insensitive single mode, 4 fiber cable, LC UPC Simplex  to HHC HELIAX Hardened Connector (OptiTip Compatible)</t>
+  </si>
+  <si>
+    <t>FT-24P67DDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Multimode 24 fiber cable, CPR Cca, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDB</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDB (HHC, OptiTip Compatible connector Plug 12F to 6 Uniboot DLC w/Nokia rubber boo, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDF</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDF (HHC, OptiTip Compatible connector Plug 6F to 3 Uniboot DLC w/ FullAXS shroud, SM 6 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FT-12LCA6GN</t>
+  </si>
+  <si>
+    <t>FT-12LCA6GN (6 Uniboot DLC to 2 HHC, OptiTip Compatible connector Jack 6F, SM 12 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-12LBADGN</t>
+  </si>
+  <si>
+    <t>FT-12LBADGN (6 Uniboot DLC to HHC, OptiTip Compatible connector Jack 12F, SM 12 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-06LCADGN</t>
+  </si>
+  <si>
+    <t>FT-06LCADGN (3 Uniboot DLC to HHC, OptiTip Compatible connector Jack 6F, SM 6 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-24LCA8GN</t>
+  </si>
+  <si>
+    <t>FT-24LCA8GN (12 Uniboot DLC to 4 HHC, OptiTip Compatible connector Jack 6F, SM 24 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-36LBA7GN</t>
+  </si>
+  <si>
+    <t>FT-36LBA7GN (18 Uniboot DLC to 3 HHC, OptiTip Compatible connector Jack 12F, SM 36 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-18CBADON</t>
+  </si>
+  <si>
+    <t>FT-18CBADON (9 Uniboot DLC to 2 HHC, OptiTip Compatible connector Jack 12F, SM 18 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-12PGADBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, multi mode 12 fiber cable assembly, End 1: HHC (Plug) OptiTip Compatible connector and End 2: Uniboot DLC</t>
+  </si>
+  <si>
+    <t>FT-24P7ADBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, CPR Cca, multi mode 24 fiber cable assembly, End 1: HHC Plug 24F, OptiTip Compatible connector quantity 1 and End 2: Uniboot DLC</t>
+  </si>
+  <si>
+    <t>FT-12CCAMBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, DLC to HHC 6F Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-12CDAMBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, CPR Cca, single mode 12 fiber cable assembly, End 1: Uniboot DLC and End 2: HHC Jack, OptiTip Compatible connector quantity 3</t>
+  </si>
+  <si>
+    <t>HTNB06SBKJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 3x9, 6 X 4AWG 19-Strand Conductors, 18 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Hybrid cable assembly</t>
+  </si>
+  <si>
+    <t>HTNB12SBLJALL</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6 X 12, 12 X 4AWG 19-Strand Conductors, 24 SM Fiber, DLC-DLC, PVC jacket, Cu Foil Shield</t>
+  </si>
+  <si>
+    <t>FDH1204-24SE2</t>
+  </si>
+  <si>
+    <t>Variant of FDH1204-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct-connect 6 x 12 hybrid trunk assembly; 6 pairs of 4AWG DC conductors x 12 pairs of single mode fibers</t>
+  </si>
+  <si>
+    <t>FDH</t>
+  </si>
+  <si>
+    <t>HFT206-2SBVSJF-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible, FullAXS,  pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1-G</t>
+  </si>
+  <si>
+    <t>Variant of HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER,4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 2-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 4-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 4 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG, 4-fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 2 DC feeds for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors 12 AWG</t>
+  </si>
+  <si>
+    <t>HFE</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUTKX</t>
+  </si>
+  <si>
+    <t>Variant of HFE212-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, Aluminum armored cable.</t>
+  </si>
+  <si>
+    <t>HFT410-2SBJ1-G2</t>
+  </si>
+  <si>
+    <t>HJBE02VBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJBE02HBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJAE02IBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>HJAE02HBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797</t>
+  </si>
+  <si>
+    <t>760248797</t>
+  </si>
+  <si>
+    <t>PFDC450-D6-6-R4-2-N3V-PWR</t>
+  </si>
+  <si>
+    <t>PFDC 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach, three ground feedthrough lugs, with test valve, FID for Power Termination and Network Power Distribution</t>
+  </si>
+  <si>
+    <t>PowerShift Metro®</t>
+  </si>
+  <si>
+    <t>Fiber and power distribution closure</t>
+  </si>
+  <si>
+    <t>HFDC-EXP12FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Expansion adapter pack for HFDC-24FIBER fiber distribution enclosure, 6DLCs UPC adapters.</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER-P24S</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers Single Mode</t>
+  </si>
+  <si>
+    <t>Fiber distribution closure</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER-P24M</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers Multi Mode</t>
+  </si>
+  <si>
+    <t>ODB-24DLC-24PC-HC3</t>
+  </si>
+  <si>
+    <t>HELIAX® 24-port (48 fiber) patch panel for 19in cabinet, includes sliding Panel, 24 prepopulated singlemode adapters, 24 DLC-DLC single mode patch cords, 2 fiber tie..</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>MPO-12XLCCASSETTES</t>
+  </si>
+  <si>
+    <t>CASSETTES MPO 12F TO 12xLC/UPC, SM for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>DAP-12LC-SM</t>
+  </si>
+  <si>
+    <t>CASSETTES with 6 DLCs adapter for FPP-1U4SLOTS Panel</t>
+  </si>
+  <si>
+    <t>HPP-48FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 48 fiber - 124 DLCs</t>
+  </si>
+  <si>
+    <t>FPP-1U03C-EMP-NM</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U sliding panel, accepts (3) splice cassettes, providing up to 36 duplex DLC ports</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276</t>
+  </si>
+  <si>
+    <t>760221276</t>
+  </si>
+  <si>
+    <t>HTC-144SM-DT-412-418-APVA</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176</t>
+  </si>
+  <si>
+    <t>760256176</t>
+  </si>
+  <si>
+    <t>HTC-144SM-DT-412-418-AZHA (LSZH)</t>
+  </si>
+  <si>
+    <t>PowerShift Metro® LSZH Hybrid Cable with aluminum armor, 4X12AWG Power Conductors, 144-fiber.</t>
+  </si>
+  <si>
+    <t>Low Smoke Zero Halogen Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item460203513</t>
+  </si>
+  <si>
+    <t>460203513</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable, 4SM fibers, 2 x 14AWG conductors red/black, Plenum, FT6, CMP</t>
+  </si>
+  <si>
+    <t>FJ-02NYNQDN-015M</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized bend-insensitive single-mode 2-fiber cable with LC simplex connectors to OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-1SM</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable assembly</t>
+  </si>
+  <si>
+    <t>DFJ-12S025</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 12 single mode fiber, armored, End 1: DLC for BBU. End 2: DLC for Junction box</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>DFJ-2M5A-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2M7-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S109N</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, armored 6 mm furcation cable, Ruggedized DLC with fiber weatherproof shroud at RRU, outdoor fiber connectors compatible with ODC interface for direct breakout connection</t>
+  </si>
+  <si>
+    <t>DFJ-2S320</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, ruggedized, bend insensitive single mode 2 fiber cable, DLC to OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>DFJ-2S320E</t>
+  </si>
+  <si>
+    <t>DFJ-2S320J</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NB2</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC 70mm breakout. End 2: DLC 70mm breakout</t>
+  </si>
+  <si>
+    <t>FJ-3S30U1B0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 3 Single Mode fiber, SLC to OptiTip Compatible connector, LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-4MMC102C0</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct trunk, 4 OM4 Bend-Insensitive multimode fiber. End 1: MPO, End 2: 2 multimode DLC</t>
+  </si>
+  <si>
+    <t>FT-16MM-001</t>
+  </si>
+  <si>
+    <t>HELIAX® OM4 Multimode Fiber DLC to DLC 16-Fiber Cable Assembly</t>
+  </si>
+  <si>
+    <t>FT-16SM-002</t>
+  </si>
+  <si>
+    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 16-Fiber Cable Assembly with pulling grip</t>
+  </si>
+  <si>
+    <t>RFFT-12SM-001</t>
+  </si>
+  <si>
+    <t>Variant of RFFT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 12-Fiber Cable Assembly with pulling grip</t>
+  </si>
+  <si>
+    <t>RFFT-36SM-001</t>
+  </si>
+  <si>
+    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 36-Fiber Cable Assembly with pulling grip</t>
+  </si>
+  <si>
+    <t>DFT-12SM-EAS</t>
+  </si>
+  <si>
+    <t>Variant of DFT-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete trunk, DLC to UPC 12-Fiber Cable Assembly. End one 6 SM fiber armored with weather proofing shroud DLC connectors. End two 6 SM fiber with UPC connectors. CPR rated Cca s1, d1, a1.</t>
+  </si>
+  <si>
+    <t>DFJ-12S5N-FDNB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, End 1: OptiTip Compatible connector (Plug) and End 2: Uniboot LC, preinstalled Nokia rubber shroud at each branch cable. pre-install protection cap included.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-2G</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm, LSZH cable. Plug and play DLC GEN 1.5 to.DLC GEN 1.5</t>
+  </si>
+  <si>
+    <t>DFJ-2MMA-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimodefiber, armored. End 1: Flexible DLC with weatherproofing boot for Nokia RRU. End 2: Straight DLC with weatherproofing boot,</t>
+  </si>
+  <si>
+    <t>RFFT-48SM-001</t>
+  </si>
+  <si>
+    <t>HELIAX® Bend Insensitive Singlemode Fiber DLC to DLC 48-Fiber Cable Assembly with pulling grip</t>
+  </si>
+  <si>
+    <t>DFJ-2S123</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm armored LSZH cable. End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
     <t>PE-3RRU-3S</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HELIAX® PTTA Enclosure with 3 SPD Class I for 3 RRU</t>
   </si>
   <si>
-    <t>HFDC-EXP12FIBER</t>
-[...449 lines deleted...]
-    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+    <t>PE-3RRU-1S3B</t>
+  </si>
+  <si>
+    <t>HELIAX® PTTA Enclosure with 1 SPD Class I and 3 Breakers for 3 RRU</t>
   </si>
   <si>
     <t>FBR-COIL-S</t>
   </si>
   <si>
     <t>HELIAX® Excess Discrete Fiber Coiling Reel, accommodates 16ft (5m) of excess 7mm fiber, weights 5lbs fully populated, stackable, PIM free</t>
   </si>
   <si>
-    <t>FT-12PAAHIN</t>
-[...79 lines deleted...]
-  <si>
     <t>PE-6RRU-16</t>
   </si>
   <si>
     <t>HELIAX® Break Out Power Box for 6 RRU/AAU 1 Power Trunk, 6 Power Jumpers, Grey Terminal Blocks, 2 Grounding blocks</t>
   </si>
   <si>
-    <t>FJ-02NYNQDN-015M</t>
-[...191 lines deleted...]
-    <t>HELIAX® Discrete tail, Armored 6 mm furcation cable, LC to LC, 1 Single Mode Fiber</t>
+    <t>PE-4RRU-1S4B</t>
+  </si>
+  <si>
+    <t>HELIAX® PTTA Enclosure with 1 SPD Class I and 4 Breakers for 4 RRU</t>
+  </si>
+  <si>
+    <t>DFJ-2M4-7-HW-1M</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 7 mm LSZH cable. End 1: DLC. End 2: DLC, 1 m</t>
+  </si>
+  <si>
+    <t>FHBDW-H2Q22</t>
+  </si>
+  <si>
+    <t>Variant of FHBDW-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber drop assembly, hardened full size to LC Duplex, 2 fiber Round Dielectric Cable, Ericsson 2203 / 2205</t>
+  </si>
+  <si>
+    <t>FHBDW</t>
+  </si>
+  <si>
+    <t>DFJ-2M4-7-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-NBS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with uniboot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2S5A-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-EAS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC Breakout length: end one, 72mm.   Breakout length: end two, 382mm.</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-HW1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC. Breakout length: end one, 72mm.  Breakout length: end two, 72mm</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-LCSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-NBSC</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: SC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-HW2</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable, 380 mm breakout. End 1: DLC End 2: DSC</t>
+  </si>
+  <si>
+    <t>DFJ-2S7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFT-24M2-LC-MP</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct trunk, 24 OM4 Bend-Insensitive multimode fiber. End 1: MPO, End 2: DLC</t>
+  </si>
+  <si>
+    <t>FJ-12S809F1B0</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, clipped DLC to OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-1S10U100J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 1 Single Mode fiber, LC to OptiTip Compatible connector, LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-2S20U1B0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 2 Single Mode fiber, SLC to OptiTip Compaitble connector  LSZH cable</t>
+  </si>
+  <si>
+    <t>FJ-3S30U1H0J</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete ruggedized Bi-Di Drop cable assembly, 3 Single Mode fiber, SLC to OptiTip Compatible connector, LSZH cable, staggered breakout for conduit pulls</t>
+  </si>
+  <si>
+    <t>FT-16MM-002</t>
+  </si>
+  <si>
+    <t>FT-16SM-001</t>
+  </si>
+  <si>
+    <t>FJ-2SA-LC1-LC1</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5 mm armored LSZH cable. compatible with Weather Shrouds, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2M7-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 7 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot, 20 m</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimode fiber, 5 mm LSZH cable. End 1: DLC with weatherproofing boot. End 2: DLC with weatherproofing boot</t>
+  </si>
+  <si>
+    <t>DFT-12S5-JUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, outdoor rated, single mode 12 fiber cable assembly, End 1: OptiTip Compaitble connector (Jack) and End 2: Uniboot DLC. End 2 branch..</t>
+  </si>
+  <si>
+    <t>DFJ-2S5-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 single mode fiber, 5mm LSZH cable,  plug and play DLC to standard.</t>
+  </si>
+  <si>
+    <t>DFJ-2F5N-UUNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Unboot LC at both ends.</t>
+  </si>
+  <si>
+    <t>DFJ-2M5-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, 5 mm LSZH cable. End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>DFJ-2MMA-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, armored, End 1: DLC. End 2: DLC</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-HW</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, 2 multimode fiber, End 1: DLC. End 2: DLC.</t>
+  </si>
+  <si>
+    <t>FJ-4SM-008</t>
+  </si>
+  <si>
+    <t>HELIAX®, Bend Insensitive Singlemode Fiber DLC to DLC 4-Fiber Distribution Cable, riser, black jacket.</t>
+  </si>
+  <si>
+    <t>FJ-2SM-015</t>
+  </si>
+  <si>
+    <t>HELIAX® Ruggedized, Bend Insensitive Singlemode Fiber, DLC to DLC Fiber Distribution Cable.</t>
+  </si>
+  <si>
+    <t>FHBDW-H2M22</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete Fiber LC DU to OPTITAP</t>
+  </si>
+  <si>
+    <t>DFJ-2MM-NB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete: 2 multimodefiber, End 1: Flexible DLC with weatherproofing boot for Nokia RRU. End 2: Straight DLC with weatherproofing boot,</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-HW</t>
+  </si>
+  <si>
+    <t>DFJ-2SM-NB</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NC</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPC SHROUD AND LC DUPLEX for Nokia radio</t>
+  </si>
+  <si>
+    <t>DFJ-2S109NE</t>
+  </si>
+  <si>
+    <t>HELIAX® Direct tail, 2 single mode fiber, EHCS direct-connect JUMPER FOR USE WITH EHCS TRUNK, AOPE SHROUD AND LC DUPLEX for Nokia radio</t>
   </si>
   <si>
     <t>FJ-2S5-LCULCD</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, 2F fiber jumper, LSZH black jacket G.657.A2 cable, Uniboot LC to Clipped Duplex LC</t>
   </si>
   <si>
     <t>FJ-12S5-HFNN-3M</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode (G.657.A2) fiber cable assembly, End 1: Duplex SC. End 2: OptiTip Compatible connector (Plug).  Main cable length: 0.8m; Branch cable length: 2.2m, total cable assembly length 3m</t>
   </si>
   <si>
     <t>FJ-12S5-DFNN</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Clipped LC. End 2: OptiTip Compatible connector (Plug).</t>
   </si>
   <si>
     <t>FJ-12S5-UFAN</t>
   </si>
   <si>
     <t>.HELIAX® Discrete, outdoor rated, single mode fiber cable assembly, End 1: Uniboot LC. End 2: OptiTip Compatible connector (Plug). At End 1, pre-install weatherproof shroud (EAS shroud) which can provide IP65 rating for spare branch protection.</t>
   </si>
   <si>
     <t>FHBDW-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Discrete Fiber Optic Drop Cable Assembly for wireless applications</t>
   </si>
   <si>
-    <t>FHBDW</t>
-[...1 lines deleted...]
-  <si>
     <t>FT-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Fiber Trunk</t>
   </si>
   <si>
     <t>DFJ-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Discrete Fiber Jumper</t>
   </si>
   <si>
     <t>DFJ-2S5A-EAS</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: DLC for RRU. End 2: DLC for BBU. Includes installed weatherproofing shroud</t>
   </si>
   <si>
     <t>FT-24CGAHBN</t>
   </si>
   <si>
     <t>HELIAX® Discrete, outdoor rated, single mode 24 fiber cable assembly, End 1: OptiTip Compatible connector quantity 2 and End 2: Uniboot DLC. End 2 branch</t>
   </si>
   <si>
     <t>DFJ-1S5-U1HBN-XM</t>
@@ -895,50 +1207,110 @@
   <si>
     <t>DFJ-2F5-UDNB-XM</t>
   </si>
   <si>
     <t>HELIAX® Discrete Fiber Jumper, 2F Multimode (OM4) fiber, 5.0mm LSZH jacket cable, terminated with Uni-boot LC at End 1 and Clipped Duplex LC at End 2. Pre-install NOKIA Rubber at End 2 and breakout length at End 2 is 100mm.</t>
   </si>
   <si>
     <t>FT-12S5-JHNN-XM</t>
   </si>
   <si>
     <t>FT-12S5-JHNN-xM (OptiTip Compatible connector  Jack 12C-12*Simplex SC, SM G.657.A2 Fiber Trunk)</t>
   </si>
   <si>
     <t>DFJ-2S5-SCSC-XM</t>
   </si>
   <si>
     <t>HELIAX® Discrete Fiber Jumper, 2F Single mode (G.657.A2) fiber, 5.0mm LSZH jacket cable, terminated with Clipped Duplex SC at both ends, breakout length=30mm at End 1 and 340mm at End 2.</t>
   </si>
   <si>
     <t>FJ-02VAADDB</t>
   </si>
   <si>
     <t>HELIAX® Discrete MULTIMODEFIBER JUMPER Cca ARMOR NBOOT</t>
   </si>
   <si>
+    <t>HFDC-48FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 48 fibers - 24 DLCs UPC.</t>
+  </si>
+  <si>
+    <t>HFDC-24FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Distribution Closure 24 fibers - 12 DLCs UPC.</t>
+  </si>
+  <si>
+    <t>FPP-1U4SLOTS</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U empty Patch Panel for fiber management.</t>
+  </si>
+  <si>
+    <t>HPP-12FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 12 fiber - 6 DLCs</t>
+  </si>
+  <si>
+    <t>HPP-24FIBER</t>
+  </si>
+  <si>
+    <t>HELIAX® 1U Patch Panel for fiber management 24 fiber - 12 DLCs</t>
+  </si>
+  <si>
+    <t>FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Fiber interface cleaners</t>
+  </si>
+  <si>
+    <t>Fiber cleaning kit</t>
+  </si>
+  <si>
+    <t>FCCT-L</t>
+  </si>
+  <si>
+    <t>Variant of FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, DLC interface cleaner, 525 engagements</t>
+  </si>
+  <si>
+    <t>FE-12106-R11</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber and Power Junction Box for 1 Hybrid Trunk, 1 Fiber Trunk, 1 Power Trunk, 8 Hybrid Jumper, Grey Terminal Blocks, 2 Grounding Blocks</t>
+  </si>
+  <si>
+    <t>FE-182308-F12</t>
+  </si>
+  <si>
+    <t>HELIAX® Fiber Junction Box for 1 Trunk / 6 Jumper Cables</t>
+  </si>
+  <si>
     <t>DFJ-2S5A-DDAN</t>
   </si>
   <si>
     <t>HELIAX® Discrete, 2 single mode fiber, 5 mm LSZH armored cable. End 1: Clipped DLC for RRU. End 2: Clipped DLC for BBU. Includes installed weatherproofing shroud</t>
   </si>
   <si>
     <t>MFT-S24-AA-JA</t>
   </si>
   <si>
     <t>HELIAX® Modular Fiber Cable Assembly, 24 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
   </si>
   <si>
     <t>Modular</t>
   </si>
   <si>
     <t>FJ-02VAADDC</t>
   </si>
   <si>
     <t>HELIAX® Discrete MULTIMODE FIBER JUMPER Cca ARMOR AOPC SHROUD</t>
   </si>
   <si>
     <t>FT-36PAAHIN</t>
   </si>
   <si>
     <t>HELIAX® Modular Fiber Cable, assembly, 36 multi mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; CPR Cca cable. Anti-rodent with E-Glass Protection.</t>
@@ -988,149 +1360,215 @@
   <si>
     <t>FP-02SDZCBBRR</t>
   </si>
   <si>
     <t>HELIAX® 1.6mm Patch Cord, 2F Singlemode Zip Cord, Yellow LSZH/Riser, Clippable DLC (APC)-Clippable DLC (APC)</t>
   </si>
   <si>
     <t>FP-01SDDEHTDD</t>
   </si>
   <si>
     <t>HELIAX® 3.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
   </si>
   <si>
     <t>FP-01SDDDHTDD</t>
   </si>
   <si>
     <t>HELIAX® 2.0mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
   </si>
   <si>
     <t>FP-01SDDCHTDD</t>
   </si>
   <si>
     <t>HELIAX® 1.6mm Patch Cord, 1F Singlemode, Yellow LSZH/Riser, SLC (APC)-SC Simplex (APC)</t>
   </si>
   <si>
-    <t>FT-02LLNDDS</t>
+    <t>FJ-02LLNDDS</t>
   </si>
   <si>
     <t>HELIAX® Discrete single mode 2 fiber cable, HHC Plug, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
   </si>
   <si>
-    <t>FJ-3S30U1H0J</t>
-[...17 lines deleted...]
-    <t>FJ-06LHCDDN</t>
+    <t>FT-12CGADBN</t>
+  </si>
+  <si>
+    <t>FT-12CGADBN (OptiTip Compatible connector Plug to 6 Uniboot DLC, Cca, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FT-24CDAMMN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete, CPR Cca, single mode 24 fiber cable assembly, End 1: Uniboot DLC and End 2: HHC Jack, OptiTip Compatible connector quantity 6</t>
+  </si>
+  <si>
+    <t>FJ-04LAMHDB</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 4 fiber cable, HHC Plug OptiTip Compatible connector to DLC w/ Nokia Rubber boot</t>
+  </si>
+  <si>
+    <t>FT-06LHCDDN</t>
   </si>
   <si>
     <t>HELIAX® Discrete single mode 6 fiber cable, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
   </si>
   <si>
+    <t>FJ-06LLCODS</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 6 fiber cable, HHC Jack, OptiTip Compatible connector to Clipped DLC with OCTIS shroud</t>
+  </si>
+  <si>
+    <t>MFT-S12-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX Modular Discrete fiber trunk. End 1: Twelve fibers (6 pair} terminated DLC End 2 Twelve fibers (6 pair} terminated DLC</t>
+  </si>
+  <si>
+    <t>FT-12CGBDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FT-36CGJNBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 36 fiber cable, staggered MPO to HHC Plug, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>MFT-S48-AA-JA</t>
+  </si>
+  <si>
+    <t>HELIAX® Modular Fiber Cable Assembly, 48 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDN</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDN (HHC, OptiTip Compatible connector Plug 12F to 6 Uniboot DLC, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDF</t>
+  </si>
+  <si>
+    <t>FJ-12LAGHDF (HHC, OptiTip Compatible connector Plug 12F to 6 Uniboot DLC w/FullAXS shroud, SM 12 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDN</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDN (HHC, OptiTip Compatible connector Plug 6F to 3 Uniboot DLC, SM 6 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDB</t>
+  </si>
+  <si>
+    <t>FJ-06LAHHDB (HHC, OptiTip Compatible connector Plug 6F to 3 Uniboot DLC w/ Nokia rubber boot, SM 6 Fiber Jumper)</t>
+  </si>
+  <si>
+    <t>FT-12LCAMGN</t>
+  </si>
+  <si>
+    <t>FT-12LCAMGN (6 Uniboot DLC to 2 HHC, OptiTip Compatible connector Jack 6F, SM 12 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-18LCA7GN</t>
+  </si>
+  <si>
+    <t>FT-18LCA7GN (9 Uniboot DLC to 3 HHC, OptiTip Compatible connector Jack 6F, SM 18 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-24LBA6GN</t>
+  </si>
+  <si>
+    <t>FT-24LBA6GN (12 Uniboot DLC to 2 HHC, OptiTip Compatible connector Jack 12F, SM 24 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-36LCA9GN</t>
+  </si>
+  <si>
+    <t>FT-36LCA9GN (18 Uniboot DLC to 6 HHC, OptiTip Compatible connector Jack 6F, SM 36 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-24L76DDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 24 fiber cable, LSZH, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-02LANDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 2 fiber cable, DLC to HHC Plug, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-02LANDDB</t>
+  </si>
+  <si>
+    <t>FT-12CABGDN-M7</t>
+  </si>
+  <si>
+    <t>FT-12CABGDN-M7 (HHC, OptiTip Compatible connector Jack 12F to 6 Uniboot DLC, SM, CPR Cca, 12 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-12TABGDN-M7</t>
+  </si>
+  <si>
+    <t>FT-12TABGDN-M7 (HHC, OptiTip Compatible connector Jack 12F to 6 Uniboot DLC, MM, CPR Cca, 12 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FT-12PGBDDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete multimode 12 fiber cable, CPR Cca, HHC Plug to HHC Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
+    <t>FJ-18CAGIDF</t>
+  </si>
+  <si>
+    <t>FJ-18CAGIDF (2 HHC, OptiTip Compatible connector Plug 12F to 9 Uniboot DLC w/ FullAXS shroud, SM 18 Fiber Trunk)</t>
+  </si>
+  <si>
+    <t>FJ-04LAMHDN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 4 fiber cable, HHC Plug OptiTip Compatible connector to DLC</t>
+  </si>
+  <si>
+    <t>FT-12CEAMBN</t>
+  </si>
+  <si>
+    <t>HELIAX® Discrete single mode 12 fiber cable, CPR Cca, DLC to HHC 2F Jack, OptiTip Compatible connector</t>
+  </si>
+  <si>
     <t>HFT206-2SBVSJ-G</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
   </si>
   <si>
-    <t>DFJ-2M5-HW</t>
-[...61 lines deleted...]
-  <si>
     <t>HFT206-4SNOK6</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed (red / black conductors). End 2: 4 fibers terminated LC and 2 X 6 AWG conductors terminated at hybrid trunk connector</t>
   </si>
   <si>
     <t>HFT206-4SNOK7</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Cable Assembly. RRU end; 4 fibers LC Duplex with AOPE OCTIS weather shrouds, 2 x 6AWG DC conductors with 55A power connector installed. Enclosure end; 4 fibers LC Duplex and 2 x 6AWG conductors terminated in IP25 connector</t>
   </si>
   <si>
     <t>HFT206-8SB41</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly. RRU end has 4 DLC fiber pairs with Octis AOPE shroud and one pair 6 AWG power conductors with 70A power connector. Pendant/Enclosure end has Y- split with two IP-25 hybrid connectors.</t>
   </si>
   <si>
     <t>HFT410-4SNOK4</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed. End 2: 4 fibers terminated LC and 4 X 10 AWG conductors terminated at hybrid trunk connector</t>
   </si>
   <si>
     <t>FDH1204-48SE2</t>
@@ -1247,296 +1685,50 @@
     <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, power cord, UL Type TC-ER, 4 power conductors 10 AWG</t>
   </si>
   <si>
     <t>HFT206-6SNC25</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly. End 1: six fibers within three DLC with AOPC shroud and one pair 6AWG power cord with connector installed. End two: Y- split with two IP-25 hybrid connectors.</t>
   </si>
   <si>
     <t>HFE206M-4SUT</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 2 power conductors, 6mm2 Blue /White, black jacketing, aluminum armor, 4-fiber. End 1: DLC, power cord for RRU. End 2: DLC, power conductors for junction box.</t>
   </si>
   <si>
     <t>HJBE02IBDAAAAN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
     <t>HJAE02VBDZZNNN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
-  </si>
-[...244 lines deleted...]
-    <t>HELIAX® Modular Fiber Cable Assembly, 48 single mode fibers, End 1: DLC GEN1.5; End 2: DLC GEN 1.5; ** meters; LSZH CPR Cca. Anti-rodent with E-Glass Protection.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1637,75 +1829,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J226" totalsRowShown="0">
-  <autoFilter ref="A1:J226"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J258" totalsRowShown="0">
+  <autoFilter ref="A1:J258"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-3s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02levddn" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02lenddn" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2geas" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2gnb" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12paahin" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgjddn" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12lbgddn" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12labbdn" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-1s3b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-02llndds" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24ldammn" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdf" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06lhcddn" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-4rru-1s4b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12lgadbn" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s12-aa-ja" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgbddn" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-36cgjnbn" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s48-aa-ja" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015f" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s5-pfnn" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1h0j" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1sm-015a" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jdnn-xm" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-ehnn-xm" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1han-xm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-fnnn" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddaa-xm" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-nb" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36vaahin" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48vaahin" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2m5-lculcd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24paahin" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-48paahin" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24vaahin" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcaarr" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02mrzcccrr" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcgsdd" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddgsdd" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddegsdd" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzdbbrr" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzeaarr" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fp-02sdzdaarr-5671d81f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchhdd" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhhdd" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehhdd" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddttdd" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-02levddn" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-02lenddn" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-06lhadon" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123v" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2geas" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2gnb" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12paahin" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12cgjddn" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04nynzdn" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-24p67ddn" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12laghdb" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-06lahhdf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12lca6gn" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12lbadgn" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-06lcadgn" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24lca8gn" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36lba7gn" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-18cbadon" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12pgadbn" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24p7adbn" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12ccambn" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12cdambn" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb06sbkjall" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhtnb12sbljall" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-24se2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/item760248797" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-exp12fiber" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24s" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber-p24m" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u03c-emp-nm" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760221276" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item760256176" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-bulk-cables/item460203513" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02nynqdn-015m" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-1sm" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s025" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-eas" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5a-hw" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-hw" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109n" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320e" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s320j" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb2" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-eas" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw1" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1b0j" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4mmc102c0" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-001" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-002" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-12sm-001" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-36sm-001" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12sm-eas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-12s5n-fdnb" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-2g" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-nb" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemrfft-48sm-001" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/rfft-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s123" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-3s" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-3rru-1s3b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfbr-coil-s" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-6rru-16" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itempe-4rru-1s4b" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw-1m" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2q22" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m4-7-hw" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nbs" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-hw" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-nb" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-eas" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-hw1" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-lcsc" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nb" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-nbsc" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-hw2" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s7-nb" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-24m2-lc-mp" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s809f1b0" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-1s10u100j" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s20u1b0j" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-3s30u1h0j" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16mm-002" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-16sm-001" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sa-lc1-lc1" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m7-nb" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-nb" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemdft-12s5-junn" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/dft-series" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-g" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5n-uunn" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2m5-hw" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mma-hw" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-hw" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-4sm-008" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2sm-015" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfhbdw-h2m22" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2mm-nb" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-hw" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2sm-nb" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109nc" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s109ne" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-2s5-lculcd" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-hfnn-3m" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-dfnn" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-12s5-ufan" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fhbdw-series" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-eas" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cgahbn" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hbn-xm" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-1s5-u1hnn-xm" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-hw-xm" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-nb-xm" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2f5-udnb-xm" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12s5-jhnn-xm" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5-scsc-xm" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddb" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-48fiber" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemhfdc-24fiber" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/cleaning-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-12106-r11" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/enclosures/itemfe-182308-f12" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemdfj-2s5a-ddan" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s24-aa-ja" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02vaaddc" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36paahin" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddcggdd" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24pgahbn" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddb" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02taaddc" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddggdd" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddeggdd" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzebbrr" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-02sdzcbbrr" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddehtdd" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sdddhtdd" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfp-01sddchtdd" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-02llndds" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12cgadbn" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24cdammn" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdb" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-06lhcddn" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-06llcods" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s12-aa-ja" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12cgbddn" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-36cgjnbn" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemmft-s48-aa-ja" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12laghdn" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-12laghdf" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-06lahhdn" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-06lahhdb" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12lcamgn" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-18lca7gn" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24lba6gn" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-36lca9gn" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-24l76ddn" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-02landdn" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-02landdb" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12cabgdn-m7" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12tabgdn-m7" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemft-12pgbddn" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/ft-series" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-trunks/itemfj-18cagidf" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/fj-series" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemfj-04lamhdn" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/itemft-12ceambn" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/discrete-fiber-jumpers/dfj-series" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemfdh1204-48se2" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/itemhft1206-24sv4-g" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-trunks/fdh1204-series" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J226"/>
+  <dimension ref="A1:J258"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.84765625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="50.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1713,4721 +1905,5398 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>20</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="G11" t="s">
         <v>39</v>
       </c>
-      <c r="F11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H15" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H16" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H18" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H19" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C23" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H24" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H26" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H27" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H28" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H29" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H30" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H31" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H32" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>86</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="H33" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>88</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="H35" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H36" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H37" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H38" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
         <v>99</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H39" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H40" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C41" t="s">
-        <v>11</v>
+      <c r="C41" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D41" t="s">
         <v>103</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>104</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="H42" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G43" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G44" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G45" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H45" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G46" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H46" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D47" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G47" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H47" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" t="s">
         <v>117</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G48" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H48" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G49" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H49" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G50" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H50" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="G51" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H51" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="G52" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H52" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="F53" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H53" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="G54" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H54" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>130</v>
+      </c>
+      <c r="C55" t="s">
+        <v>61</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="H55" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>134</v>
+      </c>
+      <c r="C56" t="s">
+        <v>61</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="H56" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="H57" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" t="s">
+        <v>142</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
         <v>143</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D59" t="s">
         <v>146</v>
       </c>
       <c r="F59" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="H59" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
         <v>148</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="H60" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C61" t="s">
-        <v>41</v>
+      <c r="C61" s="1" t="s">
+        <v>145</v>
       </c>
       <c r="D61" t="s">
         <v>150</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H61" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" t="s">
         <v>152</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="D63" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="H63" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D64" t="s">
         <v>156</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>143</v>
       </c>
       <c r="H64" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D65" t="s">
         <v>158</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>143</v>
       </c>
       <c r="H65" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D66" t="s">
         <v>160</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>18</v>
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>143</v>
       </c>
       <c r="H66" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D67" t="s">
         <v>162</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>143</v>
+      </c>
+      <c r="H67" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="F67" t="s">
-[...7 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="C68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D68" t="s">
         <v>164</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>143</v>
+      </c>
+      <c r="H68" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D69" t="s">
         <v>166</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="F69" t="s">
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="H69" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D70" t="s">
         <v>168</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="H70" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
         <v>170</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="H71" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D72" t="s">
         <v>172</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>143</v>
+      </c>
+      <c r="H72" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F72" t="s">
+      <c r="C73" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D73" t="s">
         <v>174</v>
       </c>
-      <c r="G72" t="s">
-[...14 lines deleted...]
-        <v>176</v>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>143</v>
+      </c>
+      <c r="H73" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>175</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>145</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="F74" t="s">
-        <v>181</v>
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>143</v>
       </c>
       <c r="H74" t="s">
-        <v>182</v>
+        <v>133</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>186</v>
+        <v>178</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>179</v>
       </c>
       <c r="H75" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>180</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="D76" t="s">
-        <v>191</v>
+        <v>182</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="12.75">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>183</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>194</v>
+        <v>152</v>
       </c>
       <c r="F77" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:4" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>143</v>
+      </c>
+      <c r="H77" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>184</v>
+      </c>
+      <c r="C78" t="s">
+        <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4" ht="12.75">
+        <v>185</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="H78" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D79" t="s">
-        <v>198</v>
+        <v>187</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="H79" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>188</v>
+      </c>
+      <c r="C80" t="s">
+        <v>61</v>
       </c>
       <c r="D80" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="F80" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="H80" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:10" ht="12.75">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>190</v>
+      </c>
+      <c r="C81" t="s">
+        <v>61</v>
       </c>
       <c r="D81" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>133</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>204</v>
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
+        <v>194</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>195</v>
+      </c>
+      <c r="F82" t="s">
+        <v>196</v>
       </c>
       <c r="H82" t="s">
-        <v>33</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="H83" t="s">
-        <v>33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>201</v>
+      </c>
+      <c r="C84" t="s">
+        <v>61</v>
       </c>
       <c r="D84" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="F84" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="H84" t="s">
-        <v>33</v>
+        <v>203</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>204</v>
+      </c>
+      <c r="C85" t="s">
+        <v>61</v>
       </c>
       <c r="D85" t="s">
-        <v>46</v>
+        <v>205</v>
       </c>
       <c r="F85" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="H85" t="s">
-        <v>33</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>206</v>
+      </c>
+      <c r="C86" t="s">
+        <v>61</v>
       </c>
       <c r="D86" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>207</v>
       </c>
       <c r="H86" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="C87" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C87" t="s">
         <v>61</v>
       </c>
       <c r="D87" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>210</v>
       </c>
       <c r="H87" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>211</v>
+      </c>
+      <c r="C88" t="s">
+        <v>61</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>212</v>
       </c>
       <c r="H88" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>213</v>
+      </c>
+      <c r="C89" t="s">
+        <v>61</v>
       </c>
       <c r="D89" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>214</v>
       </c>
       <c r="H89" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>215</v>
+      </c>
+      <c r="C90" t="s">
+        <v>61</v>
       </c>
       <c r="D90" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>216</v>
       </c>
       <c r="H90" t="s">
-        <v>33</v>
+        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>218</v>
+      </c>
+      <c r="B91" t="s">
+        <v>219</v>
+      </c>
+      <c r="C91" t="s">
+        <v>61</v>
       </c>
       <c r="D91" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>220</v>
       </c>
       <c r="H91" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" t="s">
         <v>224</v>
       </c>
-      <c r="C92" s="1" t="s">
-        <v>35</v>
+      <c r="C92" t="s">
+        <v>61</v>
       </c>
       <c r="D92" t="s">
         <v>225</v>
       </c>
-      <c r="F92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>33</v>
+        <v>226</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="C93" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C93" t="s">
         <v>61</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>229</v>
       </c>
       <c r="H93" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C95" t="s">
         <v>61</v>
       </c>
-      <c r="D94" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D95" t="s">
-        <v>231</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>233</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D96" t="s">
-        <v>233</v>
+        <v>235</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H96" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D97" t="s">
-        <v>235</v>
+        <v>237</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H97" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J97" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D98" t="s">
-        <v>237</v>
+        <v>240</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H98" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>239</v>
+        <v>36</v>
       </c>
       <c r="D99" t="s">
-        <v>240</v>
+        <v>242</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H99" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>239</v>
+        <v>36</v>
       </c>
       <c r="D100" t="s">
-        <v>242</v>
+        <v>244</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
       </c>
       <c r="G100" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H100" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>244</v>
+        <v>36</v>
       </c>
       <c r="D101" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F101" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>208</v>
+        <v>39</v>
       </c>
       <c r="H101" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" t="s">
         <v>246</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F102" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G102" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H102" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="F103" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G103" t="s">
-        <v>208</v>
+        <v>39</v>
       </c>
       <c r="H103" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" t="s">
         <v>250</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G104" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H104" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" t="s">
         <v>252</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G105" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H105" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106" t="s">
         <v>254</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...3 lines deleted...]
-        <v>255</v>
+      <c r="F106" t="s">
+        <v>13</v>
       </c>
       <c r="G106" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H106" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" t="s">
         <v>256</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G107" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H107" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
         <v>258</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" t="s">
         <v>260</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H109" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D110" t="s">
         <v>262</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G110" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H110" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" t="s">
         <v>264</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G111" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H111" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D112" t="s">
         <v>267</v>
       </c>
-      <c r="F112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H112" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C113" t="s">
-        <v>41</v>
+      <c r="C113" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="D113" t="s">
         <v>269</v>
       </c>
-      <c r="F113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" t="s">
-        <v>270</v>
+        <v>21</v>
       </c>
       <c r="H113" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D114" t="s">
         <v>272</v>
       </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
       <c r="G114" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="H114" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C115" t="s">
-        <v>41</v>
+      <c r="C115" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D115" t="s">
         <v>274</v>
       </c>
       <c r="F115" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="H115" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D116" t="s">
         <v>276</v>
       </c>
       <c r="F116" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H116" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D117" t="s">
         <v>278</v>
       </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
       <c r="G117" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H117" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>35</v>
+        <v>266</v>
       </c>
       <c r="D118" t="s">
         <v>280</v>
       </c>
-      <c r="F118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H118" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D119" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F119" t="s">
-        <v>174</v>
+        <v>13</v>
       </c>
       <c r="G119" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H119" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>283</v>
+      </c>
+      <c r="C120" t="s">
+        <v>61</v>
       </c>
       <c r="D120" t="s">
-        <v>283</v>
-[...11 lines deleted...]
-    <row r="121" spans="1:8" ht="12.75">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>285</v>
+      </c>
+      <c r="C121" t="s">
+        <v>61</v>
       </c>
       <c r="D121" t="s">
-        <v>285</v>
-[...11 lines deleted...]
-    <row r="122" spans="1:8" ht="12.75">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>287</v>
+      </c>
+      <c r="C122" t="s">
+        <v>61</v>
       </c>
       <c r="D122" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F122" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-    <row r="123" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="C123" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C123" t="s">
         <v>61</v>
       </c>
       <c r="D123" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F123" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-    <row r="124" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>291</v>
+      </c>
+      <c r="C124" t="s">
+        <v>61</v>
       </c>
       <c r="D124" t="s">
-        <v>291</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>292</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D125" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F125" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G125" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H125" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>35</v>
+        <v>296</v>
       </c>
       <c r="D126" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F126" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>37</v>
+        <v>298</v>
       </c>
       <c r="H126" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>299</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D127" t="s">
-        <v>297</v>
+        <v>242</v>
       </c>
       <c r="F127" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="H127" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D128" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F128" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G128" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H128" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D129" t="s">
-        <v>302</v>
+        <v>282</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H129" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C130" t="s">
-        <v>11</v>
+      <c r="C130" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D130" t="s">
         <v>304</v>
       </c>
       <c r="F130" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G130" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H130" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="D131" t="s">
         <v>306</v>
       </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
       <c r="G131" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="H131" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D132" t="s">
         <v>308</v>
       </c>
       <c r="F132" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G132" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H132" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D133" t="s">
         <v>310</v>
       </c>
       <c r="F133" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G133" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H133" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C134" t="s">
-        <v>11</v>
+      <c r="C134" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D134" t="s">
         <v>312</v>
       </c>
-      <c r="F134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G134" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H134" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="C135" t="s">
-        <v>11</v>
+      <c r="C135" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D135" t="s">
         <v>314</v>
       </c>
       <c r="F135" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G135" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H135" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="C136" t="s">
-        <v>11</v>
+      <c r="C136" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D136" t="s">
         <v>316</v>
       </c>
       <c r="F136" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G136" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H136" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C137" t="s">
-        <v>11</v>
+      <c r="C137" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D137" t="s">
         <v>318</v>
       </c>
       <c r="F137" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G137" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H137" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="C138" t="s">
-        <v>11</v>
+      <c r="C138" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D138" t="s">
         <v>320</v>
       </c>
       <c r="F138" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H138" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C139" t="s">
-        <v>11</v>
+      <c r="C139" s="1" t="s">
+        <v>271</v>
       </c>
       <c r="D139" t="s">
         <v>322</v>
       </c>
       <c r="F139" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G139" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="H139" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="J139" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C140" t="s">
+      <c r="C140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>324</v>
       </c>
       <c r="F140" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
         <v>326</v>
       </c>
       <c r="F141" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G141" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
         <v>328</v>
       </c>
       <c r="F142" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
         <v>330</v>
       </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
       <c r="G143" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="G144" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H144" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D145" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="G145" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="H145" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F146" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D147" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F147" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G147" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H147" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D148" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="F148" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H148" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>35</v>
+        <v>271</v>
       </c>
       <c r="D149" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="F149" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G149" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="H149" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D150" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F150" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H150" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D151" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="F151" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H151" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>348</v>
+        <v>36</v>
       </c>
       <c r="D152" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="F152" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G152" t="s">
-        <v>270</v>
+        <v>39</v>
       </c>
       <c r="H152" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D153" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="F153" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G153" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H153" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D154" t="s">
-        <v>36</v>
+        <v>350</v>
       </c>
       <c r="F154" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G154" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H154" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>36</v>
+        <v>352</v>
       </c>
       <c r="F155" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G155" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" t="s">
         <v>354</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F156" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G156" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D157" t="s">
         <v>356</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F157" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G157" t="s">
-        <v>37</v>
+        <v>298</v>
       </c>
       <c r="H157" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158" t="s">
         <v>358</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F158" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G158" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H158" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="D159" t="s">
-        <v>361</v>
+        <v>240</v>
       </c>
       <c r="F159" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H159" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="D160" t="s">
-        <v>363</v>
+        <v>240</v>
       </c>
       <c r="F160" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H160" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D161" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="F161" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H161" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="D162" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F162" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G162" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="H162" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="C163" t="s">
+        <v>365</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F163" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G163" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F164" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G164" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="F165" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G165" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F166" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G166" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>373</v>
+      </c>
+      <c r="C167" t="s">
+        <v>19</v>
       </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F167" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G167" t="s">
-        <v>115</v>
+        <v>298</v>
       </c>
       <c r="H167" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>375</v>
+      </c>
+      <c r="C168" t="s">
+        <v>19</v>
       </c>
       <c r="D168" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>376</v>
       </c>
       <c r="G168" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H168" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>377</v>
+      </c>
+      <c r="C169" t="s">
+        <v>19</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="F169" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G169" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H169" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D170" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F170" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G170" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H170" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D171" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>382</v>
       </c>
       <c r="G171" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H171" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D172" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F172" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G172" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H172" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D173" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F173" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G173" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H173" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D174" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="F174" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G174" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H174" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D175" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F175" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G175" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H175" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
       <c r="D176" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="F176" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G176" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H176" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D177" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="F177" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G177" t="s">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="H177" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>394</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D178" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="F178" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G178" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="H178" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>396</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="F179" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G179" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C180" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D180" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F180" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="H180" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>400</v>
+      </c>
+      <c r="C181" t="s">
+        <v>61</v>
       </c>
       <c r="D181" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="F181" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="H181" t="s">
-        <v>105</v>
+        <v>203</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>402</v>
+      </c>
+      <c r="C182" t="s">
+        <v>61</v>
       </c>
       <c r="D182" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>403</v>
       </c>
       <c r="H182" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D183" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>405</v>
       </c>
       <c r="H183" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D184" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>407</v>
       </c>
       <c r="H184" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C185" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D185" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>409</v>
       </c>
       <c r="H185" t="s">
-        <v>19</v>
+        <v>410</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D186" t="s">
+        <v>413</v>
+      </c>
+      <c r="H186" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="12.75">
+      <c r="A187" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C186" t="s">
-[...2 lines deleted...]
-      <c r="D186" t="s">
+      <c r="C187" t="s">
+        <v>61</v>
+      </c>
+      <c r="D187" t="s">
         <v>415</v>
       </c>
-      <c r="H186" t="s">
-[...4 lines deleted...]
-      <c r="A187" s="1" t="s">
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="12.75">
+      <c r="A188" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C187" t="s">
-[...2 lines deleted...]
-      <c r="D187" t="s">
+      <c r="C188" t="s">
+        <v>61</v>
+      </c>
+      <c r="D188" t="s">
         <v>417</v>
       </c>
-      <c r="H187" t="s">
-[...4 lines deleted...]
-      <c r="A188" s="1" t="s">
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
+      <c r="A189" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C188" t="s">
-[...2 lines deleted...]
-      <c r="D188" t="s">
+      <c r="C189" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D189" t="s">
         <v>419</v>
       </c>
-      <c r="H188" t="s">
-[...4 lines deleted...]
-      <c r="A189" s="1" t="s">
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>39</v>
+      </c>
+      <c r="H189" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="12.75">
+      <c r="A190" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C189" t="s">
-[...2 lines deleted...]
-      <c r="D189" t="s">
+      <c r="C190" t="s">
+        <v>61</v>
+      </c>
+      <c r="D190" t="s">
         <v>421</v>
       </c>
-      <c r="F189" t="s">
-[...4 lines deleted...]
-      <c r="A190" s="1" t="s">
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
         <v>422</v>
       </c>
-      <c r="C190" t="s">
-[...3 lines deleted...]
-        <v>423</v>
+      <c r="H190" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" t="s">
         <v>424</v>
       </c>
-      <c r="C191" t="s">
-[...2 lines deleted...]
-      <c r="D191" t="s">
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="12.75">
+      <c r="A192" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="F191" t="s">
-[...7 lines deleted...]
-      <c r="A192" s="1" t="s">
+      <c r="C192" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D192" t="s">
         <v>426</v>
       </c>
-      <c r="C192" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="G192" t="s">
+        <v>34</v>
+      </c>
+      <c r="H192" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C193" t="s">
+        <v>61</v>
+      </c>
+      <c r="D193" t="s">
         <v>428</v>
       </c>
-      <c r="C193" t="s">
-[...3 lines deleted...]
-        <v>429</v>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>63</v>
       </c>
       <c r="H193" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>432</v>
+        <v>32</v>
       </c>
       <c r="D194" t="s">
-        <v>433</v>
+        <v>430</v>
+      </c>
+      <c r="G194" t="s">
+        <v>34</v>
       </c>
       <c r="H194" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F195" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G195" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>437</v>
+        <v>434</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>435</v>
+      </c>
+      <c r="C197" t="s">
+        <v>61</v>
       </c>
       <c r="D197" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="F197" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G197" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="H197" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>437</v>
+      </c>
+      <c r="C198" t="s">
+        <v>61</v>
       </c>
       <c r="D198" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F198" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G198" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="H198" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>439</v>
+      </c>
+      <c r="C199" t="s">
+        <v>61</v>
       </c>
       <c r="D199" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="F199" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G199" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="H199" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>441</v>
+      </c>
+      <c r="C200" t="s">
+        <v>61</v>
       </c>
       <c r="D200" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="F200" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G200" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="H200" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>443</v>
+      </c>
+      <c r="C201" t="s">
+        <v>61</v>
       </c>
       <c r="D201" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F201" t="s">
-        <v>174</v>
+        <v>13</v>
       </c>
       <c r="G201" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="H201" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="C202" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C202" t="s">
         <v>61</v>
       </c>
       <c r="D202" t="s">
-        <v>62</v>
+        <v>446</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
       </c>
       <c r="G202" t="s">
         <v>63</v>
       </c>
       <c r="H202" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="C203" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C203" t="s">
         <v>61</v>
       </c>
       <c r="D203" t="s">
-        <v>65</v>
+        <v>448</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
       </c>
       <c r="G203" t="s">
         <v>63</v>
       </c>
       <c r="H203" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" t="s">
         <v>450</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F204" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H204" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D205" t="s">
         <v>452</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F205" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G205" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H205" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D206" t="s">
         <v>454</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G206" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H206" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D207" t="s">
         <v>456</v>
       </c>
-      <c r="C207" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F207" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G207" t="s">
-        <v>208</v>
+        <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D208" t="s">
         <v>458</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F208" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G208" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H208" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" t="s">
         <v>460</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F209" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G209" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C210" t="s">
+        <v>61</v>
+      </c>
+      <c r="D210" t="s">
         <v>462</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F210" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>37</v>
+        <v>422</v>
       </c>
       <c r="H210" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D211" t="s">
         <v>464</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F211" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G211" t="s">
-        <v>270</v>
+        <v>34</v>
       </c>
       <c r="H211" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D212" t="s">
         <v>466</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F212" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G212" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H212" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="C213" s="1" t="s">
-        <v>35</v>
+      <c r="C213" t="s">
+        <v>61</v>
       </c>
       <c r="D213" t="s">
         <v>468</v>
       </c>
       <c r="F213" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G213" t="s">
-        <v>37</v>
+        <v>422</v>
       </c>
       <c r="H213" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>257</v>
+        <v>470</v>
       </c>
       <c r="F214" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G214" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F215" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G215" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F216" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G216" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F217" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G217" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>244</v>
+        <v>32</v>
       </c>
       <c r="D218" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F218" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G218" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="H218" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D219" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F219" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G219" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H219" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D220" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F220" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G220" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H220" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D221" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F221" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G221" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H221" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D222" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F222" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G222" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H222" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="C223" t="s">
+        <v>487</v>
+      </c>
+      <c r="C223" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F223" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G223" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" t="s">
         <v>488</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F224" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D225" t="s">
         <v>491</v>
       </c>
       <c r="F225" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G225" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="H225" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="C226" t="s">
-        <v>11</v>
+      <c r="C226" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="D226" t="s">
         <v>493</v>
       </c>
       <c r="F226" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G226" t="s">
-        <v>298</v>
+        <v>34</v>
       </c>
       <c r="H226" t="s">
-        <v>33</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="12.75">
+      <c r="A227" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D227" t="s">
+        <v>495</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" t="s">
+        <v>34</v>
+      </c>
+      <c r="H227" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
+        <v>497</v>
+      </c>
+      <c r="F228" t="s">
+        <v>38</v>
+      </c>
+      <c r="G228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H228" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D229" t="s">
+        <v>499</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" t="s">
+        <v>14</v>
+      </c>
+      <c r="H229" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="12.75">
+      <c r="A230" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D230" t="s">
+        <v>501</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" t="s">
+        <v>34</v>
+      </c>
+      <c r="H230" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D231" t="s">
+        <v>503</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" t="s">
+        <v>143</v>
+      </c>
+      <c r="H231" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="12.75">
+      <c r="A232" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D232" t="s">
+        <v>505</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" t="s">
+        <v>143</v>
+      </c>
+      <c r="H232" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
+      <c r="A233" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D233" t="s">
+        <v>507</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" t="s">
+        <v>143</v>
+      </c>
+      <c r="H233" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
+      <c r="A234" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D234" t="s">
+        <v>509</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" t="s">
+        <v>143</v>
+      </c>
+      <c r="H234" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="12.75">
+      <c r="A235" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D235" t="s">
+        <v>511</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" t="s">
+        <v>143</v>
+      </c>
+      <c r="H235" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
+      <c r="A236" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D236" t="s">
+        <v>513</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" t="s">
+        <v>139</v>
+      </c>
+      <c r="H236" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
+      <c r="A237" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C237" t="s">
+        <v>61</v>
+      </c>
+      <c r="D237" t="s">
+        <v>515</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" t="s">
+        <v>143</v>
+      </c>
+      <c r="H237" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
+      <c r="A238" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D238" t="s">
+        <v>517</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" t="s">
+        <v>143</v>
+      </c>
+      <c r="H238" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12.75">
+      <c r="A239" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D239" t="s">
+        <v>519</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" t="s">
+        <v>143</v>
+      </c>
+      <c r="H239" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="12.75">
+      <c r="A240" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D240" t="s">
+        <v>521</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" t="s">
+        <v>143</v>
+      </c>
+      <c r="H240" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
+      <c r="A241" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D241" t="s">
+        <v>523</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" t="s">
+        <v>143</v>
+      </c>
+      <c r="H241" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
+      <c r="A242" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D242" t="s">
+        <v>525</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" t="s">
+        <v>143</v>
+      </c>
+      <c r="H242" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="12.75">
+      <c r="A243" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D243" t="s">
+        <v>527</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" t="s">
+        <v>143</v>
+      </c>
+      <c r="H243" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="12.75">
+      <c r="A244" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D244" t="s">
+        <v>529</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" t="s">
+        <v>143</v>
+      </c>
+      <c r="H244" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="12.75">
+      <c r="A245" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D245" t="s">
+        <v>531</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" t="s">
+        <v>143</v>
+      </c>
+      <c r="H245" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
+      <c r="A246" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D246" t="s">
+        <v>533</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" t="s">
+        <v>143</v>
+      </c>
+      <c r="H246" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="12.75">
+      <c r="A247" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D247" t="s">
+        <v>535</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" t="s">
+        <v>143</v>
+      </c>
+      <c r="H247" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="12.75">
+      <c r="A248" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D248" t="s">
+        <v>537</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" t="s">
+        <v>143</v>
+      </c>
+      <c r="H248" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="12.75">
+      <c r="A249" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D249" t="s">
+        <v>539</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" t="s">
+        <v>143</v>
+      </c>
+      <c r="H249" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12.75">
+      <c r="A250" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D250" t="s">
+        <v>541</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>143</v>
+      </c>
+      <c r="H250" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="12.75">
+      <c r="A251" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D251" t="s">
+        <v>543</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" t="s">
+        <v>143</v>
+      </c>
+      <c r="H251" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="12.75">
+      <c r="A252" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C252" t="s">
+        <v>19</v>
+      </c>
+      <c r="D252" t="s">
+        <v>545</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s">
+        <v>139</v>
+      </c>
+      <c r="H252" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="12.75">
+      <c r="A253" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C253" t="s">
+        <v>19</v>
+      </c>
+      <c r="D253" t="s">
+        <v>547</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s">
+        <v>143</v>
+      </c>
+      <c r="H253" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="12.75">
+      <c r="A254" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C254" t="s">
+        <v>19</v>
+      </c>
+      <c r="D254" t="s">
+        <v>549</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" t="s">
+        <v>143</v>
+      </c>
+      <c r="H254" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12.75">
+      <c r="A255" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D255" t="s">
+        <v>551</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" t="s">
+        <v>143</v>
+      </c>
+      <c r="H255" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="12.75">
+      <c r="A256" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D256" t="s">
+        <v>553</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" t="s">
+        <v>179</v>
+      </c>
+      <c r="H256" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="12.75">
+      <c r="A257" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C257" t="s">
+        <v>61</v>
+      </c>
+      <c r="D257" t="s">
+        <v>555</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="H257" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="12.75">
+      <c r="A258" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C258" t="s">
+        <v>61</v>
+      </c>
+      <c r="D258" t="s">
+        <v>557</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="H258" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PE-3RRU-3S"/>
-[...383 lines deleted...]
-    <hyperlink ref="A226" r:id="rId385" display="MFT-S48-AA-JA"/>
+    <hyperlink ref="A2" r:id="rId1" display="FJ-1SM-015F"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="FJ-1S5-PFNN"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A4" r:id="rId5" display="RFFT-SERIES"/>
+    <hyperlink ref="A5" r:id="rId6" display="DFT-SERIES"/>
+    <hyperlink ref="A6" r:id="rId7" display="FJ-SERIES"/>
+    <hyperlink ref="A7" r:id="rId8" display="FJ-2S20U1H0J"/>
+    <hyperlink ref="C7" r:id="rId9" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A8" r:id="rId10" display="FJ-1SM-015A"/>
+    <hyperlink ref="C8" r:id="rId11" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A9" r:id="rId12" display="FT-12S5-JDNN-XM"/>
+    <hyperlink ref="C9" r:id="rId13" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A10" r:id="rId14" display="DFJ-1S5-EHNN-XM"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A11" r:id="rId16" display="DFJ-1S5-U1HAN-XM"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A12" r:id="rId18" display="DFJ-2S5-FNNN"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A13" r:id="rId20" display="DFJ-2S5A-DDAA-XM"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A14" r:id="rId22" display="DFJ-2M5A-NB"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A15" r:id="rId24" display="FT-36VAAHIN"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A16" r:id="rId26" display="FT-48VAAHIN"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A17" r:id="rId28" display="FJ-2M5-LCULCD"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="FT-24PAAHIN"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A19" r:id="rId32" display="FT-48PAAHIN"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A20" r:id="rId34" display="FT-24VAAHIN"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A21" r:id="rId36" display="FP-02SDZCAARR"/>
+    <hyperlink ref="A22" r:id="rId37" display="FP-02MRZCCCRR"/>
+    <hyperlink ref="A23" r:id="rId38" display="FP-01SDDCGSDD"/>
+    <hyperlink ref="A24" r:id="rId39" display="FP-01SDDDGSDD"/>
+    <hyperlink ref="A25" r:id="rId40" display="FP-01SDDEGSDD"/>
+    <hyperlink ref="A26" r:id="rId41" display="FP-02SDZDBBRR"/>
+    <hyperlink ref="A27" r:id="rId42" display="FP-02SDZEAARR"/>
+    <hyperlink ref="A28" r:id="rId43" display="FP-02SDZDAARR"/>
+    <hyperlink ref="A29" r:id="rId44" display="FP-01SDDCHHDD"/>
+    <hyperlink ref="A30" r:id="rId45" display="FP-01SDDDHHDD"/>
+    <hyperlink ref="A31" r:id="rId46" display="FP-01SDDEHHDD"/>
+    <hyperlink ref="A32" r:id="rId47" display="FP-01SDDDTTDD"/>
+    <hyperlink ref="A33" r:id="rId48" display="FT-02LEVDDN"/>
+    <hyperlink ref="C33" r:id="rId49" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A34" r:id="rId50" display="FT-02LENDDN"/>
+    <hyperlink ref="C34" r:id="rId51" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A35" r:id="rId52" display="FT-06LHADON"/>
+    <hyperlink ref="C35" r:id="rId53" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A36" r:id="rId54" display="DFJ-2S123V"/>
+    <hyperlink ref="C36" r:id="rId55" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A37" r:id="rId56" display="DFJ-2S5-2GEAS"/>
+    <hyperlink ref="C37" r:id="rId57" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A38" r:id="rId58" display="DFJ-2S5-2GNB"/>
+    <hyperlink ref="C38" r:id="rId59" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A39" r:id="rId60" display="FT-12PAAHIN"/>
+    <hyperlink ref="C39" r:id="rId61" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A40" r:id="rId62" display="FT-12CGJDDN"/>
+    <hyperlink ref="C40" r:id="rId63" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A41" r:id="rId64" display="FJ-04NYNZDN"/>
+    <hyperlink ref="C41" r:id="rId65" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A42" r:id="rId66" display="FT-24P67DDN"/>
+    <hyperlink ref="C42" r:id="rId67" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A43" r:id="rId68" display="FJ-12LAGHDB"/>
+    <hyperlink ref="C43" r:id="rId69" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A44" r:id="rId70" display="FJ-06LAHHDF"/>
+    <hyperlink ref="C44" r:id="rId71" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A45" r:id="rId72" display="FT-12LCA6GN"/>
+    <hyperlink ref="C45" r:id="rId73" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A46" r:id="rId74" display="FT-12LBADGN"/>
+    <hyperlink ref="C46" r:id="rId75" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A47" r:id="rId76" display="FT-06LCADGN"/>
+    <hyperlink ref="C47" r:id="rId77" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A48" r:id="rId78" display="FT-24LCA8GN"/>
+    <hyperlink ref="C48" r:id="rId79" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A49" r:id="rId80" display="FT-36LBA7GN"/>
+    <hyperlink ref="C49" r:id="rId81" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A50" r:id="rId82" display="FT-18CBADON"/>
+    <hyperlink ref="C50" r:id="rId83" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A51" r:id="rId84" display="FT-12PGADBN"/>
+    <hyperlink ref="C51" r:id="rId85" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A52" r:id="rId86" display="FT-24P7ADBN"/>
+    <hyperlink ref="C52" r:id="rId87" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A53" r:id="rId88" display="FT-12CCAMBN"/>
+    <hyperlink ref="C53" r:id="rId89" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A54" r:id="rId90" display="FT-12CDAMBN"/>
+    <hyperlink ref="C54" r:id="rId91" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A55" r:id="rId92" display="HTNB06SBKJALL"/>
+    <hyperlink ref="A56" r:id="rId93" display="HTNB12SBLJALL"/>
+    <hyperlink ref="A57" r:id="rId94" display="FDH1204-24SE2"/>
+    <hyperlink ref="C57" r:id="rId95" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A58" r:id="rId96" display="HFT206-2SBVSJF-G"/>
+    <hyperlink ref="C58" r:id="rId97" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A59" r:id="rId98" display="HFT410-1SBJ1-G"/>
+    <hyperlink ref="C59" r:id="rId99" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A60" r:id="rId100" display="HFT410-1SBVY-G"/>
+    <hyperlink ref="C60" r:id="rId101" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A61" r:id="rId102" display="HFT410-1SBVYF-G"/>
+    <hyperlink ref="C61" r:id="rId103" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A62" r:id="rId104" display="HFT410-2SBJ1-G"/>
+    <hyperlink ref="C62" r:id="rId105" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A63" r:id="rId106" display="HFT410-2SBJ1F-G"/>
+    <hyperlink ref="C63" r:id="rId107" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A64" r:id="rId108" display="HFT410-2SBVE-G"/>
+    <hyperlink ref="C64" r:id="rId109" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A65" r:id="rId110" display="HFT410-2SBVEF-G"/>
+    <hyperlink ref="C65" r:id="rId111" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A66" r:id="rId112" display="HFT410-2SVHE-G"/>
+    <hyperlink ref="C66" r:id="rId113" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A67" r:id="rId114" display="HFT410-2SVHY-G"/>
+    <hyperlink ref="C67" r:id="rId115" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A68" r:id="rId116" display="HFT410-4SBJ1-G"/>
+    <hyperlink ref="C68" r:id="rId117" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A69" r:id="rId118" display="HFT410-4SBJ1F-G"/>
+    <hyperlink ref="C69" r:id="rId119" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A70" r:id="rId120" display="HFT410-4SBVE-G"/>
+    <hyperlink ref="C70" r:id="rId121" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A71" r:id="rId122" display="HFT410-4SBVEF-G"/>
+    <hyperlink ref="C71" r:id="rId123" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A72" r:id="rId124" display="HFT410-4SVHE-G"/>
+    <hyperlink ref="C72" r:id="rId125" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A73" r:id="rId126" display="HFT410-4SVHY-G"/>
+    <hyperlink ref="C73" r:id="rId127" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A74" r:id="rId128" display="HFT410-4SVHYF-G"/>
+    <hyperlink ref="C74" r:id="rId129" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A75" r:id="rId130" display="HFE212-SERIES"/>
+    <hyperlink ref="A76" r:id="rId131" display="HFE206M-4SUTKX"/>
+    <hyperlink ref="C76" r:id="rId132" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A77" r:id="rId133" display="HFT410-2SBJ1-G2"/>
+    <hyperlink ref="C77" r:id="rId134" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A78" r:id="rId135" display="HJBE02VBDAAAAN"/>
+    <hyperlink ref="A79" r:id="rId136" display="HJBE02HBDAAAAN"/>
+    <hyperlink ref="A80" r:id="rId137" display="HJAE02IBDZZNNN"/>
+    <hyperlink ref="A81" r:id="rId138" display="HJAE02HBDZZNNN"/>
+    <hyperlink ref="A82" r:id="rId139" display="760248797"/>
+    <hyperlink ref="A83" r:id="rId140" display="HFDC-EXP12FIBER"/>
+    <hyperlink ref="A84" r:id="rId141" display="HFDC-24FIBER-P24S"/>
+    <hyperlink ref="A85" r:id="rId142" display="HFDC-24FIBER-P24M"/>
+    <hyperlink ref="A86" r:id="rId143" display="ODB-24DLC-24PC-HC3"/>
+    <hyperlink ref="A87" r:id="rId144" display="MPO-12XLCCASSETTES"/>
+    <hyperlink ref="A88" r:id="rId145" display="DAP-12LC-SM"/>
+    <hyperlink ref="A89" r:id="rId146" display="HPP-48FIBER"/>
+    <hyperlink ref="A90" r:id="rId147" display="FPP-1U03C-EMP-NM"/>
+    <hyperlink ref="A91" r:id="rId148" display="760221276"/>
+    <hyperlink ref="A92" r:id="rId149" display="760256176"/>
+    <hyperlink ref="A93" r:id="rId150" display="460203513"/>
+    <hyperlink ref="A94" r:id="rId151" display="FJ-02NYNQDN-015M"/>
+    <hyperlink ref="C94" r:id="rId152" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A95" r:id="rId153" display="FJ-1SM"/>
+    <hyperlink ref="A96" r:id="rId154" display="DFJ-12S025"/>
+    <hyperlink ref="C96" r:id="rId155" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A97" r:id="rId156" display="DFJ-2M5A-EAS"/>
+    <hyperlink ref="C97" r:id="rId157" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A98" r:id="rId158" display="DFJ-2M5A-HW"/>
+    <hyperlink ref="C98" r:id="rId159" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A99" r:id="rId160" display="DFJ-2M7-HW"/>
+    <hyperlink ref="C99" r:id="rId161" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A100" r:id="rId162" display="DFJ-2S109N"/>
+    <hyperlink ref="C100" r:id="rId163" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A101" r:id="rId164" display="DFJ-2S320"/>
+    <hyperlink ref="C101" r:id="rId165" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A102" r:id="rId166" display="DFJ-2S320E"/>
+    <hyperlink ref="C102" r:id="rId167" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A103" r:id="rId168" display="DFJ-2S320J"/>
+    <hyperlink ref="C103" r:id="rId169" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A104" r:id="rId170" display="DFJ-2S5-NB2"/>
+    <hyperlink ref="C104" r:id="rId171" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A105" r:id="rId172" display="DFJ-2S7-EAS"/>
+    <hyperlink ref="C105" r:id="rId173" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A106" r:id="rId174" display="DFJ-2S7-HW"/>
+    <hyperlink ref="C106" r:id="rId175" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A107" r:id="rId176" display="DFJ-2S7-HW1"/>
+    <hyperlink ref="C107" r:id="rId177" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A108" r:id="rId178" display="FJ-3S30U1B0J"/>
+    <hyperlink ref="C108" r:id="rId179" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A109" r:id="rId180" display="FJ-4MMC102C0"/>
+    <hyperlink ref="C109" r:id="rId181" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A110" r:id="rId182" display="FT-16MM-001"/>
+    <hyperlink ref="C110" r:id="rId183" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A111" r:id="rId184" display="FT-16SM-002"/>
+    <hyperlink ref="C111" r:id="rId185" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A112" r:id="rId186" display="RFFT-12SM-001"/>
+    <hyperlink ref="C112" r:id="rId187" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A113" r:id="rId188" display="RFFT-36SM-001"/>
+    <hyperlink ref="C113" r:id="rId189" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A114" r:id="rId190" display="DFT-12SM-EAS"/>
+    <hyperlink ref="C114" r:id="rId191" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A115" r:id="rId192" display="DFJ-12S5N-FDNB"/>
+    <hyperlink ref="C115" r:id="rId193" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A116" r:id="rId194" display="DFJ-2S5-2G"/>
+    <hyperlink ref="C116" r:id="rId195" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A117" r:id="rId196" display="DFJ-2MMA-NB"/>
+    <hyperlink ref="C117" r:id="rId197" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A118" r:id="rId198" display="RFFT-48SM-001"/>
+    <hyperlink ref="C118" r:id="rId199" display="Variant of RFFT-SERIES"/>
+    <hyperlink ref="A119" r:id="rId200" display="DFJ-2S123"/>
+    <hyperlink ref="C119" r:id="rId201" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A120" r:id="rId202" display="PE-3RRU-3S"/>
+    <hyperlink ref="A121" r:id="rId203" display="PE-3RRU-1S3B"/>
+    <hyperlink ref="A122" r:id="rId204" display="FBR-COIL-S"/>
+    <hyperlink ref="A123" r:id="rId205" display="PE-6RRU-16"/>
+    <hyperlink ref="A124" r:id="rId206" display="PE-4RRU-1S4B"/>
+    <hyperlink ref="A125" r:id="rId207" display="DFJ-2M4-7-HW-1M"/>
+    <hyperlink ref="C125" r:id="rId208" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A126" r:id="rId209" display="FHBDW-H2Q22"/>
+    <hyperlink ref="C126" r:id="rId210" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A127" r:id="rId211" display="DFJ-2M4-7-HW"/>
+    <hyperlink ref="C127" r:id="rId212" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A128" r:id="rId213" display="DFJ-2M5-NBS"/>
+    <hyperlink ref="C128" r:id="rId214" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A129" r:id="rId215" display="DFJ-2S5A-HW"/>
+    <hyperlink ref="C129" r:id="rId216" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A130" r:id="rId217" display="DFJ-2S5A-NB"/>
+    <hyperlink ref="C130" r:id="rId218" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A131" r:id="rId219" display="DFJ-2S5-EAS"/>
+    <hyperlink ref="C131" r:id="rId220" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A132" r:id="rId221" display="DFJ-2S5-HW"/>
+    <hyperlink ref="C132" r:id="rId222" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A133" r:id="rId223" display="DFJ-2S5-HW1"/>
+    <hyperlink ref="C133" r:id="rId224" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A134" r:id="rId225" display="DFJ-2S5-LCSC"/>
+    <hyperlink ref="C134" r:id="rId226" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A135" r:id="rId227" display="DFJ-2S5-NB"/>
+    <hyperlink ref="C135" r:id="rId228" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A136" r:id="rId229" display="DFJ-2S5-NBSC"/>
+    <hyperlink ref="C136" r:id="rId230" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A137" r:id="rId231" display="DFJ-2S7-HW2"/>
+    <hyperlink ref="C137" r:id="rId232" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A138" r:id="rId233" display="DFJ-2S7-NB"/>
+    <hyperlink ref="C138" r:id="rId234" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A139" r:id="rId235" display="DFT-24M2-LC-MP"/>
+    <hyperlink ref="C139" r:id="rId236" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A140" r:id="rId237" display="FJ-12S809F1B0"/>
+    <hyperlink ref="C140" r:id="rId238" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A141" r:id="rId239" display="FJ-1S10U100J"/>
+    <hyperlink ref="C141" r:id="rId240" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A142" r:id="rId241" display="FJ-2S20U1B0J"/>
+    <hyperlink ref="C142" r:id="rId242" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A143" r:id="rId243" display="FJ-3S30U1H0J"/>
+    <hyperlink ref="C143" r:id="rId244" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A144" r:id="rId245" display="FT-16MM-002"/>
+    <hyperlink ref="C144" r:id="rId246" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A145" r:id="rId247" display="FT-16SM-001"/>
+    <hyperlink ref="C145" r:id="rId248" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A146" r:id="rId249" display="FJ-2SA-LC1-LC1"/>
+    <hyperlink ref="C146" r:id="rId250" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A147" r:id="rId251" display="DFJ-2M7-NB"/>
+    <hyperlink ref="C147" r:id="rId252" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A148" r:id="rId253" display="DFJ-2M5-NB"/>
+    <hyperlink ref="C148" r:id="rId254" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A149" r:id="rId255" display="DFT-12S5-JUNN"/>
+    <hyperlink ref="C149" r:id="rId256" display="Variant of DFT-SERIES"/>
+    <hyperlink ref="A150" r:id="rId257" display="DFJ-2S5-G"/>
+    <hyperlink ref="C150" r:id="rId258" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A151" r:id="rId259" display="DFJ-2F5N-UUNN"/>
+    <hyperlink ref="C151" r:id="rId260" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A152" r:id="rId261" display="DFJ-2M5-HW"/>
+    <hyperlink ref="C152" r:id="rId262" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A153" r:id="rId263" display="DFJ-2MMA-HW"/>
+    <hyperlink ref="C153" r:id="rId264" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A154" r:id="rId265" display="DFJ-2MM-HW"/>
+    <hyperlink ref="C154" r:id="rId266" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A155" r:id="rId267" display="FJ-4SM-008"/>
+    <hyperlink ref="C155" r:id="rId268" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A156" r:id="rId269" display="FJ-2SM-015"/>
+    <hyperlink ref="C156" r:id="rId270" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A157" r:id="rId271" display="FHBDW-H2M22"/>
+    <hyperlink ref="C157" r:id="rId272" display="Variant of FHBDW-SERIES"/>
+    <hyperlink ref="A158" r:id="rId273" display="DFJ-2MM-NB"/>
+    <hyperlink ref="C158" r:id="rId274" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A159" r:id="rId275" display="DFJ-2SM-HW"/>
+    <hyperlink ref="C159" r:id="rId276" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A160" r:id="rId277" display="DFJ-2SM-NB"/>
+    <hyperlink ref="C160" r:id="rId278" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A161" r:id="rId279" display="DFJ-2S109NC"/>
+    <hyperlink ref="C161" r:id="rId280" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A162" r:id="rId281" display="DFJ-2S109NE"/>
+    <hyperlink ref="C162" r:id="rId282" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A163" r:id="rId283" display="FJ-2S5-LCULCD"/>
+    <hyperlink ref="C163" r:id="rId284" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A164" r:id="rId285" display="FJ-12S5-HFNN-3M"/>
+    <hyperlink ref="C164" r:id="rId286" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A165" r:id="rId287" display="FJ-12S5-DFNN"/>
+    <hyperlink ref="C165" r:id="rId288" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A166" r:id="rId289" display="FJ-12S5-UFAN"/>
+    <hyperlink ref="C166" r:id="rId290" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A167" r:id="rId291" display="FHBDW-SERIES"/>
+    <hyperlink ref="A168" r:id="rId292" display="FT-SERIES"/>
+    <hyperlink ref="A169" r:id="rId293" display="DFJ-SERIES"/>
+    <hyperlink ref="A170" r:id="rId294" display="DFJ-2S5A-EAS"/>
+    <hyperlink ref="C170" r:id="rId295" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A171" r:id="rId296" display="FT-24CGAHBN"/>
+    <hyperlink ref="C171" r:id="rId297" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A172" r:id="rId298" display="DFJ-1S5-U1HBN-XM"/>
+    <hyperlink ref="C172" r:id="rId299" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A173" r:id="rId300" display="DFJ-1S5-U1HNN-XM"/>
+    <hyperlink ref="C173" r:id="rId301" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A174" r:id="rId302" display="DFJ-2F5-HW-XM"/>
+    <hyperlink ref="C174" r:id="rId303" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A175" r:id="rId304" display="DFJ-2F5-NB-XM"/>
+    <hyperlink ref="C175" r:id="rId305" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A176" r:id="rId306" display="DFJ-2F5-UDNB-XM"/>
+    <hyperlink ref="C176" r:id="rId307" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A177" r:id="rId308" display="FT-12S5-JHNN-XM"/>
+    <hyperlink ref="C177" r:id="rId309" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A178" r:id="rId310" display="DFJ-2S5-SCSC-XM"/>
+    <hyperlink ref="C178" r:id="rId311" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A179" r:id="rId312" display="FJ-02VAADDB"/>
+    <hyperlink ref="C179" r:id="rId313" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A180" r:id="rId314" display="HFDC-48FIBER"/>
+    <hyperlink ref="A181" r:id="rId315" display="HFDC-24FIBER"/>
+    <hyperlink ref="A182" r:id="rId316" display="FPP-1U4SLOTS"/>
+    <hyperlink ref="A183" r:id="rId317" display="HPP-12FIBER"/>
+    <hyperlink ref="A184" r:id="rId318" display="HPP-24FIBER"/>
+    <hyperlink ref="A185" r:id="rId319" display="FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A186" r:id="rId320" display="FCCT-L"/>
+    <hyperlink ref="C186" r:id="rId321" display="Variant of FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A187" r:id="rId322" display="FE-12106-R11"/>
+    <hyperlink ref="A188" r:id="rId323" display="FE-182308-F12"/>
+    <hyperlink ref="A189" r:id="rId324" display="DFJ-2S5A-DDAN"/>
+    <hyperlink ref="C189" r:id="rId325" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A190" r:id="rId326" display="MFT-S24-AA-JA"/>
+    <hyperlink ref="A191" r:id="rId327" display="FJ-02VAADDC"/>
+    <hyperlink ref="C191" r:id="rId328" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A192" r:id="rId329" display="FT-36PAAHIN"/>
+    <hyperlink ref="C192" r:id="rId330" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A193" r:id="rId331" display="FP-01SDDCGGDD"/>
+    <hyperlink ref="A194" r:id="rId332" display="FT-24PGAHBN"/>
+    <hyperlink ref="C194" r:id="rId333" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A195" r:id="rId334" display="FJ-02TAADDB"/>
+    <hyperlink ref="C195" r:id="rId335" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A196" r:id="rId336" display="FJ-02TAADDC"/>
+    <hyperlink ref="C196" r:id="rId337" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A197" r:id="rId338" display="FP-01SDDDGGDD"/>
+    <hyperlink ref="A198" r:id="rId339" display="FP-01SDDEGGDD"/>
+    <hyperlink ref="A199" r:id="rId340" display="FP-02SDZEBBRR"/>
+    <hyperlink ref="A200" r:id="rId341" display="FP-02SDZCBBRR"/>
+    <hyperlink ref="A201" r:id="rId342" display="FP-01SDDEHTDD"/>
+    <hyperlink ref="A202" r:id="rId343" display="FP-01SDDDHTDD"/>
+    <hyperlink ref="A203" r:id="rId344" display="FP-01SDDCHTDD"/>
+    <hyperlink ref="A204" r:id="rId345" display="FJ-02LLNDDS"/>
+    <hyperlink ref="C204" r:id="rId346" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A205" r:id="rId347" display="FT-12CGADBN"/>
+    <hyperlink ref="C205" r:id="rId348" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A206" r:id="rId349" display="FT-24CDAMMN"/>
+    <hyperlink ref="C206" r:id="rId350" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A207" r:id="rId351" display="FJ-04LAMHDB"/>
+    <hyperlink ref="C207" r:id="rId352" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A208" r:id="rId353" display="FT-06LHCDDN"/>
+    <hyperlink ref="C208" r:id="rId354" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A209" r:id="rId355" display="FJ-06LLCODS"/>
+    <hyperlink ref="C209" r:id="rId356" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A210" r:id="rId357" display="MFT-S12-AA-JA"/>
+    <hyperlink ref="A211" r:id="rId358" display="FT-12CGBDDN"/>
+    <hyperlink ref="C211" r:id="rId359" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A212" r:id="rId360" display="FT-36CGJNBN"/>
+    <hyperlink ref="C212" r:id="rId361" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A213" r:id="rId362" display="MFT-S48-AA-JA"/>
+    <hyperlink ref="A214" r:id="rId363" display="FJ-12LAGHDN"/>
+    <hyperlink ref="C214" r:id="rId364" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A215" r:id="rId365" display="FJ-12LAGHDF"/>
+    <hyperlink ref="C215" r:id="rId366" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A216" r:id="rId367" display="FJ-06LAHHDN"/>
+    <hyperlink ref="C216" r:id="rId368" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A217" r:id="rId369" display="FJ-06LAHHDB"/>
+    <hyperlink ref="C217" r:id="rId370" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A218" r:id="rId371" display="FT-12LCAMGN"/>
+    <hyperlink ref="C218" r:id="rId372" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A219" r:id="rId373" display="FT-18LCA7GN"/>
+    <hyperlink ref="C219" r:id="rId374" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A220" r:id="rId375" display="FT-24LBA6GN"/>
+    <hyperlink ref="C220" r:id="rId376" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A221" r:id="rId377" display="FT-36LCA9GN"/>
+    <hyperlink ref="C221" r:id="rId378" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A222" r:id="rId379" display="FT-24L76DDN"/>
+    <hyperlink ref="C222" r:id="rId380" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A223" r:id="rId381" display="FJ-02LANDDN"/>
+    <hyperlink ref="C223" r:id="rId382" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A224" r:id="rId383" display="FJ-02LANDDB"/>
+    <hyperlink ref="C224" r:id="rId384" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A225" r:id="rId385" display="FT-12CABGDN-M7"/>
+    <hyperlink ref="C225" r:id="rId386" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A226" r:id="rId387" display="FT-12TABGDN-M7"/>
+    <hyperlink ref="C226" r:id="rId388" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A227" r:id="rId389" display="FT-12PGBDDN"/>
+    <hyperlink ref="C227" r:id="rId390" display="Variant of FT-SERIES"/>
+    <hyperlink ref="A228" r:id="rId391" display="FJ-18CAGIDF"/>
+    <hyperlink ref="C228" r:id="rId392" display="Variant of FJ-SERIES"/>
+    <hyperlink ref="A229" r:id="rId393" display="FJ-04LAMHDN"/>
+    <hyperlink ref="C229" r:id="rId394" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A230" r:id="rId395" display="FT-12CEAMBN"/>
+    <hyperlink ref="C230" r:id="rId396" display="Variant of DFJ-SERIES"/>
+    <hyperlink ref="A231" r:id="rId397" display="HFT206-2SBVSJ-G"/>
+    <hyperlink ref="C231" r:id="rId398" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A232" r:id="rId399" display="HFT206-4SNOK6"/>
+    <hyperlink ref="C232" r:id="rId400" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A233" r:id="rId401" display="HFT206-4SNOK7"/>
+    <hyperlink ref="C233" r:id="rId402" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A234" r:id="rId403" display="HFT206-8SB41"/>
+    <hyperlink ref="C234" r:id="rId404" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A235" r:id="rId405" display="HFT410-4SNOK4"/>
+    <hyperlink ref="C235" r:id="rId406" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A236" r:id="rId407" display="FDH1204-48SE2"/>
+    <hyperlink ref="C236" r:id="rId408" display="Variant of FDH1204-SERIES"/>
+    <hyperlink ref="A237" r:id="rId409" display="HFT1206-24SV4-G"/>
+    <hyperlink ref="A238" r:id="rId410" display="HFT206-3SBVSJ-G"/>
+    <hyperlink ref="C238" r:id="rId411" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A239" r:id="rId412" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="C239" r:id="rId413" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A240" r:id="rId414" display="HFT410-1SBJ1F-G"/>
+    <hyperlink ref="C240" r:id="rId415" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A241" r:id="rId416" display="HFT410-1SBVE-G"/>
+    <hyperlink ref="C241" r:id="rId417" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A242" r:id="rId418" display="HFT410-1SBVEF-G"/>
+    <hyperlink ref="C242" r:id="rId419" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A243" r:id="rId420" display="HFT410-2SBVY-G"/>
+    <hyperlink ref="C243" r:id="rId421" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A244" r:id="rId422" display="HFT410-2SBVYF-G"/>
+    <hyperlink ref="C244" r:id="rId423" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A245" r:id="rId424" display="HFT410-2SVHEF-G"/>
+    <hyperlink ref="C245" r:id="rId425" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A246" r:id="rId426" display="HFT410-2SVHYF-G"/>
+    <hyperlink ref="C246" r:id="rId427" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A247" r:id="rId428" display="HFT410-3SBJ1-G"/>
+    <hyperlink ref="C247" r:id="rId429" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A248" r:id="rId430" display="HFT410-3SBJ1F-G"/>
+    <hyperlink ref="C248" r:id="rId431" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A249" r:id="rId432" display="HFT410-3SBVE-G"/>
+    <hyperlink ref="C249" r:id="rId433" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A250" r:id="rId434" display="HFT410-3SBVEF-G"/>
+    <hyperlink ref="C250" r:id="rId435" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A251" r:id="rId436" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="C251" r:id="rId437" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A252" r:id="rId438" display="FDH1204-SERIES"/>
+    <hyperlink ref="A253" r:id="rId439" display="HFT206-SERIES"/>
+    <hyperlink ref="A254" r:id="rId440" display="HFT410-SERIES"/>
+    <hyperlink ref="A255" r:id="rId441" display="HFT206-6SNC25"/>
+    <hyperlink ref="C255" r:id="rId442" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A256" r:id="rId443" display="HFE206M-4SUT"/>
+    <hyperlink ref="C256" r:id="rId444" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A257" r:id="rId445" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A258" r:id="rId446" display="HJAE02VBDZZNNN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId386"/>
+    <tablePart r:id="rId447"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>