--- v1 (2026-06-26)
+++ v2 (2026-09-25)
@@ -43,198 +43,198 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094</t>
+  </si>
+  <si>
+    <t>43094</t>
+  </si>
+  <si>
+    <t>Variant of HOISTING-GRIP-SERIES</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.62-0.74 in (15.7-18.7 mm) cables and elliptical waveguide 180 and 220</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Hoisting grip</t>
+  </si>
+  <si>
+    <t>L1SGRIP</t>
+  </si>
+  <si>
+    <t>Variant of SGRIP-SERIES-HOISTING</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 0.32-0.44 in (8.2-11.2 mm) coaxial cable</t>
+  </si>
+  <si>
     <t>L5SGRIP-5IK</t>
   </si>
   <si>
-    <t>Variant of SGRIP-SERIES-HOISTING</t>
-[...1 lines deleted...]
-  <si>
     <t>Support Clamp for L5SGRIP</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>19256B</t>
   </si>
   <si>
-    <t>Variant of HOISTING-GRIP-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.98-1.24 in (25-35 mm) cables, elliptical waveguide 77</t>
   </si>
   <si>
-    <t>Hoisting grip</t>
+    <t>24312A</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 1.75-1.99 in (44.5-50.5 mm) cables and elliptical waveguide 43, 52, and 63</t>
   </si>
   <si>
     <t>29961-C</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip with cable tie for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094</t>
-[...13 lines deleted...]
-  <si>
     <t>L7SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 1.75-1.99 in (44.5-50.5 mm) coaxial cable</t>
   </si>
   <si>
     <t>L6SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 1.37-1.77 in (35-45 mm) coaxial cable</t>
   </si>
   <si>
-    <t>24312A</t>
-[...4 lines deleted...]
-  <si>
     <t>SGRIP-SERIES-HOISTING</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>SGRIP Series Hoisting Grips and Clamps</t>
   </si>
   <si>
     <t>HOISTING-GRIP-SERIES</t>
   </si>
   <si>
     <t>Standard Hoisting Grips</t>
   </si>
   <si>
     <t>LUHG-38</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 0.40-0.56 in (10.2-14.2 mm) cable including all RFFT discrete trunk series cables</t>
   </si>
   <si>
     <t>19256B-C</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip with tie wrap for HELIAX® 0.98-1.37 in (25-35 mm) cables, elliptical waveguide 77</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958</t>
+  </si>
+  <si>
+    <t>29958</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
+  </si>
+  <si>
     <t>29958-C</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip with cable tie for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961</t>
   </si>
   <si>
     <t>29961</t>
   </si>
   <si>
     <t>Lace-up Hoisting Grip for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535</t>
+  </si>
+  <si>
+    <t>31535</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 2.00-2.50 in (50.8-63.5 mm) cables and elliptical waveguide 37</t>
+  </si>
+  <si>
     <t>3CCGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip for 0.27-0.35 in (7.0-9.0 mm) cables and ATCB-B01 series RET cable</t>
   </si>
   <si>
     <t>L2SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.4-0.56 in (10.2-14.2 mm) coaxial cable</t>
   </si>
   <si>
     <t>L4SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.62-0.74 in (15.7-18.7 mm) coaxial cable</t>
   </si>
   <si>
     <t>L5SGRIP</t>
   </si>
   <si>
     <t>Support Hoisting Grip with clamp for 0.98-1.37 in (25-35 mm) coaxial cable</t>
-  </si>
-[...16 lines deleted...]
-    <t>Lace-up Hoisting Grip for HELIAX® 1.50-1.74 in (38.1-63.5 mm) cables and elliptical waveguide 37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J21" totalsRowShown="0">
   <autoFilter ref="A1:J21"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip-5ik" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961-c" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml1sgrip" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml7sgrip" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml6sgrip" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item24312a" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/itemluhg-38" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b-c" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958-c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item3ccgrip" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml2sgrip" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml4sgrip" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml1sgrip" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip-5ik" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item24312a" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961-c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml7sgrip" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml6sgrip" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/itemluhg-38" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b-c" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958-c" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item3ccgrip" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml2sgrip" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml4sgrip" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -413,428 +413,428 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="L5SGRIP-5IK"/>
-[...5 lines deleted...]
-    <hyperlink ref="A5" r:id="rId7" display="43094"/>
+    <hyperlink ref="A2" r:id="rId1" display="43094"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="L1SGRIP"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A4" r:id="rId5" display="L5SGRIP-5IK"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A5" r:id="rId7" display="19256B"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of HOISTING-GRIP-SERIES"/>
-    <hyperlink ref="A6" r:id="rId9" display="L1SGRIP"/>
-[...3 lines deleted...]
-    <hyperlink ref="A8" r:id="rId13" display="L6SGRIP"/>
+    <hyperlink ref="A6" r:id="rId9" display="24312A"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="29961-C"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="L7SGRIP"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of SGRIP-SERIES-HOISTING"/>
-    <hyperlink ref="A9" r:id="rId15" display="24312A"/>
-    <hyperlink ref="C9" r:id="rId16" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="L6SGRIP"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of SGRIP-SERIES-HOISTING"/>
     <hyperlink ref="A10" r:id="rId17" display="SGRIP-SERIES-HOISTING"/>
     <hyperlink ref="A11" r:id="rId18" display="HOISTING-GRIP-SERIES"/>
     <hyperlink ref="A12" r:id="rId19" display="LUHG-38"/>
     <hyperlink ref="C12" r:id="rId20" display="Variant of HOISTING-GRIP-SERIES"/>
     <hyperlink ref="A13" r:id="rId21" display="19256B-C"/>
     <hyperlink ref="C13" r:id="rId22" display="Variant of HOISTING-GRIP-SERIES"/>
-    <hyperlink ref="A14" r:id="rId23" display="29958-C"/>
+    <hyperlink ref="A14" r:id="rId23" display="29958"/>
     <hyperlink ref="C14" r:id="rId24" display="Variant of HOISTING-GRIP-SERIES"/>
-    <hyperlink ref="A15" r:id="rId25" display="29961"/>
+    <hyperlink ref="A15" r:id="rId25" display="29958-C"/>
     <hyperlink ref="C15" r:id="rId26" display="Variant of HOISTING-GRIP-SERIES"/>
-    <hyperlink ref="A16" r:id="rId27" display="3CCGRIP"/>
-[...3 lines deleted...]
-    <hyperlink ref="A18" r:id="rId31" display="L4SGRIP"/>
+    <hyperlink ref="A16" r:id="rId27" display="29961"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A17" r:id="rId29" display="31535"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A18" r:id="rId31" display="3CCGRIP"/>
     <hyperlink ref="C18" r:id="rId32" display="Variant of SGRIP-SERIES-HOISTING"/>
-    <hyperlink ref="A19" r:id="rId33" display="L5SGRIP"/>
+    <hyperlink ref="A19" r:id="rId33" display="L2SGRIP"/>
     <hyperlink ref="C19" r:id="rId34" display="Variant of SGRIP-SERIES-HOISTING"/>
-    <hyperlink ref="A20" r:id="rId35" display="29958"/>
-[...2 lines deleted...]
-    <hyperlink ref="C21" r:id="rId38" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A20" r:id="rId35" display="L4SGRIP"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A21" r:id="rId37" display="L5SGRIP"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of SGRIP-SERIES-HOISTING"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId39"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 