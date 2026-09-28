--- v1 (2026-06-28)
+++ v2 (2026-09-28)
@@ -43,195 +43,195 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760250808</t>
+  </si>
+  <si>
+    <t>760250808</t>
+  </si>
+  <si>
+    <t>20" 4G and mmWave base - 68" Tall Base</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Round 20 inch diameter by 68" Tall, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>Integrated pole</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760239237</t>
+  </si>
+  <si>
+    <t>760239237</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G, Round</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242715</t>
+  </si>
+  <si>
+    <t>760242715</t>
+  </si>
+  <si>
+    <t>12" Straight Integrated Pole 4G/5G</t>
+  </si>
+  <si>
+    <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules.</t>
+  </si>
+  <si>
+    <t>760251611XYS</t>
+  </si>
+  <si>
+    <t>12" Pole Base 4G/5G w/ Fluted Riser Shaft</t>
+  </si>
+  <si>
+    <t>Round 12 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, with Straight Fluted riser shaft to house and conceal multiple radios and other wireless infrastructure equipment in the base of the pole.</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242726</t>
+  </si>
+  <si>
+    <t>760242726</t>
+  </si>
+  <si>
+    <t>12" Straight Integrated Pole 4G only</t>
+  </si>
+  <si>
+    <t>Straight 12inch diameter, Integrated 4G only, Concealment Pole, to house and conceal four low-power radios and any other wireless infrastructure equipment inside pole modules. Accommodates ANDREW Cap-H in separate radio module.</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760252850</t>
   </si>
   <si>
     <t>760252850</t>
   </si>
   <si>
     <t>20" Pole Base 4G/5G, Round</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Round 20 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
   </si>
   <si>
-    <t>Integrated pole</t>
-[...1 lines deleted...]
-  <si>
     <t>760252850D</t>
   </si>
   <si>
     <t>20" Multi Carrier Integrated Pole</t>
   </si>
   <si>
     <t>Multi Carrier Round 20 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/concealment/integrated-poles/item760250808</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760239946</t>
   </si>
   <si>
     <t>760239946</t>
   </si>
   <si>
     <t>18" Pole Base 4G/5G, Round</t>
   </si>
   <si>
     <t>Round 18 inch diameter, Integrated Pole Base Concealment Pole  for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/concealment/integrated-poles/item760242715</t>
-[...31 lines deleted...]
-  <si>
     <t>760242726XD</t>
   </si>
   <si>
     <t>12" Straight Integrated Davit Pole 4G/5G/mmWave</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, with Davit arm</t>
   </si>
   <si>
+    <t>760251611XYP</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760252001</t>
   </si>
   <si>
     <t>760252001</t>
   </si>
   <si>
     <t>12" 4G and mmWave Concealed Integrated Pole</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated 4G/5G capable, Concealment Pole, to house and conceal MMW and four low-power radios and other wireless infrastructure equipment inside pole modules.</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760243184</t>
   </si>
   <si>
     <t>760243184</t>
   </si>
   <si>
     <t>18" Multi Carrier Integrated Pole</t>
   </si>
   <si>
     <t>Multi Carrier Round 18 inch diameter, Integrated Pole Base Concealment Pole for 4G/5G deployments, to house and conceal multiple radios and any other wireless infrastructure equipment in the base of the pole.</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/integrated-poles/item760242261</t>
   </si>
   <si>
     <t>760242261</t>
   </si>
   <si>
     <t>12" Straight Integrated Pole 5G</t>
   </si>
   <si>
     <t>Straight 12inch diameter, Integrated Concealment Pole for 5G / mmWave deployments, to mount and conceal mmWave active antennas, radios and other wireless infrastructure equipment in pole modules.</t>
-  </si>
-[...1 lines deleted...]
-    <t>760251611XYP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -350,51 +350,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J14" totalsRowShown="0">
   <autoFilter ref="A1:J14"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760250808" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239237" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242715" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xys" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252850d" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760239946" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242726xd" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760251611xyp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760252001" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760243184" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/concealment/integrated-poles/item760242261" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="203.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -408,102 +408,102 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
+      <c r="J2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="12.75">
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
@@ -566,131 +566,131 @@
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760252850"/>
-[...6 lines deleted...]
-    <hyperlink ref="A9" r:id="rId8" display="760242726"/>
+    <hyperlink ref="A2" r:id="rId1" display="760250808"/>
+    <hyperlink ref="A3" r:id="rId2" display="760239237"/>
+    <hyperlink ref="A4" r:id="rId3" display="760242715"/>
+    <hyperlink ref="A5" r:id="rId4" display="760251611XYS"/>
+    <hyperlink ref="A6" r:id="rId5" display="760242726"/>
+    <hyperlink ref="A7" r:id="rId6" display="760252850"/>
+    <hyperlink ref="A8" r:id="rId7" display="760252850D"/>
+    <hyperlink ref="A9" r:id="rId8" display="760239946"/>
     <hyperlink ref="A10" r:id="rId9" display="760242726XD"/>
-    <hyperlink ref="A11" r:id="rId10" display="760252001"/>
-[...2 lines deleted...]
-    <hyperlink ref="A14" r:id="rId13" display="760251611XYP"/>
+    <hyperlink ref="A11" r:id="rId10" display="760251611XYP"/>
+    <hyperlink ref="A12" r:id="rId11" display="760252001"/>
+    <hyperlink ref="A13" r:id="rId12" display="760243184"/>
+    <hyperlink ref="A14" r:id="rId13" display="760242261"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId14"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 